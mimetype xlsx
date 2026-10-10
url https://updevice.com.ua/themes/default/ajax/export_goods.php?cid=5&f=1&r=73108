--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b394f7fd489e5400ae2231829d370121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ead20ca9a33176c9c359c774415d4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cf57941f888dbbcfc7c2cd524c2f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec8ad41e5617bcf64a78916ee1f5554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375e26cac5a5fe340797562c92a7a5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682343c9c32c22426f09dde3f8f33956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d9ca0c894fc6f6b9afa368cb015a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f584eb850661a50381f8e905c53f758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ef3c49c73e6ff4533310b50a2e14c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7f4afebe71883790bb0237627c5ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8b12a70f5056cb1c6ab6bd762da8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854e0b860caa4d3eb098b89381479c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f1eadf97eb7d7c355d6eedbfed17613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1feac34551932fa59a47bc2ec307514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461bfae384c66878d508855ea38a63415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410500bf7ea34954924f96c30ee539416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a4925bb289609f89a47d0f3f3b30817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e30bc74c81175ce9bd6433a19a0b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46dd839f1db00128972da81794adaf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61901cdff6832cc7f9c460442b4dcc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5197967ee2609731d0f871448c4b3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8615391bd8c7cd8377343acd3ff27322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319cee43629ce92c22d71f8a679cfee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765c665d9063fff87cd020c69964dcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a760dd559ac2af23dcd28293d321c8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d69411a41b7c3f14dbfa32710bc6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e942b6dd7455c3bcf2a59c536bbbc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae701018ce7fa27eb4f7a025587e0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fe7c73629d01eac23f9af5c3a1a3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a2e99d600a6ecee3be81283508c6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca9372b3a5a483d3907893fc3a70dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b41bf183e45c022e73fa79c211337032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1eb9de79933041840a3dbe172ccc0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94131c32dda38dc2fdcd843629cf3f3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f555a3031cf89865588e3403efe10435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4398666276b785859792b13bce2b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9d57f6f2502a3993873a945235d5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2e9fa0afa98304c59152ac5ea47e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fff83467ec426fac883e056d0f54ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a639115a9addf0a03698390b405c32b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cd0a327071e05cf3613d25e334c8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed682ab26e5942c8425ef2c80b5ad442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380b759702edc904a8382a085b4b87243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e3e34fd4ee7d71c09c346bee3470844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695914d5a4bf479785e7d3f25ee94f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f928ce483cf66e318ef8b4bb71b70546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5b9e9c9a7b027ad6010c0ea85b98247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ac8f1606e1d1ad97c2c79c50c227248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb790eca732d759fcec3f0bcb9991d6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d66892515c16f2b07bfc417e9230f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc890e14039ae1c50e2fb297a2c08051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c13054afc47589e0c7c9288a220e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbe9a1717726a852673e78de7fdead53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e242f23bdf28d0ae9df2954fc18e4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3198dec15826c8ab585dd210a9cfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37594d8059cd24cb60a230ca1e313d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab93f20b3794e1e90444646d488b1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca12cb0f409bc1d0d0dd871688e83458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4267262b6e63483de5d828933615ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caf78e584d52dd3a6c378b5a8ccf3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c0a8253d905db59494d497f8ba0e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647a668cf6d9d7723ed7bcbce449cda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a25b0f31258563315c95a02d352f8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb18e1ee1931fad01324a5ee9d72dcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f108cd2d473f4d4bdd761898f9dd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae334f3c5c550ae9462b13ad47030966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf157e8ec4aa4a5a094a293feb0d9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03403b45b62c0fb6fb2644d6f71820f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a499051fd2939728073d9dcab80788369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c089669fa442d16b45321f992fea56a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05a7bc113e8fca7f209a0bfdca028971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db589715ac9553d49402e4d9eb6433ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb27dc35f65efb195c5703d45faac373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed154ce739a836fedfeff6e3a2537974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796665b72af42f1f546e2a33cd3dadc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adf3c7338227533678efcedaa94f9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5be71d65437a653919010091337ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138359314f2c39227b34ae0a07792c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd7524e79fa56ab631c9eea01fad5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f1db7cee94128b7d233918707b7e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347827b5f5282aa7c090084d38ce00e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56b4e77f3468a9cf7cd52f4b904fd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b0ff64f95c490450406209bca441383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7553b5c483aabfbd594977b8fa2f3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748870f689e870e618baac2c3defea585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09f73c6905ada2063a81388a18ab2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c49222f1fd2aa54aa2a2464a1545d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042a7ef6d1387be47aa3753973adc8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba565c59dabe13ff14082c12c64833d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920f0b99def75cd8599a3f2ef61d14f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a469a120f3b2e84bf9f7c8e749f668491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d1f3fedec2eec77f43e00d9830bee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d768756aac9f86c8d2237ca8c2f6cdd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4b362aa9156b97205cd68e2d3de2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54334d4d25ac5cf2f06994ce2aa194295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526966f12701818b6de62cbcd42a058096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b849e0cbf22e2c5686fa9676bc36e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09209788bcee3706e73238ca7fddf1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdbd783ed98817f19e969b20e365bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea38fa2cdb4f328caa22f203981fa4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9662d70f56132f97d1a57f351c2cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c9ee7a388a6d8a21e28e2eedb9861102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f242b6b33b29cb7a250b5d700b97694103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974b0fecd4ba9b849223b71c047ec41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d1d6d45118ad3f0d232b0c66e7fd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e8c6aeeafb6be4f93c2c11679bd67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2011b7f5efce35fdcd59cf4e628a38b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ca6df510d46f77cc1523a9c34889108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59793d71cde9586f565df1ded39eb383109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad599ac494c9e14f1a73a93c833abd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a265152ae38d7a5763c63f1a4134e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e6c38a94a3bf671c548f5d78f638f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cd831adf7243cd9b2915dfb89a51c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010315de8ef24a8b05cb3d0df50bda6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36d840daa4ec2d1c922e9e9a1036bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fdc4a377030aaad13de265876b7da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41a56a10839e7173688ce26d851b3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94eb2fa0a14305295c94cd53cac8fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc47668af6fe97d3f9d26ed3985a1f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e27e024156b052813212ea829f533120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056e92f26a94013b89680218436dd05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67497656b477b821c0d733afb64b1d15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93560e8792678115e1f0ae0743b08b43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187b895d8edcf3cba95a32da13c115c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdc961749d63ca7f1da96b2d768118125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff8d87a71b3edc5ec392eff6074a7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd108342bc0a553dea9fe0cf0a388b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192ca6cd3c70244e4b13a148147d034128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df717fb88d611cd2fd37ef95b4bcc33d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2c3f95d81a5b1529b6c00b8de19c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187764192d123d61d522d68ab0eb4298131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5178f0b98b68511863821313979e89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8ca5e7378a7ec90f216eac77d5f71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8d9997193808b50f3f7008cf32893134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a54da8e02fb78c52ba1763acc07019135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05ee5b95afda242cdf94be2d74781f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d34ec74ce95adc71b3aec4eebbfed7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20db94d92dc1b30dec019ec24d0620e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa9e1d9b1244754696e04a5195d239139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cb8b20ab4921a1ac39b28bf9b4d3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e68dab113c1d834af54d50098a7363141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5253383e3567e9d77906f850369ccce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b35eff2a56b1b98aef7b19e837747143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ab0c7523aa0c9b6e75801ec3497c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c227ce6afed7ba8ec6348ebc2cb57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946869976374d07193c48d179061218146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ce9c59ea0cd35352032c5ff4f1547147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990079eeb211d10298701975fa5dbe59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0190287cc52ab16aff2887e549f77d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f72ce600021abc299a125a14ba52f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394b21df4502191a19e1606e19d0553151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71f58b2cb9518c953d099c0cac3cc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9104382600fc086fc29529af5692e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcaac8ef7392eab957ed7c360f305b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0ad397c47b4ec86f50db8ad5ffe86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8cd9fe7ad98f3dc58c4df79453194156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f0d2a217c106473efba7e8a79d2e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62da1aa00403124e51693a10d23205e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f0577f26e6333f3fc261010ea292f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf8fb9be44c66d0a2d4a9b26eec4fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28410c7a01f76d2c96f3ae27524204161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79347ce3efa6b358a4bbc553b3c07c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d5181deaaed74f4d7228cd443baa3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf394dee1e45ae4a3594ee33463f7830164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2ffe4e9bc99b3f6cfbb98769ed786165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbd4defbf1cf5ac09c20bc5c2a923c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697fee0367d0303a3e891dca79ebcfd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fcc205aacac8549d42d67b0e21c9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ddd84dbd0b19097a9cd8356dbfbca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ad9a8cbc513ed73faa9dfcdfdebd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc9d8d578b11a7e737ae5c9368e777171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019adf3814f20161e11d35d40c5a331e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6181510899b6cf4eaf0726dabc528c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80111675e9c5196d9bf9c8caf742cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabc1a0150be72e1db19db331d17e54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03df17b70c1590b800a0e4acc59fddf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25471ffeef91b851287ebed112e47206177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d96977ac610c714b6582b535ec551178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd483830f8e5f2887096400e20188ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c3a0f0496270165cd496da523c654180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3e55b998da1140c80182f122f9e7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6de42d1a76aed591488fb3770e0d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebeb218510c99562b3ea69ff83bd2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800ad746e783821e4f628eea220cb59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee424cf6abfcb9c080476e686b5ce8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845522de080eebf52c9f20b41922843c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91801fb3b8498650b59f5263407638187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532d0121ffdd2d249a4d468b1bfa7fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ecbc484061b80db4c8434ee49f605189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa9b576f192aa4533b4d75b4ebfce5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdc130f68fee6984cde8146854ed97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe542b86b8781524663e86116faa69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441bf7753c018ee704128117aecc018193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451681272d7d6e1770e485b8ce27d4bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31362de633f11658a49491f0138528f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91306d8e14580ef8ceae4a688a4bb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c19fe10a5d8e1b293272803baebe9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802cbbc179a4656695becd5b8d08d8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a872d1d02a956f7f89f650d0fa09f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad31ca564144294611880bf0a6c89aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76592395fda630ee5b3123273e9bc558201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f0d6706f54bddf0c3e845a3eaefab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c0fa408e088224ea5d2e95685dccb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea562c96f08c91acd07550d6a3e2b2be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add34047b8541a049ef2db657f745b5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd511576c90eb7b141d7e0c18b6bc0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac615db707f66a7863bad5aff06e325e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0724012ed0176ecff37d7cc19378bce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054c176c0542a8fadf87d24c0444d2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cadd162c016c47535c228cba00bba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8ef604dafe3d46a713fb022d7b2c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f2cc4a8227a457dc37e5e262bfe0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac958d36a51fb4717e918fda8c1c1ce4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd86423eebf11ec4b0f6ccd7d867ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f2e8466dd57ed54f78973decf691d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd1626898832119bdb644fc967dcd3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0cf8345e502171bc37fb3327096b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04854d6a36285b03ecabf75149ada3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f25bb58ea8478e50661c6b52c941df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63540e0be63d55610d06ac14cfd506220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495451c0f71bc1cd99a10ada578734b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee71d2f6f7cd3bef5b533bed13b10e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaea3880393da1e12de860a55ebdd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654264094c57f0d112035d0b06bd68e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f13a3dc3bd77f2c5e17d8d603e0481225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a773be1df6c82ef812dc404da9deea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2c307af200e69fe6a6b7c25c333c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dcb602d7dd1054eaf2d43b352dd86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7b4ec3f4ff301256af4122a7aa5a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfb4a22759ce1edf540d278d1ce597230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2351598d52a669e8844698667a809c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035e4dae82f9b768e9510c2368343ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed6dfb6a29893e7dd00c89fb0036d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae9e549e0684d598cef31e70f34f05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69911af05d5f6fa815d94445bafb4351235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2dc7ee10fbc05c2d5e691270bf8b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac66ff150864599d417ec5acac4cc50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba9692e0f7c637f23ccbf8e18422e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaed9d8ed7ab878f3eb85707c8ad434239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49934d8a03783732c0150386d1beb272240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f54bd6ed3ee65060952f2af46122a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268c98427c2c86b101e2fe6e3d8775e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c94a8c78b84d65b048e1352c66445243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbe34e46d4edcd708273d1632dae2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3247f0c6bef2758380991f3977ed6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425781bd31c6ac71a811ca759a26c14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccf0ffa1fbf7ef15e85ea1649423a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c9f2fa7681e194d8249d7b833517f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc48d9a687c352aa796f1462de907fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f977a5c8e08f33a7709232f4d9902a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fcaae349c20757642d4f022361ead251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723126c1f496fdc2aafb10970be24fdf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002a406ab78fe136881eed199bc0367253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6953a98eacc8f8e32d30d3a22fd894254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacda79f0b453607791f8aec7904e39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeb40d28e9fd935067267a2e370325256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053566ace7923350b9ea64d174c3656c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced705a589d4714a1ed42c9bcb5dd3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1918471e4863207edd1144730099b15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fe14919a493f0b76b83756fbe2b3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823c55f29124d960e2facc896fe51bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0b41b563fa18f70a8479bc37ba935262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3b8d860289f77b0b4c6f1648fa212263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ab7bd92194ddf542ffbe67e5eca64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89865ea1687f34cb977b25177a1a0f1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d257f66d3ec8e6062ffb659150d89c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfa4f0141f1ccb148b6eebb6f40b17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bde6967a61d550ed4a66e78522f55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef279aaea41891d2bf70e1708390c5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992a8a95aba3e8a23ee6bb233800db0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738835550d4da1300a29c4e286696350271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba006c6c753d45a756dffa1b90a8879a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb8d3c6c710ab109112088adee2cc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6f09193df0bcb928d8a88a279d153274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d30f4208d0e965d92f52da5b594707275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe63e1d1bb8e81b28520cf89f8297d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8aa36acfa15ee81afda4b85f9137d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076c2be83f3d52038cad7966e3ed7d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cb5bfcacac939b42181f44e397daa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a49f6da3d7eb05fcdb8eaa26ba61d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289887061d07ad04a8e185381c318a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00a0ea90b4a4525fae18c3cbadc31e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7f5d56cf035b790c8d083d34fcb18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7117401100336829703e6eb9dec71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5ca46420f2ef1c8f801822451d881285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c7120d1b6fad2bd00569b3bbb2484286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966e561207c843f2936786047a80eb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76070876fdeb7a63a7a9fa1df46d7f40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d865d27fafa2b35c12989d92b1f3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933744af8a109205879d964d5b2f3cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8094d21a15d719fde762eaf352c22f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452ce3bf39cdb5e082b5772bc8958ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c8687a74c0bef444f2a5156873609293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7ac3aee1da0f7cc51e36381ac1b5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca28ed67baf689d7d92284abb6e549295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31835e03e4d0ba13d80dbbe5ad7acbb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee538afb015385ce765dbc08188894297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f003e5f4a78cfcf9c62bf09136a00d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce842faa6dfe5d4910cbf77cdf07a65d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76577c83e13537a4fba5784d2bf54a0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3c65d6328f85c6eedf5950728639a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b16c887e10da82aae44a5f15bdb0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935039ecc3936f299e9322fe63c1f68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968440f3ac2e5855b26da3ff1e5c1ee6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ade19c89560d7b0ed11bf61551bec0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af823e05dcf6dade6cde446377838813306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f2feda2b2cb261debcf268884ae4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645870780093ca586d0d2b39ede3a81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b36adca8147e7933bb29a9c6f903e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee4076ff640c9eb1452f8d5f46545a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de230f12c9c7894e3c67e0d1a76c6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cb8fd231ee68d1b66abc64bea34a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21fde6288cac35ee7d3343d30972d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad70f77ad4d428fa288c21af6b6ac6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02203c695ac2286448e70ad8c79b1aa0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d646fb261c350a61967b8f7a5b86594316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8392bf167693364a79d53672549d72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078e90bac73d82fd6f5b1793018f133318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ea9e2ce68a617fd46d98c1fee2926319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298494ae9bfb5472578b39b3fe9b7a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e3a41b588ab20673b068c11212fc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb40d77059a8f3aa313960ebe0b6e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d933cc4feb68f0adc33ab08991dccd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471f3419355f0fcdb9c2ef606f751b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab01aec362bc928cc195b331d78dd5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bb5dd0d1a7430747bf03a5a0f8c6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bf4f6c2b73cd9460a56a87414e92b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cbcb2c91a7be70cfe119c5ecaec0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d356a7feb43603994fa5d9173e92cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c4382dfd2215b085e40fd4e7cf85c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539e698d2f04b1fcb9e38218aa3c7a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837cf337f4d660aea2ac6d1d5bc8c96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3d97dc267e9b1d0ed819210d941b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51b0a8cf6aa12d38a85e359378d322334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eb7e15b4d32f0de7a0801dc29eaf7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d558e46408220c81bf2992a2fd407f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fcfc459232e72d6851095138c9969337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d353ed766401bc8ddf64079e3596fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231ec23e21764f249f6d3983ef18443339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54290fbd00714759c9d9c859a62d0ef1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168453ad88b58feae39e87f6ba7c1564341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3895f151c3798aae5d29765e53b57c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201222c3ed62754a6117931a4a5b3fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58593f588f78bf634cdd13e3ad06f3df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ff7f55f1f0282115fb066836c4d49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44925a59c92db650528bc81dcefc7678346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68526787625a58444a7eda2f983c8f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3b761ec14bffdad888d6bf47fc715348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac275369f812eed5b6b26fe319a031fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392abafc8ae80a4307dffdecde61b110350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f4ae6f9bad54dbbf13c4c825ad7f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e8dfc1bc3aed48b2c3e8499fbf43a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc5e72c90393315342cc76e068180f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c15259c5f560a69839ee8ade758aef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91d371050ad9bb8f7cb5478aef1a01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3b204429b9c03c5dab309200dea13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d366bf66c1b4c23401df2b8f771cf5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddda0341e01bfec613c8d5d017cc77c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214cabd7f5398c48463996e4d6105d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bb1963c865c4c0e648a02f2d7784d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed301e7fc916684fd0f34485c6251b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222351df2fb2613010e63040e86e1a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c036c7c03f0dcae5093eaa93368cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da250556e084212dc1bc982ee58d53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96146d684398f62496bf904521c2e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e3de76c7fd4fdb24878a07585f4fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8404f8e20912f66131025114515be09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337cad7b37c257d2ecc9f629f10119c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f753b530dcebf7fd802b613a12c10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd75ba42fc07b439b54534392e8c2c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13447a6dae3f7b526ff6977ed4b341371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a9978c0337cb80fd1b4a9285fe6db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251388847be4d3cadc23fb15ada9d0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348a513c703b8e29b1bc1013af49edf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9322ee6df662a176749dad2c6bbbb36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da6c5488f0aefc740fdd6bbe44d4a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acacc7a1147e82161aaf5481b31d46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb3715d7bd2f8177c3ddbb6adc5056378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63db2035a7972fe9b2fde3aaebd4db0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab399d97aa4815d7f6fbb184945edd93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2058261eac5fbcc524d013bf063f3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6858d544e58e74915e0c04a39e7ea2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d2a0c955feeb990f314b1e77babc5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8cfec0f0c2dd99b3806f7d5752dbb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe0b4f8940f8dc003b2a672787b07b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace5a5b4588e0801b7b2a7fc215eb82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0b8dfd68660ce91f84551d2653bb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75da366707bff938677102091f28621388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04188c73cb53fc59bcb2ad981b2546e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03472c7ee3a47a02cfedd91ec0543532390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437292d92cfff085c4851fa63c96cb55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895852aae982729ffe1b034ed60b1f0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e7d3b386a3fec94148b8b16576404393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721996ddc02ce4a8a7a47d92fc2d65d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5aef92302a2296fd4a1dcad9ed55b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4973ed5b44cbfac491a15ff423f04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b881c5bd4dd648bf7a930b1795832397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3984fdd50121a3d12adaeafcf206c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c679c27d3401e260e6092a7451df2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc335a35ab34f6b5a7a92972dc221f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d32a61324b55d0d676fb1ad990f520401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feca441ad4a07c68ee05635275e2e1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab821d978345aec47a69b60b1a675bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939a7fbec6b0a7487f941d3223fcfc3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931b334f976bcd46f05ffc5c50eb9d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d436db5c3e28098972389853de671a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed081163c0230d88f1466359bb1e1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5037b89fa297212241a69079e364680408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7af1b44a9c5e9c7d3ddf009a1c702409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb1edc282e88541a16a8602178d18d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be129ec0c9d8c2a63a0ff1d227495c73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093dc367fa633b7cb89d2a95ac11c98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0948e1e42eb49ed1b74c0ac150674413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a3ac972a52caa753d93d3b505046e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2a47b03ca420f87346c8c1c601591415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a15639a6d61b459ee75e061dac119416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f20da0361a683432927a45eb40e4e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f2ec33b299964b20aee530fdc1222418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e4ded5ff9666b0c642eb1e735f4bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d7cb2643435bb62cf5abf431bf06f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a8de3057bba39782d34b74349cae0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e215d700949f6e731e5536a4bb5cb0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d9648e04a86d846bad86831964dc6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd805febdc1257f60ad8f8aa602937424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfabf5090ac5590678984451b855d2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae13d64526652043cd1cd61641d9252426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6786407ea43dbdf7c47f49f0549d3e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70f5f884844abc5884d31ade7d9175428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18a7ed6c1c5286311eba796a361919429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b7cf001b65dfe0b42183574cf77a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b45da07306e5d39e9e97102f8b531d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0f3df6e18c7410cd572113e1727a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded49c401163282caff9b4186f1a0a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc583dc93d17b0d65119cc27da8ea263434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08225e08dc2f635bbeca988ff8742dd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b71342ef779ae3ed1b2f02a8b2da1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e9d1f69c791640e7f9cd7b5e01b2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9369284f7747e438e218fd3144c71bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886560aff522561a21474d7de5135844439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98613297de21ed47a3b97867e391533b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905beae85bf86cadca3568cfcfe17b78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8187c2bb0622bf1d09604776bdd71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b50ee166c28a06d1353745a7a82af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6917f64d22601e4d4673a6656791f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98045d2d1f18369ed329dd49589594445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9e42ecb812dca68a83482f47fa85b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6269b3df8473db38b983cbabc1104447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88d938cf310ee211ad7b88c7c57067448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef1eaf59a55a6fa39fd8564d0469e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43689f6db3788f3aad47bce0b50b83f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5761301856739a5adea22d2be6aa9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5bbba86bfff691e743c44e6f1371b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7a1a2172a758db79c09b10d356bdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14296945386487c4ac4606f27869a740454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2df84c5551dbc54f59637cdd15d5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10ec9372cec3ed11e585b668d907bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dc775d9b972100407b07c3af82858457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57574b7ec865a230cc364306e97d86c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826292fc27141816c8da17d26509099459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d770fadb3ccfb55d1d79e488a467147460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215028b37a64fa93a0cae74a1fbe3c64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bba0858f276b369aa4532f593f46a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a268fbb2bb95e4fb167e8be32f58d97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb97475d7ee42dc8e32c20118b7b846464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6836c255f642a3f94a3138f962c93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a47da77f872cca2f8303a304eccef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ddbc20cc23292cf5b6bc9cd502ce5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03ec39d9b9a61ffa0ab06bf325eb23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a463841ed6a3163a407e520df9875469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ebac524efb27d212c868540cc2b92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba76cccb04a8152409a7fec09a7be5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5e5764bb00887bb78ef79f765b73c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73262bb2b3b70319ddbab31ddbb6df97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e923d897d993b963e84252d68ba676474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661758be8cebb7d5d11e5e6cae26c0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1390dc2df791b1ec2dae978b591e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98d89013149e09135503e93464f402477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e114e32055e7b20cdc68a0d49b1ae2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a22851bfef58e1b0da8bbc23ce1add479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9228728c2670f2c68a4723473ab02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c893e08458e588a0c63be649062a13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888d4e1fbc8522667a5cbd6a8ef3419482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31058dcf9cd70b89ceb490ed49a042483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a0a329326f11a3f74a23c298e1972484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dc495d05b08188d5b15f694bac686485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d450e866022fcaf585782a396862f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827b684e7229871dd0b83a31d8f7653487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886496faff30b6fecbdcb72384409fd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9403b3b37972ccedfa3fd0cd9640d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ecf85de26f37e0dedb0635771e594490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695ee730351e057bde325e67b60bcdc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fab270a7cc40d95d2be1ff042cf53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa099fdb4f093eba90a9e336982d64c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f42fec8ec213bccd7e442fdebb3c7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539db7ecb06ad020aac8d4cb5927f0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af44fa40e1b6ec97eba76b725b45f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60e041a783b6cd305d178ca67a7113497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef90154bd07ffb90b3033ee8e2b9887498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0706c8558e06d64b7b433bd023d21d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e733582a60b5264a988eb1097e50cfa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586ddbf50a59fe3d10da8354574021a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db51a9229de2f404f70ac556262b57a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f449fb07877cd8728fb7e123dc770e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc0f4bc477f36f2428cebd92fbeb88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081985d60466d13dee153a1d7fa05241505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b806a542fb13caec107a11aa5e58dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e02479d27ee3e9486017b44e5437e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647de89f9320ef25b5972e68e357d3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7ece9645f03f94f8993d520cc0a0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd453c6a10f7965fffb29b1dc66bb5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993e79f7f3f8a1e898382de2642d59a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc295ea588aab43964eb3c86d9a9c97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeb136917c22889a01added021da12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8f3a05abe41bc26661e87805a36e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b56b81d90dcd586fc84f7646e5ef26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c1fdf17686e8a7c636621bd8f05c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d90559197624ae2d83c290a408b26d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272f774a2ec63034a3eb6023caa6986518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc73fd684214fee0938d8a90efd656519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22a0398ba96a57d4c6ff4aa9b09a9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad481aa548bf88af8a4027ce21066e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9510d91e1315959543fdcb3ae60c7c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17554ec9daf8fb6394ed3afb1b53ee58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf484a7129affed8e63c7d5fc00cd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc79792527a58a9feb520fb747c9395525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5041dcf7a08a47536aede50f4c063526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd5a9b561f6b50d0bcc551a52aefdf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551d727e1acda8a76b652c92fddb069528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a1bcf03cefec83ff8ee1e5e8db68b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef7e347dd6248c9a09505fbe4ee63e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223db07e9106babef0578f0fcd9b1982531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629a7654238a40b537dc6ec616c1cc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18052e0dd45237d1d8d3a9a573982824533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd232e92b97695d3901882020b6a55b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b7c4173497043c5ec613db18467cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149196acee0954fd99ca65fbfe564bd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f82fb950a6302350d37d940ed739537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89614bda91d9b9c5660ca321ac7ba17f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf83cb052474fd3e5fd32954ebee50c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4b57ff37c5f48bd45306b78115ef7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e6461be50e62760e7b53f3bd8a382541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84429d9c10c47fdd63b62e6e4d3e76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe437593d47f68c6aea381ef488119d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a3ec257bd4d0a48371d32ad7d57a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f7450173452be9388fef531dc02dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cda87605b3dcb523656568d4ec63f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac044a6c0f90e4e032b9b0b2e1d014df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e01b4e5d9936cb2d475933e00ba394548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c306ac3bf31699071a72b7702eed1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427de853c3b7ff3a6dc4b6ee732e071550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891c9a2aed8541dc120667027fa17a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786950129ade0508b529d99626e6aed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367e896498ee4f09fd04ed28bfa70e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47023a2f3b124e3d696b17c7ca44fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064375b0c85cf8b698e61f16a01f25a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b485c3d40bda6e88308962ca0ead7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8afe1c90022d5975d5379ae52070a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2770a3ca842d7e65b239393ecdc5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2983f1ef8f88cb38f20ab251825b5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3e48063a21a35cabb7867774609eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bedc2098083b94ba58879fd29722e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6262b94f7e1096ab41f1b2d80d65e75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab900e7499e73096013115d05d04af20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952a1dca0576d931ab7fd6fa1c732e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caf962de5da830a9633b5fe4ff8b44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b0ab29bae09ecc43ca7b06284a13e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733085678b155739a78821dc08858a9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61762b0783f7d1f3695dd09d240e6386568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8ee38c00f88c586aa64a154dbe6a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e28e8a5665ed18f6dbc1a5fb1485a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e72c1115aedde59dc482db06305ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442234bfc0abb52a02f9c74e1de94eaf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a641316a5a733203d05ff580e9281573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfc1b1e3544fb268ddaa098ba07a91574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b191ad40fd5e74662c87cef15f64c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ba3726062a7bacc92418bdfd0843b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa505d832b2603178f7ec711f8f486f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d2041cb820e0496336fb02d9a7476578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599616f7b56e978f826529d8103d17b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676102b2554bdec0873038ad138056a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8baa8aca41c93be3354647ac56cc887581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994f5ee547cbca6211f7ec57fe546de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7ebce0ae222ccc2dfc4b94f94dfc7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599288ec268c58f73f743f20ba42c81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878729fa2f876d0b6a67eff207241279585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3ab48849f3d85d3e475e347e92cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cc1190945376a63d116d51a9a30ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d110dcd5bfed9053cedcf13e7530a8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f78ca0b26913133012c735e3154e75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209f89270869723074fa44f76224521590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb0febdee73f9a9ce5a9b04180f46b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73ae45f7f542d88b216cac46c70711592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e4fd4de3f07b977f649323a9e8210593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405a32b108978b21843f0ce564a1bf5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11866328fffdff078a7c01d6ff6024595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90c1bfce6d6463f09964ab680f7083596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe34b9f9b06abc9c516e20257aadc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71598f236ba7e5217389bcd832a4d8c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cc3afacb832081fa7d291dddebce6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ebd5e8efc42afdc5a0c85d42f7b20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f83404376a632bb0b8f93ecd287bef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e86c7e1e51c9d0982ebd16178b589602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c6bc8abb5bdb461f333bc1d9bf546603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02ce95072a1271368486dadc61a6ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0744b9a1a915a7ea6871f3baaa9a7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a1afcf4cc7f3835f5733cbd72351c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9172e0a9988877a050a8b8db9108723607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b8f8e61ccc023e2a85005164951ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b7a58456753e86238d30fbf785a35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d2ebaf73b4d026313875c71bef3bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1ed4277403723a8dc5333fffb1a63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4b544926a8851ec26c924da816958612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926783be12d996b610cf0117925f454613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890214f60deebf6bc9732ed224533a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228421f2524d2a60acf8a390056eb18d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc8bc0017e0d9e746fd2c2aae1785d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a79cecb232bba8df8ea94727870b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3d1058667939ec87a3d46c67d67ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e1d3258de937491a1615b7548e8ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab83280a11840d5ef2fc58e1ca3b7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1fbd34af3b2861aafe424d3733880621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180294352d7dd869c55491bef3913c83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b6ff9a91896dad653cf450b77e89b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431269fd6f57e19b9dcd60c095a489fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b444dd37ae6912085786d3457d4c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb515fc543fd818bc0a5495cc892c12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dbafd06cfa366deca84b07bbca828627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e45b5844b53661be88cff08c28164628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38f9be6ca2df4cfa50ce6091628500629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ecd518b423606b489c29a34764f6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d0b72e0a4760a36b093b8143c9d3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5fbf29b51daf750464fa8659a079b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd13b0e5140b75514d86faf559f3a9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e638f111cd94e194638a1183991cd3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0acc66eb94715feca4ff5cb433a1f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a98eae87091d296d4e8678c57112ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78e8b6b23f7e1751e61000fa596a91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba0923264f91cbbf5e0fb69c0fed18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b638944a7d1e87792d51948101c7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986068ef967f2680a341d85948cdf0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274265c54cebe39cff8b57c4274f572641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8021098865c37e4c195ada843734087642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23546e447dba6a3390a1b4dd53d98b6d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94057a66b3ef35ee407c265624cbe30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a356c8dd5520e4f2807132b192315645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5c5faea4f7f5b9ec413e3dbee7a2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8c5e7e53320cf1195558d38f34720647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefdf5e71797fcacf20aa93284ad14b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878ef9c9eee494a8bd5beb177d9f6d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd827393a2e35b53b327d70fcf1c9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4013d1ea7fb8eb6f7f158d653f69d6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a85fc1bda60bce97a15cbca6c50722652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae2f9e37070154303f350b3b979a2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2ed3e167b79d2a45287b3f124c7c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f39e161f4901b9184a0a6cc1da0d90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4060af55fdf2191a5b4841a2e08e3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7230f30d5b73f49f7f2307bbf51b025657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fb34cc7873de6f2d3a150ae7683d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a1ad54ed0f5f59e3c8681de81b47f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e5d9c449d0d34ec582fa7ff1441ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e574baec8b2afc819a52dfc8f92125661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe459c11563f3fed9e59a9ba70ad25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae550bf4d7a9237c931ca3b3d0f0863663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b150c6a1da53b89c2bc94f8568c4dcb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d35171c5218bdb5f460503baf72548665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d92a6b3c7ac12dc913b800a8032bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269bc1e6957d3fa959e2e1c0e78e886667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f578dff39df7a6379615b674cca57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba96b4c6eef17d74db984d5e8630f2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b7d7bf7b78475a47b17f926303ef1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df266a3803922f3f3ca67947e34d052d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dae3af6830ee42239e3c3353d9fbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84107763d3afd1fb078790f425a7f80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22401b0bed6c112a03142bd6f8e5af68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920833f7560048ddb01b2160e9a558d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20994a5d4dcfded851d833e3d972faf4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2bdae9485d151c46daf2dfd89d85e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef62f2f35ac9ee8d14ac7e51850eb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df0ce4eaf6030101374013d45c6717679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b00ae460c0dcedda2f3a451eba39af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd64889eb711a42aa308f5749a2eefb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30de427803bc71d031278edd68e71fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381db5cfba7b9beaac6b69688f802da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf110b413fccd2252caf94a39e987230684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab6b5eda3df5cd8074b493838a8708685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859fa10790bcbad4bdb829332ed57ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b897f19b37159ba28d63ac527400a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f4225c209ee87e3a0f6ba26867bdc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500636485358e84bccebaa90d933cc50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042f9931e7823a3f2e3172ed9aacfd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953f31775d24d0a118ba7baa07b0674691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adfd91190ebd7af8366bed8569238a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359b13692cb7fb6c4c7f3e3e26d07cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbeeff117d3d58138b5874fc72787f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a998591f25a467c4b229637a70dfe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbde6a14f2529ad9920493791ab3bf8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f6ecb82a15b7befec018f571eafc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cb992051d8e17b1deaedc8c8190c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d62640a82250341b17c48f6d2cd769699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0843cea4f00507b160d3dd65ae1063700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87984c6ae91dd9ff8938a7c9909852f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef34e8e51fb066b14a8fb0fb7aa293702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907694c675e8f25b36d0ecca050d9bc9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b47386f28db49ecdc1f87c6d9bbd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df36550edaeab0131b9d86cbe2cea1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb2d5219542fbad052c750c650c503706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a590a373390cb651c7fcd2e4884844707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2bfe15ad20a96331c95c6dc134772708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5fa701017028b418710af8567ed2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10066d1be81331cbe327e8de3a49b04c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fb412f7b486f698bd4b1d153a7300711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c928af52ff4c85bc6ccc38c8b81732712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76961977496912f6930df5b6c1fc615713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4722b858c770ffcdffd7cd1f485cf2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c7758e5f0a247e01c66b241af1526715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e2f21f5cf35f40302263d6ac58832716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4a2896abe63a648c35bad07e2f321717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a09adb6462e4f4508699d10558f4a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba09e5dea03c1e25c8fa778ecdc4bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ba9967c88bfb3e4855d688952cb74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c489632e258d0140713495db7d5b6e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fad001d3970930f7988ad891372540722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7f86cca3e1cf49c95151e0e42fee7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cb266c9eb2637cbf9ff27fed6c604724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6eabeea48bf48645b6b0fe71e5fc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da7c59d3e31ba0f712f79f4acf5532726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ae993993e1ae1eb696c2bcdde2171727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6773ad227be35296bdf748f297be8ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af2f17991f2e7e1156eb4185f560ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07119676de751a81f79aaeb3e04c06a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da37d7ea071dec06cd9158e9761249d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe165a36ac4f16a9a940252618824354732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370f851d277fee3008eea31ef8609cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f524fbfeed53c5ca4f08e90c30863734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab3dafc42b17f64cbd5e0c1efdba0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ef1b6fd3dac89964fb291e57bbf80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf18dc367e0d5c8b18cad33de8f8fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ea97ea6c3037249fa3ac79ec60815738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28ef9352e257bc7fcd723f4d3ad507739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c8d1ae6885cb9c2c325acd3f6e952740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b64f3f8978369916b234ca3f551a50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55168d585e1a7fcde1c69d2614f3e8a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70f6962febf22a5551c902e54c262c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd258cd397a086c28ac80970149a26d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03639510890bcc9535916f7483d5a68b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517fe966abd4d6ec5f50d8393f13bc9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1d28447438da090cfb065569978ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ba6207d583b49b1288f512a5bb51b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab1c5e825925c4ed9a66f760c726d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec42a1cd7b4176fa1749bf67d05489750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd230a02842b6e52d39ff03f8e0c5f8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f6f4f17ca248e360aa8ef94c60247752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe753224dc1c7438266baf0acf49dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de6ae76216311c8fb3fc54e5844e09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861722299288ff9bbf52042590cfc8f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360aa9729a71a6affba29003c779ea9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce4de3b247b6816fffce42508603c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651c8b51eb2a9d82104e0f303324827758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416602fb36055013f0b388708dc38ea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1707b58506dc23f5ba89277c7e483760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79694051dcf6ec7b60606ae444ee07d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf6d7bd2755c515946d16d4fc7b794762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ed5580b9bab0ea7c3a7681e868204763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48094e486357945c6b690c8810b3ef9c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3247e6e0280429122d9a549c2f89a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1b6490711a2d30eb5473360ccd09b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573db5e3e412b3818d174a77ded8678767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035b8431d9e3faa810572be1b358780768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafee0a2f091a109021a2560892770c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5314aac0bfa9cfad0c1afa40ecc83a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e639153c717acb872b9d26b7ce20d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73826a174f99aa1476dd9b1e976a5553772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e2b4caaed0fe22f0be7131f0c6204773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d101a827bb1a5b54d7b95d8f40370774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658c0afb4b22d5a892492a14c1dd5b3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3276584a7b578fb13e91f22eb5f45d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4e67245245c6cb3473d0cafb9822b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e530ccc9fed1c277f5c84be63635777778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378b706e7d860fd5285991348928964779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83103b1cd3307c3107e0670fbecebd98780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d618355dd5c4d2df357479fb0a4f00781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7507388a5db5365d1a2ff4b20185789782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a862458a4c0edbb95a19499bb0c88783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e0664afd7ccc1e1e8d879a42b1483784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eeba5ca665939aa5f24d9a5a16085785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f19e19c480e01ccca8a3dec0bd7b28786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a197ed05b350cf87898a86e57695a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39c37b9554bf94a327608eefcfa96e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9b64117aa17e715e554238d2895b6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7679301e1b9dd03731b98dffba22a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140732156ca5bb00775abd3ee881d44791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f118fc226158203f4de4ac166612e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846168ee22539a50114f652d72242031793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390998a95bb4c80d567a41c0d77bcd5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b73ac7738595a27cb454835b9edcf795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a23e5e629a26c4c9a1a80195519821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e22d254fe61c509adeea51454069522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988c36c1b0c33fecf1517d5b9580e773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b276a9198094a9a69274d1e5826dc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad34cf5023f06e9dfc97667b4805c515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aabc2099c0223cbb51f55532c445766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa14d2803596c9d142107c2ee2121c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab410cf6e834f203ff7fef399e9d7318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f59c4baa58f652b58f7688ade851f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714562f1862ec3b854315db58bd5fb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6ed9d85175b6e629d41a67a2528a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744457558274790cf2b2523cc02312712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6d5b230a9a7e11f8ca406bd6b9beb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d340bcb23f1433a03af668fcdb482014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d368f11a7337f7bb80a0169785beb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8214b367ce7ddfcfc488c13beb2a60316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cc496cb915d4329fe1452b277d92917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d60ab373ab1e3e0e1fcf855f0216918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83d731f78fe9e3acd48486e9e2592019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79922b3d0b339edb50619c1d1c9a4e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e8c57f344a1ec6b10f6edc746aca821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601068dc80e366cffaeb6217021ca5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633bc67b1504ca07dd889e05c68044223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335fe65da8a2c4af8fb04f5aacaaae124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e8d4b5a7938c6f627302b88404dd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a858b604e01d093321e17607d9d086326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd914458463db30ed419e56abb67859027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d09662e4d5b335898760d97bfded5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708107294646848c011cbd757694c2e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd040126b4942674a2f7fe458e80b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f7a92575d07cba3c943e063e36c1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bb36984548ffcc6df31f3aa1775df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87eb16db3c5618acf060b02c71ea5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435534e3a66a8441fc63dea4a4407ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a978838d60d2dacb0c159178921c99935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbf8614791dde6156fc733ca275d6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be0bec362465e2c14171daa9988d9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a04d2e4996b9e3d2a9aa73153f313a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c5258436a29957ae41b702b9230839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344450333d02a036aba9b17d5b9c1a9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa972170c533f3dbb52d5f3f6c5b8fa441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89284b9aeb0aacef497ffe5725c0b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9eca1750fd28688782a2c71eeb63043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef76459513eb38624cc962c9a6abff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db990d87be969d0af2250603fd83605745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10546421e08b0b7ec026e4c5b490e15146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a4b476e2b3622a570e45a8a74e10447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf7e87c9aa6169c53a6aeb6137a05148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135ed0f62a9dff68badd310cb2020d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebb17d1b79dc663e8eb5106eb06a6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b743c12def39806d3e770a1ff44f1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986236b0b591fbd9a6295e387b01e5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd8dc81262a87b01b71c048bdb329753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8cb8f4e0f85844280dcbe058e9e6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b62d10933701c2a8052cb6bfc132ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b2219615f9542a466b5598397e62556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f62a0fe49b0150723d553487e5af0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dd13829b722702a00f7fe2d48ec5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c49c1feac0842f4d94250b5a03baa859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c9a5b3a838f39a8fbae403143fe5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35936c5b6b7c79e452f9eb273150ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f772bb34eaa65cd82d3d1e6532f9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac4711acbd260685d7bae69f0e85e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9cce3591f5236f71f62b718e5744964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c482278ebf49ed0e4094ced30d7c2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2626c6069ce5b8233a58095550ccd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c916144c0149aa7cc703ffa3b757467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f683dbbcb6068fc31b21eacffb5ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31561abe7250a52da2fe948900cc636069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d6902751962afeb50b90f3c7db0d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d333091fef71ca9572a7e94f25e16371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b57e33c7587b1de67199bda078d49972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c3542019a4d481adce6aa4ee3918673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9683b322716fb02d2488046f39861374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04cd78bb134d23779ad4191488e62275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08c1bedf12b10902358441b776786276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9104e409be242800c9f6597dac4c2df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a335c69453ac027486538046e13e9b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004fdf5f1de459e2d96a0b089e32b3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595fc3c1bb53c37dcff7225d63bb83580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaf17b2a81cc9bcea695411f3dc1a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e37c9dda2496963671d851342127a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b28d8f420b1d80abda911f92a5e1ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590eb9055ba69ab7e73c4315c3bc81084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912191aacf59438fca0cbbb4d90491c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361e9f5e017a0d4a24a56edb627533c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d2889f49f3a99a2a5037e295c6e3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc1d6c2e4750e8aaf934f8f914edd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d67e4b268a4acba312d388ce89445a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf09b933f4499a77a3f8062901e2bd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccd3323ebdf50b3432dafca3b731cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df7ede904aea1509cd79b2c85dc0c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d897cedd84daa540ebe0d1fef76ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c881c5cd03f7753aa3befb4459d18dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76081570eb382bef86c1bc5c0f9fcd4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462817ea0cc9fd343502ae02353b20796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec09bd4a7c7985261cef1a997adb3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c8ed9af790293d152ae7e9721584998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92690b4edcd7b8509766e5662d13a7fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c833738f5aa168656ca85dc5aaaf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238870aee94ea63309f830e39667241f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db0847ad81aa0f5fbab0f8bbdccf1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f89019399e43ce59551e688c5866a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee9616c5008ea650c33d021b3bcc30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc2879b172ae1de5c3bcf2fd964744105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46422c02f67853d1b679b14c3eccba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b6ecaf732b2a154de9fdb023a68c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac5e7a23d9f42c94c424648e8902ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bed50ca7d2a7ea789f8b64bb26438f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0d0264d3748713b9716fc8f823654110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e452efef9144e4d0f5bc4ccfa25846111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1292329e6c02611ac9a12d51b7c232112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad507248f77dcd5829f11648ff81946113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642880a247a6a5a23c9205a50c330e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8f1b2d37366b8d8c5f51e3916f412115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1abaadcd0254c663f5b1b8bf35290116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ce4f095d588e762be12550a13cdf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5a77d2a7e44fdf64de792f86a4001118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd9b9d78bb3be62c32a8eda368039b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df729a305728b12b7bc1e3ec7dd0f10a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aa836ce6498b423b204f1e045cd63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539325d6469a6e186f48204acce54dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112f9527ad38558eed50c09cc3ee30b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e0f0af43a7690f1feda87c9933ae3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee30cd04bb4c94f58f6699fd56807d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4b015e7f89d2ba4a34605f90458ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c88fd0053b9e873991d09849839f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd4f15178972d5c9e09179658492d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afed0027ca2c9e6204ed1644707bdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152018e1d2e8ead905956672b600233130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31557d33b7f4bf5fe93c95c705a91e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a4eb64661f12938bd8b65a8990181132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb982c2ea8c41dd544fa23ba271f65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59c381f721a20de9d48938e78e159c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9806f875e477d01f29ffa75475c6d05135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341391f3ddecb550c6a15d234f114d67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97557a804c564f6b4d367cf11e3b43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030455a6a2a4a4b711b1ca1a70ceb53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8007a8230fdfcfda1e3f0b44c530f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b29ceb7619aa3f1ccba42b732d584140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66d742d2b48f3ab71fbf373fca70ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf147bb27035a8f750aea3a105f046142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0809844f6bdea533c4e99f2c7e348143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bebdbbf5918ecd8a6d2fc2199501b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb62e892d8188c84ecb75405436a745145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a182b1d52a7931f4282ade7c25661146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6eb6eb00cafedb68a3ebf31af5c948147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da0efc6d114f3dd2cacbcf2b2bd300148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472a7fdee0110faf9c66a9d4cdf090a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3252a834b09b1335fde6f4a02396cbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b34ef2fe8d94922f5cb0767623f03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa85a98f8e9cf101290526a96ff813b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68139f67e7918efde17cf2be9f1008d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01fccaf38dbd4617911390ae38392b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb6997b2ab8301d0fb29dcc2c4ffda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0beea4c134746d1cd5ada09df8186156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e6531f99a9a0d88f91ad9ee781814157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98839700a934bdb5938a2ae79704af0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbc1549bd9d3ac62f473bbcb5701fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7b6fabb5443dde6592bef47d987ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb89e7fdf538494c3d515b2b50a6ae5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a21d7cbbbc8be9e8f014a2edaa08c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533f0cfe3c944b38f37bd4c44070786163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544a086d2a82052b6ba41873ffdd49a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6ad41e18eef9e7448741042085110165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b311dc240478a0970591d858b3f861f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f49d026d1c0275c2effc2d61932077167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c816ab8a7f956edd588a1c712b897e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a74841c25ce3c6e14e36f77c6ac47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350cd8d589fe828486a8914c7f2e195170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9706bfc64c1243872949c79e0c8f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8f9b90cb7b39b3e6f14111a73b1f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc426191c4ce56c4afafffa3056fdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae89a92a2e86ae02756094b5c3d9e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bd2054dff79836970d7a0d346d555175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d057cf07c9fe4ed0a24e91a5796871e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94d9a711f44e9324904dbf8fdf2acb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2836817775cc5c0ffa698e1d6d85fab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79d65d016546c1dc9e71c8033bce34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e77621e09bcca2b2237b27f457153e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddff73cf3e0a5bf0ff5e7417df5ff9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b2fd7e8d0263a7e65b04a2e386108182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9a7e90c36055319818ce686b93589183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b9c98581bb2ab392cfa8a897aa452184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec3bc3d2f3a98aaabadb12c0d059f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b666f1a20b859c68312cf557a28cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e164e993f20abd2caa4d53ff8711f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3b4a3ceebe1d21fe6775ab4b4cfe1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae1a9af8a4603eecd5f3c0f40fbdd2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b335116926de5382c1d59b44763c6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b87f20176fb1d15d9c40716f1f858c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ecfa84a6129cd9c80ea088d8972db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867705c12d0c0a1cd020282c8114a6c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd24c320928f4ce0c6d8c31f929cae8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158866b41164ac2e9f6cb204e07b62b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bdab35d58f9694324ab4c63fdb928196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ae2ac96676887ecdd09a0498bc6c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5746d1154c11ed2ad085f3b979ec7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac9c7b9c310abaf2096517ed03f510199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11fcdba0e0a08a8d348b1a8281fde6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45634072b3bb15b314c8391816c1cdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c09a8ff1cf2b48f88c407465c740dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fe8906858297ac60e321d407efa35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be115f8ffc9c0b1a1e037f0ade831da4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf6c162065e6ebd354d22354b756bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8b1e38ef4c3f6cf9af565b5c10913206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb461abf6f78200bf6626465610473207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e636319f9c42c96363ca99fd01a6950208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed88d6611b94b07110e4e8e5bb376ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3bdc5fa544cd8f0d8dff116e25d13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f17c003f97723958a57679e32a503211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d07d5a1cb7a3a21b2f6075f2a94d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84003d1b709e9345e895625dea9b81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63c7d444e2d0545d551a7bafdea635214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17b788784d2c14626bd4ffd40bbdae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fae4e907dcdd4a08490e1fbc5fa5e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ad14bdd386929362a573e3bcc5c11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498fdc9620c92ec154eb900cda5248e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5f8c6e9af741d0cf6f440d8d3d09a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef267fe9304afa9a9e68523f1a67111a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebcd9bb87c3a8736d6b08fe4aa83b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221a95ae40bc01ac7911807b889ca25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e81ac1b8c8e94c3b4013b7d0e286c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf732c4771ab20341e5a4a1ba45070224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f5448afa505db27c41ab6a9f0f9b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac7fea2a5bd1f9201b4867c617d8f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e353264f3f7d74878f21182c755861227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351e809d89fa74b8a9d6324a0f7f399228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db09316d2d68e563c93b374d2dbabf7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f115cfe15e3ff1098cc473434dc2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec913f22f4229e342cc74239f8623e03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466023464d0cff89df3bce98affa899232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a5ffcbfd403ccad5a886e613ea90f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5079f8a946880b8660836328e513f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2d8f4af0249d952ad0fb05447aa1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4e78598e8e2bc23837e80091637ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60de9db3f7a4d65ae88e8f38a738229237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12d8b476b76565d1d406426c9d897f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4d66f778919de22a1a7de6e44d3f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42066c39bef72bb64098f175ff55c00a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9fbf60e9531bd073dd96a5167d1e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df16df1131a91950d3ded401a8e82a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a842a57ba4e76b2d151045b95f274243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2232f1654f5b3b4645f9ed969f36c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e308af1ecc9ab6098740ea37943371245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98962069de294af4dc2af27301c8bc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238da2e72f459a2e7159c8735b1447b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219415e3078c1f9ebefadd1084164edb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc075ce4f5404504af3ecccdde67ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d25a9ac296cfc8ed50ad513e34e405250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70526636d711320d83e41df90346d78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be37828c19203ee086735b61c14e0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b80d012ef76cdf2aad39b7111a6753253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1d5ac38a31ac49ecbe327aea72ba3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068f255b6796471d27243cdfcfe93c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0b54e472abd8d8c9cd6af4489c78e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c67060c182bbec35e683017573bd0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ee1e53679b037dfd7b20addf8ca08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1610a648a32233748e1535f365d98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984d42727f3f32122419c0fa36515b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6fa4dd1fdcbdf02bd99df28176d48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cc8e2e7004bd6e374411a586887f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9dd8c8cf57ef90ae614a4df7e9098263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ce37a93e1e44102b1cb432c2c8d2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff3f31a86a4550d6e3b4d2290e5aa9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d710ad203151ff11aef40e9620855266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b979fe61723ec1004fcd15d6d50e46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb88c66855133d047956241df709dca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da643b554d0f5c1eb9b609ebbd73e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995ce22d03310d1f769f3e8856490aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0875cce84bd00a58da48f628af27cbf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aab0897765830c59b47292d4ba834272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae1c620bf8c310be01e20c1f7290ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3a605dd72239b989d1349cacf9363274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb009d53b0693b962afb49f34d9a1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc7d7d861f46724d9e6860ad0cf28a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb865282bd901e7b167a64c1ab4cb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122725723da925fe71d6318883672c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e71727e96b26584d3b8a8a86b5510279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25446ce1192f62b87521008e47f626a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497a43cea490bf2db5aa8596d2e3d70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6ecc574ac8b1d6e7840e7aa22e0bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65379d90ecf10bae27ebc3c162eb8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93443503f3b0de09025d71dfc2e36d80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeef1cc14d6e86c4ccb55295d331da3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cbdc5c5592c06b67937f4223fc49e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2d19ea9c2df8487e9ea6dfb487652287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dced4a85ce1b86aa65a4c350dd686c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632414bdff6ea7f796a6a3a58e343d5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216413ab84e0e779b32415fbc3cc9fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd33b7bb5244aacde185f7ed3e83be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a01ecc984ea5faa0e49824df8f841292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a52ee9728f96aa6d9988f9254467c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb09b07bb8706cff22cb04d5c61a7b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c208c2bfd89d5118aa15f675a1d92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2b534fdfd247e6f14b9aa4181047d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc385f863e8fa5f1ae8b67184eb62e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82394deba5b67622c21fb20dfabdaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b068c2e7e360c9684a0d972ec088eb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771da872e5b4946f7a051cafe6b3b751300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402e401e00e25508b9f16d737a0d808301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f10cfc31d2a6fd51c3fea6afab12a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12cd7f877f0644e063d4b00c6ed8c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdec8739ecd5a57dc999a8ad1ae6ae9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad587504538311f28486154cc5aa11a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec72a1d7abc3e4920007b7563a2b05e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c53c96cee64694b539e2c374a28156307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5925394ae10b7522ca56a9898fe5bc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bf53576b13e1fd6aae67f2d790682309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cf815cd0aeac4ced7de05e4345ac7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14480ed5b3a1c07b605b04115c6f7ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2272645ea539810ce17260c89be376a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5cdea7582138410dbf28b6a9b99e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2747144a04925d2459d19bf9c8c2b3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af937d0291c9d307ae0fc2007dadbd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adde5735400ca80fd56939885e25eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d2243744c46bcc27451bc47bea573317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80ede41c76c62cddd8cd86370f038c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6979681dda8d75e85aa82865dc12a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd861187b54b7b9a709a7208891fc84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efd5c0b1f014bf77e96690c49a2640321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3f2f3d2611dbd93201a7a7c096aeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2ef3f613c189125fbb79083c39042323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb620c40db87719491fd6127ba9e2369324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248b9e7c21a7daf7ed1e716b7d3898d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6680b031f19d94780ef2fd78765f13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca041cf1ed04958d1f41852447eb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ed1da4399a12608de886a904b477e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26501db8c09cdc0ff530947780fba995329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067004dcd37641652a32117cad4d058330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571377fc0def04c01286e3774229235331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de66a056096fc21263e25eaf40814b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aff9661f28e3c2015c12014c554d66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d623f4607654ae3e956d8d969529e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9ad8d38bf95350edd7f729570f36a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7867d249b470ec8ed5c0b521f3ebbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47641f3879128509b521feda08c2ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104bcd504e73b13033c2f5081de1dde338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecde9ad34c5c1475478fdb222ff4e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f82a42e6d491c46efeb03378335fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994be8a6ae9fdc0d53494261b4be663341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f31de2acb1a50718ce31b6b16ea10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad9b06f546899e628d702289bd8f95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e03a5af91104f2c13e3a2e473f28b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92bfd4d6cac28aa29b7db7334e2794345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a220a1a122e580be843bbe27ecb40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbaafad2a7da24ba8e92f84ee30bce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed388afc5e176e02f5909e3f0d288b9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047a4c135d53484d1b5330299a28044349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfe92c070cbfad2acec9edbd32f823350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fb2512b7b1e4bc712d7a4b6550747351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ca487800544c7ce821bae0dd31267352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da34900e217335e14df80722c8939d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe3ce6799aed29ec772b0b44873981354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab483c39f9b6f28ea5a0bac4c351b769355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55331741a8beb315c455c940c03f024356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e39097db77a6d550be2e4ca6922fd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84edb705f86c0e5841aa1e3a5d6ac0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699c48ee904f3616e5114dbeeb53cc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115515c00942c9f7bea276ec63c2fc6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a444b4e82bea30c0369c924ff131481361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca0b678ad475d717f5b21a47e3a873362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c2e9cf820237711268c00f54e8b70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ef7f14e75044cac05598c705abfb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73e06d3d57f85032b5937aa1c517f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edac12f912588e0706c62b5fff1c935366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b3ea13b1f38386e497a2890bf193b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1dc02b2989ea0df5b709b031977ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc40d6b3ca54dfe95bcbb5f352c73a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93963301d20341466d750c7899b625a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadf4c31575e35232b8db6cd2dbd258371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5a25daaf460e981df8978b2f040b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744e2b64f3a98a2e41bf7cc2ff19dcc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12df722249f58a20d78198191caf91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4b27c9d63f4c4257e95fd039b5652375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fb93123ea9c27933d86248cf39054376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1a0a17213e343766f89c1085aa345377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f48f95f434889cd2c6be26984ac9dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7de550fa4e1441d51bf7648c60b20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c089be502de1b7d1cbe436549424a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d77c80ffef80d36cbd3898b633fca1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c89ac81e37cdf94e5273e1b7a9d487382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2480d1957fdb322a4daac87759fd1c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd7b00b25dcc6aa5c20fac6cfee7ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d5eee73e345b75ff9265db15e6796385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661393cba0449c4ceb8c796c62fa2e2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82621b99b6a36e24f5d8c81bf7c08d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8553f1455614ae6ea3532bab279f43388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98dcb82d52a6fbf0f56f8d5ffbc482389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd480b8727131ef12798782290962c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade554603324c24413a9a6c3bdaa4676391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a631f8dbf20b13e61138cc2f5345a90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4ab22b83abc0b23a01af6fad2657a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415b3595a35c41160a20707bba7fdd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09f7ac746ad8a742503168296cc240395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc1a4d8bcc949dee14df7cfd13a7ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4e78d615f9bcdb4ec601c6c23ab83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af9feb09cbe81d84bbbb4f20ba0c12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8311bd844f3a733acbc1cdd4f74b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bace71c63f6f6c5e0ece10a341443400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142beb31837a86a6034af8aef7547e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e029d42b6ed575ae3eec2eca1008c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4e747edac5fe54c1a838bed6279b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42841c9bb7dfc4aea684297f9353cfb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845021d78d870a66c16874c67dcc1ac5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c572e3fddbc35f347674b134825041406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa174f58b112475f5ca7b3dec7ba6b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abd00c72352b79cb9ec3442dce4b4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab040cf5560fabdfab9121bc01a990e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77783462f4258838d000dda01b4dc5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45127d6a03f8ba984c22945cedce28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d4fdc3eae1c143eddfdb459e2e7de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66c72bada907d539183e204896ca15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f375a7314356c33506cb74ef832ee2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c23609e7296276d67427235c6a6bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baffcccf93e442d16115c68e03c0cee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0f329d21d70c19c8e0dd50e78f5d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9de0bff0f5c258a73666da4138193418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6e955caba7f82dbfe0c4b1def3788419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9b517f88dc6bd513da2518be18841420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629127d40f2c95257d8ead4f35e6f96c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ff2c8163ecf91d8b45cf28c720f5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff63afb9eee909e53164da3e5166025423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d29070775eb8c8e6b5e5068513e72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76041a4ff1a4943ceb34ca70f0f652425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d24a2f3dd3947870a1841a769ed2fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3004c58935848e96a63e8df06b2e848427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f501f827c1c1cbaaa19406cd2905f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c7d47caf53e6c0554ed3c23c423c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb711e82b214015dc6c7d0dcd74d94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf2118a97416e351850c1f0113b499431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b8ab5028a704be358f45b11f7390f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa27069555e3f297b1d38bbe242621433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4462f70c5a136faee1fef8388930edc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ed4247206913fcb2dbfa74764efa8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b3493b9913c7f6b9c3fb0a7e126a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a1684818af88fe025c230941357f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9cfee1a42662b5b140149ad2e1d0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6a7d71d74312bf6600bc0c9f0ea72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33999254dc7822c893fbc0be9508b25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031ff1e6883de80939d623505b8c89e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11103e795b52b2e4167d25dfd0076a74442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1957be30fc0afae08630e5a143b02c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906216377fd72595247e2bc1634c656444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f7b19af241c3d6f5dbd45497fe1ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd87f517f27055e713554f975325eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac9e30441c56447defa3ba6beca551447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c0c6e44e110c3c57f77b10c21c995448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1aa156fcb30c35eb9764686a24507449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6417936cf2f178c69e21a890bf821b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9669f763f9402beebbfb92e8b61870b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935d6c05082428d7a037f5e4c43768c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046ee5a3783c14108d53509ec61343e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b12aa97e9578ab13d7a4ab46a2c50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81354c8dc17b45b2db0e1adfcd78313455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a857e44aed1e236be09493e87cda7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286cb4256cc9fb02e6d62db2911cdf9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025b83a3273deb520d3b36b60933c78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1abea5d3f06ca848f8d987b1a4166459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f979d257c4f3d7d0c125a0de7e5e533460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b6a188d632c3aadef77f4b44d523c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223f8aeb86d66ac0d0d2a7ae13f46e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ffe420ebdf77c47d9eefb9faa5f04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6767fa84da887479bf4b62d6b26d51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e389f7065c473c4d4ff0ac934aae11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7835df1eca4a5eeb59a9ba7b8cc18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7385a8b34ab301298e53e01e17c75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81fa9b9ce6c816e5cf88f007e387fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d575eac2e3fa0aafe5d57196a5c1aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a9cba872b221fa7b41b4394085ad0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8d6035c4cea9e3705ef7481cfb9e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a14d1278ff8ff9c7bf808cde7b2876472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e889fbc5f8c4d8e32639123e3822c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a40469e2ff8c6f3bf6b79c02e5b22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2ed00d36530524aa8ec7f2c96a87c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486268bdaf8f980a8f8f0d3b2fa9b426476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f7e4dc4fec65c25a2e69e57dcf63b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77f02e6bb5e488fcf662d9cefa9eb3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b20deb69c50078301be01a6126b03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6cf6a96234e63423a47ce73b1935e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cf009e47820b6ee245f34b396bb82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55cf9f3180dd484e722d36ff344d6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ce05cc65dff55e53f92a90f0b0454483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb96088e7a45b96a58d434f85606c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b3b075c5c20aaf1f3e201c47c7203485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5c85611879d3a7add2c8cf3c332a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1341147d3a451734a2b12676f87aa3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129128b1d68aafbe3ec79869e6d15b10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4292ce322c80acc8a1cef856f170b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abd70d67bff3f749a6196ac66735b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b430790c38c40e00685e4e6a11f4b4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d05662ed18b59985c8ed6e3410590492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c480d4d320eb877ebea93f4e18ed9ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeff052b349654c19a73eec78e4a49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbc6f0526cf3e771ee792e55889639495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fa9167fa04644eafc7ae0ae8cecc7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad557e05e0c24f7e81d6b2fc684631ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacf5edd69e0645ce3318f3007f621e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884b932a51fe6ed3d047e218d2675e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76e300581190af29bd2af6ab4475e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11074a52c98c1add0543825974437789501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d28b08cc0f4d4fed9bdeeea225f8ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85c47e78a7b9f9b02e72a6015c609d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cdd18451c573a06bfd77f86601aae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65fa7e6d9eb98b8a1b2cfb51a5ee9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c761279bda650a9df42033d9844ddf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ede2b73f24bbe410d26a30a25c01e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aecc66448cdf903ab09eaa136edd48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a41cd915ee7d81d3ac0df1115dbe05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c16ab27ec7d5c918cceb25186b95b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0e6f869349d2c079bb2b17914da5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b8eb8981d45f8e9482fc94905a729512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0c988a6e58e7678c1c343daaaee59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb300bfa2f0e8a780ecb80e6d9c59b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dafe3d4907df7904273bad486a24d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc327395aa198eba6f21a5523d9f07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf264fe915aa04cf57f510fe296c993517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b429fa6ac18aa7f6e6f8c5ac72daa0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03854abe6b3e9dfbc0a034bddb0a73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aa6808d45e554ffe6e6a0cb5208f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272102237260a47016a75248002c40c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fb8e3bb69636c49447122ff1d7229522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ca8ca71ccfb4b367a7f974fad9684523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8d0a97b50f3bb39b5e2d39c5253a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00032beceedb09cbf1a017a3b7c79bfe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f32c3c68027d4cd66a0aa0da8257b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762c0d4971694c839860bd0c8e2946d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756fc0690e84d6e21cc16ca2ede8197528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e625ce910b81b5788508cc1caa51ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8d926001d2dec67a73f44cac2007b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f8f458fa75ec3dcdef78fd7aab5fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a70fde6cfc96d9782e8ffe1fcd32b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacf94f337c1c8685ed256ea2efa80b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15341a95ae455bd947e23ceac185829c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903102a03fb3a495f412bf3e73112c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc92018c01fb84e57f77d19fc25380536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6368ae2ac67cf7e5855bd5bed779ce9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6afcf10ea5a0d39d86007ef8d22e6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0da4e1772160c902f05b36b2d5c0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb817735020dfbb817661c7443fa1708540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66989d2706b2434fc8ea0c57614349f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1dae84fbfa629b82aa520bbd5fdb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0d28370ff062ca2887332e103ad2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81431cedfa2b02db5bc744895ec81c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b344f95725d11485523a35dc08d2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e203a36b292ee0a60eea02fd3f03b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08c7f49c56b7d6f65b6b3d6b41864d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65e312cb0e460a4f26d01c850248df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcbdf2cd0cffda158182a785bcc40f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc616396d053f4958f322151e1d775550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9688f86e094eea9edb54cbeb0fba33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48b4b6db03444f685a1029f52c72eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7341942371afafeca76ad6d913e7f74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0c504a60b0a80b300f744c5a51132554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765a2222bfe74b4d9c84ffa47f88ced555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74b4c48ef4f67a4dd351e80682d198556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31bfbc4c3eb84137b5dac77ec04915557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3873b686d74059307020ef5d3eaff96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ee72561b3acd0171d9297f2d8a84e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0966ee443f5cc409becf3a3561ab5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72299307469199ae80f841898385a846561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f154354830b85ea193733f3adbbe4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d8bdb3f0d5a46f5a0809537bc2a96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6f94743a58cb5cf91830fdb3a5385564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edff767c813839c4fb2c7820a8eb7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ca95ee6536c437598b35451ca6157566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ce677c32454e61dddd665bf0a7a39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdb1a8b14af7a074872dcd0e8b0eea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8764464edf4960a64d26dd46ad663569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c438c346b350098160d87233a7eedb8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c29def96c7a761f9289635126b01a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97f3cc0319f6e40dd4ce8c097b1f94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d7fd75ccc1b12e79fa7d50a9f30cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7afb87d0f3d2c5d3ddcabd1a83803574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637fb9faaae14177adfe3ed36f80256575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc51544592e93a401dd2ab13e0a8ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608e13ea95565cc01bcf5910df5c000577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cecc8380623756813c50bce88ba86a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355eeef36b36c3e4d1fedb77d756c4d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bc39a5c7520589be246d674cd205f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56525d90092daa47c79b5ed41bff18a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce4e8689901f86ab83902c94c89408582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94a11a453bb48a10d771efd47ba164583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019bc9f1017dcd9f732f90a9d841fa2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d73c9490c4ed60d3c40fffad179954585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209713be9f2ddae3bebd4eb82b3ad99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151b1e7ac4581b471100179525229c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff770fc8a55b566e2c7d6b3adaa927588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21107534a97d0d82941f1adfbbd8453589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19fe9b3619e5a8b0c3f22a1136c3c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd9e69a4ab78a52ba1fd8613f4fb98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabd8bfa9146fdd6155c1656811cf60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e33e86cbdd7ea9e4bbb949c08322d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f755ab9d770e26b6e14f2d96c23e44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00407b5ad10a4ea0347fff107f65f646595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4ab203f238da76b454acd5f2ec2da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1034aa41e34ed4e68956aa80365f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f80f055654118de12d26248c80cbf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60d799f56caa49222bcb5ebe4856f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466c2220551545af74c026754088279600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002d98395cb78bce8502a062c6134ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2e8bb95eaf2dbaa602bac9e85b284602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adab32c7d6ccdf37e16ccb310c298f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fb1d2af786f720926674ff3bdbcec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8cec56c722faaa33b353988e7daa7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e00333d143fb78d9c905960c48e7dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe6a594b1cf6834f92e0447e0d9ce3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf061343713318caf88e2e9ef532f53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae01e067acc9fdc129c2587193f4f37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546a0037218e1aab86ff53c9d5a8dbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb748bf5c5a8b0b56e6ec4c49d9298611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7efbc5b6dde3908139be74b61ff11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0add97335cd6fb6fa285dd4a1d8448613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366f7fe8bd99c942004791cb9bee59d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a24a8d4f4688c735f29ab8a50dee9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3f8c6c46af9999e4a45cec2ccde8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b2e2738f1e1393040f666eb127bd8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f51368ec167ae54bf6900d38ffb56b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed28e9bebd372de813be496a55a650619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f2d473a549810c7508db23ad47b96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192222e65a853e576b8f290b2792c773621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a352d32a4a19301f203dc6dde7d66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9da849c3bc056b069d48804fada62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7898cab2a7018da876701d233c8e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd911253aeac2c63f7624e248ef15c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b988b24cd0ec34ca2b9cb6ea55062af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec00bfa3669e964ad77763dc05f1de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f5d9ed56a1b7c4f94639e0b251861628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0c06b446a3e0bf261ea10491fc66f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e31b71f2a850f5838e62f801a1060630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b9f3bdaa5683e96454f60724da0a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d7e9e9c7aa7d13fa20381b5ba3b36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161809929893a572f690825a0630ec9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31933c8ec22a8b5bbc59d49677ed8087634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eddb87dadae932b39cfe1551d5c62c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385dc78f9b1f436f0b9f1e991e43ef6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9f6476a5bfd68b8e9387c846292c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd670e7239a2004d5f3d88fe9a162e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed073e9ee542e4e74c026ead481280c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9af344d65715ed6c7a0cdc8d04a74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36260c5001f14fd1f2b51fa42e6f3d45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd507a55b8730bb811d9cead29154c5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba281b80c26a746c4cccc8017599d6e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd136d9466e0e94604f8717c0126803644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9e20cf5c4dd5a3f45375c114256cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aac9ef4f86f912c0fed15bb43287d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c65a695a03481abd39be83b483575647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71eab546f169bc6d7c9395d87e72b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5950450875a4aa0a9f884d30e7b1053649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08e9e5b277ce4a6c9d1962a3928163650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230930547efe58c6f7b9aaa80c65d285651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36981c25223b84857813e6c099e6f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78d65e0a46346640ab8120537a3604653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b831061dc28a0e27d701532779d694f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c788b23df6057544a18d3e5170a320655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886a2fdcc9816690f8d5533cfccb61f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15891b108d524491aebca3b09a09269657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20abdfa9ab6a35c7f335455a8be4d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047941d792074400346f7426721384b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64089d1187be7fca7a319e9eaa00cf04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b825288c78f540f43725253f587cd7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdda28c5816210c91985cc090a17c09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8095f6cb212f43959c916aa5e94ddd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25345b508a7f41b2d8d1d2f83c85c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ceace9071cec37d1e89137f1fd375665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc53a06e1cd7420628ea9702a7f5760666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ded1a19a4719fb7ed249b26051a89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6accd6450fab28f0f99a31ad48d040668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f02212160248718e40673c406cad3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b28c2942e0987c78792df7f7dda2df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb0301c99a753623a6a6e931c6188a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1c0362b65da5f118ad82f5d09a22a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827f78bad7fadeae8d6617fa2d2aafc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce6e80cd9cfe70dbef9cc110318a10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e24bd56f99b5ad5fde539d8efeef5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e3daec0d33fe48469bbaa29abe0d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae73d2d3a7b79f28ffdfa0b7188388677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6ec6f31d2fcb9cc612f473bb8f77e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5152738ca7465e0590070d85b64f1c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71e20a061074bc0505b6d411ae046d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20e94e19f4ad4482705e806f2ed007681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c18aeb8288c3f6993922cf2cdfea1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35515d1bd3c4e4358d17d397b0a43f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56f924d0972b0b7678b189b2db0d09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd37a021db5b7eda8374a83867eaa7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6331355211cdf985b11fffe92ed5870686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c611ebd9bb62473a954a21a8688785687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c19903e267844980f1fa32022fc32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beb819280a7c639fc35925bbcc65ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e506d53b8983b01cf5689dfa628310690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e17c22d26a0b5887661cb2e7ea807691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fe586edec5055b4f1106aa1e4878f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a0216ddafed7f1a7cb9cad72aa58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e9f9fe152e21332ec5afb80d381ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340662eb0d4db02e1182e9897a2bc5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ee2675073e208b8c8a782c33461ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54f851cc4f1b19eb1049411908afb2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a929b46598ab309261f3ea38cadee5b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b7103f1247b9b8b597c16a514718f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8bd0ab404ed4db193a4d910269d28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd10a7520c2b21399dd09a17189d11a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa6aeffd5a9eedbd18932f32589dca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69628a516e88301ed78533820b0c5968703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ad38a3d06ba953dc15f59d88d0a24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bc1b11d137230ac1786a16b8afc9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dfe0972b96f1273dd557e706741e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf884700759cb7daab7f74849a1d556707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4407d9ac9bda279ba756cc5d3ca619a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529be5cc52d19b06c33dfe8d2f3116e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ae71cdccdd7bdcd4af16938f505f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f1743fe5f1358cdd084cf19215691711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b945ceef6db7f90e0db1446d418f19712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ecc735880be25f92a11adeb3eef49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316dcd8d7b81df5fe7687ab945ec311714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0cf745819fdc468ba8a0658aba386715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2f39b3b426023f1e5bfe4c32517a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4a92104709fb0cf840a163e3d994f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602e2dc130133d7ea3fbdd93bf55560718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415410f74e82c72c2db8ea38d742a47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6422921bda94abd93ddc7310fd6f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac628bfbe65f2ba1bef649e313cc0ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e92d0e26e93627876d34d55b75f7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6482a49911311a9db390a3d2b695b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f99babc7506cd671f2adadf600493724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acd6964b8f930b3bf6745026093621725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f191e8f9a63d7adc510aaff51ed7156726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbbe2dbb0be704f80c3865bb1e41f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455457b411907b2d6dc75a49f6927e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42696429cf46afe4a9287c293ae5a264729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bf309ae4a09f972ed5a2f51c24382730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90d5823eb0bba459505bad531fbe4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a75ace93715e90ab04db3777ced22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fda7d9c403be88be259f4d8d95c81733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cd88d2e33f93b681b44008e14e458734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf39d363c43a6b350e928375702a912735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074fa671c2221e200290deb32c6014c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af31072cb7c62be51f0dafcf2c4175e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1619f6ab763dbadce1b0f6812859f43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f41cdfb2cb306a85f29a1de1d96b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135abaab75ca4222083c2fd7d482249b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636e1ecd1ebed2654f2235cd4c19fbf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6474da15f7df43037bdad7e3ad97d72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb0e56900c150e440af3bf0ba3d21c743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>