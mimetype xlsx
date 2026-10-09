--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62e439e23afc1a571da32f65dcd0461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0b3e3ccf6db21bd8e505886a86c8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faa770d81b9a96fe0cb3f99091fdc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc90e002cc65f5df9927d1456999f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8e1607eba514c7b7e6cd13397fda35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15632d0fd3a40a29ccd521896760b1b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1b68895cbd9eb53a5d6a0c125d10b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f40e2283d753e953b9fc926f3853ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed269a744be543b52d969110d5534e619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeb56924fd28ef6b35d0a27733c32010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528082c72e8996a7fd9cdf86abd18d8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243776e08369d47eea118562fe7a561e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a229e3057bce6459a56ec2d2a4c50bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648a2b0999697a96339656d572a172414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851028b5830af749838a28b917823df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d4251a98aa51d3049dd3df860efed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660adee89bc2dde4c4b1e6eb202f9d1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c279c53826acbc9819c6850b4bec0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51136eab169f0e7a4517233bc0f3ba8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aecef30cb9a5cb7f4a43afd27fa1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c66616a7ba6e04cc249a87322928821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f443b2d075535f170d81565337b93322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4e97c9f716a0131929d344e9e48bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb78711651e2b9635e3242810c1312124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ee8a3a3af48c5d80b5409becf8c8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d67a8a696a1ecb7b2f50583e6491e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be1603c81c8c68481e9624495f196d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91558549ff649075f754227f7f1b35ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27e4e64684db5d63f4f0902b59c7c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68696e7ca5fca12c3ac398e59bc01b3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5e5d39017ab260bc41cca7f3f82c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1c6fd703f22b742ff7d7a9f952ab232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98597d39544249f42529e3467376c54a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae59626ff7f8c4711cfdb25d8196cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349b4acca70283710fa6ba144986bdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9453532672b40d7bbe082b803d84e7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad4cde1179620ba96fa8e32e97faa437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c60ee3cd7effea75d13b40034514738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11582fd375bb144f41238fe7e23e9aa839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa31f00eeb5dafcf6554b238d142c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fd4eee19e73f26fe9cfc23c6339ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94afcb01e380e892d90f36659f0f4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a176a681e6dc423b28916614ca28ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6501dd11107106d8b2f575ac90f4c2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ca52dbdc776f274cbbc25ef7f6d1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601775738f1738409713048fb38cbea746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355bc82b3ea4ace1f36544b71e8d6c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac17fb50bb431b6faaff212163f5ef348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd967f7b0b827c4c45e7f0592a6d4a0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f1c01e9ec4936753e52e477e6e3df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e5d75e2639b1270c1e456a533fd8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d2df9436004a99b21bb18ab2929ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf17267ba40c992f79922b5b53d82d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1496edf134b04a65a6709d493851b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee41a03cd764b6bef047ba2a48783f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00145dabae82e847536d07fe2c50f38056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f01bb00acc981230e0bbd52ca7ffc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cb6529c1959e47295402e6b23622a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef942c9a3f24059c4dec3a63e175b26759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebfbed7424f5031d7b38ec9620619060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107b8d91eb2ad13a0740f8891a2775861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85047893da499d7a7075ccf0973e61862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c1798fffdb2f5ff3b0e43c1f2be9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1fb16f9d435e6dc061517fc36117064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2099eb7694df0890dcdde1f2a95b8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab15472de56bfe534acfdf5b3f3dc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece53562e590df9bbd129a1086ff12467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0a0a3fca0b72f2e3dc94e34b6d86868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98968a03f755aa3d433e819bf6cedb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a581f89d7690cf05e155daf29c7986570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20053e4035b352e03e7f660f9562d8f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918f11733fd57502d545ca117fd053072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288aad3b0caaa121c82db0a07a3b03b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83264730f156f180ba748701865597f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d3445635ffdc3f56e4ea91134f01775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b6c875e2e8fec0a0b494c7711e33576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179542cdecd7addb9acfcfbbc5fe42677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238c0fa28ac5b22fed3834f8ffd07db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f40bdcc97c79e4df75de1d0538f2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d10b90577cc6474600945f9f2c08c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5917269e130527e9d6b36e4b5d84281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90135aeaacdb6ee6d6019ad9eb412f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646d75d75e1e6bcdcf57ddf779277fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a15da4e8068fb750436c8f9a436f1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e859096f83b79b6ec65a41b162681485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94055b1ee0a2958d7459a82924257e0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a332d18a883f3de84ab40a5e504a8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4256ee4cc0dab3a8297b4c2b4c01ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515c85dc2b6ae9743427b2ef9ceb0ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc83ab5ef92f0d6777aa661450b1b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabde92e4e8351332adc63d25ed8f7ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7be09a21ec4bbf3468d9bf209c3ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c220ec659c57b4e40d856ea87cb729b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8b7fd3b805e699ef1505140c582d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65638b531141da02180540d555d21b9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedc512d2bfddcfcae3a1f40b7513a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09505c74ad9c373aad30b21a60136beb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16f414e0ecaef128a8e1714ea06b6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38650454e27ed07c2cc02e4893a8284999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8bd0112bddf2ec03fcfb131ccaef8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6b03b48550d3f5df19699ca4e451d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3f741c09fc63e1c1c829881725b72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a254929673b67667227872da8a8ddbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264bba722e145ae7021bb4cea40a480104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1b01bfd4d75250fa1296c538eb2f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d99110b6fdfac82e6de5dbc0a6c3fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e604737f5822541943796b318a117107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aff2f1268e85b3ced484efb8d0dc10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e1d7d8cdfed5ee5c34381073b5fd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcd056d6fc31f69f55c87196cb5f2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dbbb117a8cd55d310b7ed45587a43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2775203507855e1f9e61d7eeaabcd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeb06b5c3398346f879c52ad7fb1c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8f9457018d879cdcfff500f79e402114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c6c57b31f334334142923a67d3352115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73b448498e5afb803d54853d5266e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c0545a74730316ad5111c37471a82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a829ac24c5ac01c1ab90806b7756950118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7884e662e7d82b9a59d5f75c37d44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38401a8b2768af7de390b77bcc8865120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fdcdcaae821b7b8ba7165ab36001d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caf5b9173532b2dfc11d13831f8c49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377e7a2f268dc9e4942e031d8c70216123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e31e91953228e56185d16f8daba5da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693ce27531e9b95af3d70ffcd5d8f02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d44ae2dc22099f9e5e3d7feccb9f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b5e20bbd31b75f939b925ce62a615127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554af4ce025419ae3cd8b8f2ff6fac9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cc58137213a597785dc714cc60c64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cec8cdd35350331dfca70043be609130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6388749ee08cd11127493a87bb1506b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bbf9f826bddc5eb60756f5c0e4649132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23162e8fb95efe03548c21463b6854133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e28259ecb2021f55f50e5b73e377c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c185a4fe197ad8fb46739c834acd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ea83d819bf4124311654a7bf5ccbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d32eddc7971861c7b688d7c5612830137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d3b6e5a93ec37f283190ed98e158c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020ad61c80933c6b609723203a0f03f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbe88c517a0efe3df572e543fab389140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80e9fefcef54069088ffe139f64be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625351720b0fac09303493a1218c3572142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea74490d790734c2433e35427cbc72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6726b9c2d0cdfa2a22e6c3f5fda93e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1b3f27b94132a2457eec9a4e24d98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694c624f858584b52035348ff4e7440146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60af0fc8f401bae36d2d75ba38e71b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87b84e53144c908607cf8c95bf59af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39186f80b8a44c04b63f8b230f115b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f55fcb9b03aa3fa3985dddfaca128150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbbaf711cbdad0c5897812c6e0651a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af248d308041da9017d042938228f58e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7004cb1897deffe6da0c73fb2734b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aac1a8cb9668b6e4ca1673495f83c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e33767a4793228fb119c4a101747d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba230a639f20d0f354bd31b386aec6b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3084bfb587e060ab2a8c2aa88611a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b4297af25b8c98f0c8d54bda1bea4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065102614ee331b23ec6d3f46cd4e40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5740d1ee098f473851e4c6ab67388160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fde8272ecbfafea59e2c5e26a3a25b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac18417a4431b97fefddb2077b9c365162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad972f9cf78fe728dc0d478850b890163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dce30a6d1ee9aecd525d5e0f05b3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11e0698abf9df89dbfd6cf0ef4045c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b65d5079f9ce3e4ac99611ae98aeb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84a4c737560aabf33c17e337710fc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d064ccdfd9f678ff247e96464805d67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d891c27c12c037c42df7334bddb74ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb6cbbdfe1f83ac870dece0612922a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb44e32356c5085910c89994ba5f49e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b698bdb684cab7343885fbc435ff08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fb2619d81c49c0a1af4a5e9a248ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3e72cead9456630eed7eba6f3ae06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469cc359cd231369cca40ca1c0e86e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679569916d60cfd053488c5860fd6898176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b46bc689ce61910d4bf3a39f5989d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea1fc928c71230cff1e031f1730fae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3ca35c1e4abe85e7dc387f00839a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3e74c3524b17bc57581485ddd6b91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dd8c5a3feca77296a2d811f939e75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73221c3367729a4a7ee9669b8f6bfe30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f0b32831fe11de96801ca9039adbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994316ee75da440386794fac6421f39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec370772303193f2533391422cdd9b28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b31d17e48ad049e071b6c13bdd696d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f6af356167f50d8cb755e0502537f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32401f13116a8bd42d8c5ac1a82042d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd251ba4f6d6ce564605d555af607b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ca41457bb2fc20e218ce2ecb310b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc81e1f090a17fc8425af585f022de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9436b46249fdc6eb4e112a0fe15859192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcf5369d2d2c861d87714c837d4a72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c76e3ed2933f5820200ef2eea7f04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c9033f3e563036d3c7d53b58a487e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8cc145658bb4bf49db0edbe3c08db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce56794c45da4e6dd41071bdcec2bc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b1dc4cd26d108a1a0e771e1608e40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4334c4407fbf19074e5f78c1d3c4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3dd9f42efa4f9a60dba916fe1b98c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432787f837f4f4554d94910c2b672842201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31ec9e9e28c6b51424cf02309afcc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64452a2c7367e601b3bd5894cfdc25c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52014df22e67126ec42bffa560ae98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1781cfe8513814d5b894da264332f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094136c63671fb94559cfa623dc657a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119b5bd3f57a01a19783af6cf26bf4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81705a5221c5053c824d7a7b9b09e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e229471cc5f087d54b35259e1a43bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eee4c2e4c610e0b5fb3373855cd34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830077cab137f8e76e264ee875fc52d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e99a7282e79f42e92670585ff0035212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db8b541bab94f23238fde576508887213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99bf01a2a2664805f4916aa5b14626214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e41cc8c133b189ba8ac94ebda3761215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffc4e6c3a96bddc1365c7a7bdc5157216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c085ddbcba14d2ab9c74cc79f35fac7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa667cf980df8b0148f1e35940ac511b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f14eeec853750b0f3b7a00ac4345f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd1c6bddf09f9c3b5051a9b3c37f9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2691c71eadd29ea4705e83dbc14fd61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbf01fe70bbac30b7142656a233d07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c0fc4b1ad60c21763637e6f090a03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22de337c9e18f869b29bea15022edfe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccda2295025921087798c9ab0840f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc32a46dc8cc38117637cced4587089226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19849d33a087162573111a415b859f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c64861064d32534d5674331368656d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7cf2d0ca38acaecd2d42e80146dbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68857879506c77c66df8a9de5063a73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ed0c836fc44045a0634dfbe4608e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6792a71f06cb3a5c3cab777a9ab0bdf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b24b2dcc8bd7bb5f293b930042f41c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584ed68f6bdae7d274736e4d65db432234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b045b4832f1c29f2d72b866bccc79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7e2896284308df2bcba53316758aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33841be84b6e684b155b21837344dbea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4b1e7fb922ee89aeece9a6f397052238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd491b88cd757fd9a0a0c0c233c7fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72064117746b5cc5f307848a1ad582240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347cef92b2648bef6a3da61da1c8e03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeb6dfd21564fbdf85610d04f5899b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7e56be179dc29de1470378894e0f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7927b1deec09e37ac9ba426fbd295244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603625fd69f4953b3faddbc420212de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a94200e4c575a70ded774f5eb5abe6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44bce3bf5d8ba5ba7aa4d14b48144a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095f485fe61be6936f477ef5f693cc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764ccc5c43ef634bf03163382c7af2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42127f986e23554c38528e317ab74d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f7f9ec273551a9ab71c83b567b247251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f2aeba9e4f30476bbbfaefa71fc8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fd0689a2adb8903459eada4d8e3f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f04139f88b9d4a25b0df27493fa769254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb88c56f360b1d3b7f8738b603b577255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e704f2b58128c8c62096f3f464599256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e008a5ca447416e5676ba482dfee3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01137a2d3f559b92fa55cacb7042c824258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65e1ac1c48a876c16df75f8300ce30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3d04abba29b5d31ed08c422d44d3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6573ceef9739b09e2b3f9c6966d38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfbed379bd89958e6f349213e6c30a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3be6c09681eb8e46da552d4c2638b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddb9daf6cd5865dcbc317f9f28944c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c35042c8fef9afff7c2da90ebf191265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d81882b427fe1fd79b7ee59c22c506266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3abfd36be5df20a311e9ffaa88ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da219cf6cdf99188b8333eb43750e204268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281c77ef2d7fc433af19c28b1aff108269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d53c46dec67e27b92b5e3a9c5452c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b7bc9539f70e4552cd814996a6135271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0e4ca01758e5ff364391748627ae2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc07e575cabfbfb10f5352747066378273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741857056183ce708d3d2331de0127c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81dfbf1d48b35e69d6b70f2bc2a1cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afd53a2bfa3cbab2eeb1fd620f9ba5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859038a660cf5a6d83f2d4d05a0b31c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015007a2c47352533e56316009f8d5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aae928cf63e26814a010faf3efb736279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6216392de5a95e9ef82b6ca99e1b413280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e303046d204816f417beebb9330006281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3109869aa0b203ce6463c787289fc45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975836ce7647402d103bb7ae63a42ddc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a9173d5f17c8d73ab20357a28ba26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f34c7f35dcef95c0fca231bf3c6cb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a4cf7dca339f5e01ff94681520b75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3869e669585150c3bb791d988475c09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442a0bef313f3d00b7868fcc609e081288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac5093bec7312d2207ef36eb9c7599289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c38f7bffae3972a2d32e32bec46a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcff3a8d5a443646005b35562c81a8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37304b3e083cfc3792cdf08f5070236292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffae2c82f06ae5185c5816180d44a95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30ec88294212c136541dfed25bf072294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925f73be856f3fca219115c126423b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fa9de8db95cf3f86ff91c59198f63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee7ab702282b34fd7f8405363aeb66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788647199766b357bb4b9227e06ebce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d1be61a0b25844993d5f403086ff4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a956305a4ee45aba27fa391fc1651e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c17d62e6e0d36e2364f42381eb412301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe663e0d22f9a32fc20a67eabe9dfa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132157f35d41d92f5c6acae5664ce69c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aef8437c3e942ea820c3285ab07696304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42cf925365f9811beda7a555ce17c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb7a7585d55bffc849fa7b0e759b8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60042000c9e4b50a39f520cbafb5f295307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd7784a27b606e1af6d23bd32c40e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd54741bd7e2015d85ec5a8fefc549309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd9f3d0b71778e83ba29bd9ebe9772310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375b2e1b4c50dd82e41ca2c6cf75941311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3991ab2bfe3b9f5b732e56120d62b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63878bc492bd7c385466d03df60ca098313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ad0ea4c036092b0513277a480d793314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed551bae3663d80bc859341177f448315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df43dc413ab4ee898715c3bb1162a63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4941df901aab1602b777141cec9479317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906e6727d93cf56d2a8443b37485111318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a3f2bd0b81e8ab9d0fd0258be88c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3bc90ab98606e2f28843af65fd6dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12f0d0591a240283ceac8cd54d7c46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93370b44edde06f1c0bc044fe0368bbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb9e9f20300951873f1adae43db022323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323c4f2f08f17a434d3b155f3b101d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048db5402a807709895cd06ae9067ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9df56f48491774e75adb2f3ec3328d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b3b30404284b351c1d815b63e69d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8043a48e942c43a7fb6d6e5c42079e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793acc2215b1749f3c0ce9d3eb8b922329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e502c88985f55136229ba76ea0e0ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43defabaa8102ab24f07993f02ea1fb4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7563092c0b9b6c723cf4b4bb019bdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca38319a0716167e8b189167c420810333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1341166a3a1b39785c8974571a61ff2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a440bf2078ede9013b77f349130db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c440cb41515d812c2b8f83f1c171c17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912696eeb686962eea1908477631994337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff969d9ac05eccc6fb2656a61cfcb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77393fc80cf732ed5f3af05cc020ea3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e4e0518862c032c9d044eac5c1728340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4b4691e11c17c50387d2d8b64237a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54144af1c5cf11abdf6c03bdb243c105342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0788df38280f9999e54df1870e545343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b394326ff23ea41186736298c473d7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b220955ce09523f9821d570381b300345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca964e30f78db0664856c151d33161a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148df34e7e3abad14b4a600fb7775487347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8df3814e8d9b7e23f16f05848afc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02484b27adc699fc168b8150cf86c347349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34facdfa41d5ca7320e069b471d1fac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415ab92cb3e81b3065715fb0f11089a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e817142c3db61c32880797d8ac7d250352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d748bd635649b3dbb1aa8db19eb5d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5913f85571ae3d3fcd61cde348c74c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b9b25f2bc56aca206219899494dd1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993809cc39e4e2a76deab058ecbdf444356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec02ea871e5d04f3687220b142f2c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb42344bf96d90ad0db59636b9da04d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf3434d327c2e0574a49f14634e597359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a32aeb7b2a21bfe5aff722466ca13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412799f0f93faac543035469e34dfe3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaf18076a3f4018f4c07e744eee019362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd0edada255a26af944a7740093c67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e6a5d5b4ccf9641f5773352de08f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d124109e5b16ecbfd9bd07f51880f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6dfbad1f2b7ef57258592f662ea19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17162fc52576c6d0670dbaffcb905fa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88825a68666cfbfd47ff4639a9ad55f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe840657579cbffe0ca1da69cb254b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661baa3f9db80aabef7b0994ef25591370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859669a3653f9d6a544e963cb11be9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18704b8c6c507f0b806573fbc8aff132372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ac64a82e416f1971f7992ebd44d4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bd3e1d8eeed994507b325868098c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e8d585f5690e737bfdae3383b9b6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e367562d17349f3f270f52db5d9070376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba2440fd700467070d913a5d13e4b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c987022ab0e8bf2b3d4a2857e2af2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aabc842544fd289c9afc11948078be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea086afce697a1021401c654d8cba3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722457864eb5e1c320d9961e0f5dc7e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ad6337beb9ce62931c926a5bfc71c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90273fa24c1e6b7e48a8ccdc83ec2c7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202db9848c44e2f23531325de3bcffb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dbc6ac700c9cf1e8dcb2614af666c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41f0ebc79c6f375bdd54ff5747e906386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1338a26364f20a4a1ebcc56ead8f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10b8b2c3386c64a8ba6c3c989f9d24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aa0517f9445fd474885ddf2b126f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06710f5992fffe332d426dd90eb2d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb980d075f0ae5c9ca12ea4311e3f43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5c7b8cc83087e1575c344a48fe49d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7202e7f896f01fde6e561aaf91df40a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5f4903ffde0baa95888c853a8994a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a878cede1fe36179f4df9f9d1aee07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7b325d6482f97652029928a9b19de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d8121e50e93fe89546a0b8a405b7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08395fc9d5196621b42af8554fab5276398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143f82d1cf68ac78fc75ba3ecb24c76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5a0aec202a293b521d62f6583dc00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651a00185fe6febf2373f297d9c2414401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3fa1385b41b0daab1fcb24159926a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7c64f456871129f3e5138c89df457403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce96798392cd3b1d1d105730ca512b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037ef067b17ad34f0f3d83aa547231b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61836e441423f785ba3a095a88a92a7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312ed1773fd971dee9f61c51f35ac28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13127d812bc309f7381596565edac2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3314be85857b6d102b201647b8b798409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3650892d5a74355a5be637d23a3c9c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28bdbbed008e28e9b955dccaf83231411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d88e0b572b5733e470a49486ce69f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d1d1abbdb8819ab562babe4ecb400413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51eeb0e325625bccfd08eccdb805f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2e24eb1a84eff4f43fdf9773056cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266b183d775ccc2b64b78821b728f34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714ab6f54d3dc59de1b9aa0193021b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea6da3619ee1db22de1e89e1de9c2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b20489ce15d7a70dfe15ea86b196aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5189142536292d65c6398385409b76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2cc04daf863c15ae1aaac3dc726f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefe5d0eb62ba2b1435918989321c74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6b3dda4cc1c240e5b952dc36fe99c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981576b1950e342257125f5562d467bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cb71c7855724cf889cf989e34ce6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755301fcfa13a38c886d560a1817b61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a04fee036413b20c1df104284ebc7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934409e909f0b0d13c26c76479419d26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b1651db304077532b905350d9ea21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696e01adea21329c926f4700b9c5d04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796cdeaf10c48561640245171a17ea4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9968a96b519bc923a71e92b476c7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbb2df89543792612cbf968d961d27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc024f9658327ba788222bf92bef7c7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a0cc490e74e32bcc42f25c9ad5af2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b85a1f36c6d1dda2e78886d25ee962436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76619cb312c1c973798be5cf85aadb93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddc6e0ffda62b6caae42f7fd38a50e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b733056433cf12ae1cd644775ae149439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499da51dbc0ab066994906217b1b46da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0fd5b6dcb45f0988c8855d6e8bc70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10203842271c65b1f50cacd2f5a1cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044c397608c275873355a92593dd1ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83716624ec3ae29a1563c4bbde14cdf2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c5d6eaddd44c03da23925aa3c4f07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298ff2cb637b9a2ff558a50090c95f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e13f58e92b256c8a8ba09bb138368d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09534394a57fd93ff637999d9ffedeba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ed85faef43929d75e8fb79a82697e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a85f662bbb4dce8c0f02d793f58534450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5986a3c3182d37b0d9848cda0889b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b7432606773e500a282efcae7c0f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab42a14c637b242a4ab76b6fbf22d01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed058bfe6ccec9b0f29e323813509c59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9b47e6a48b4dff3693e5b98f66186455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf2d1478c2e50046d35c6f288df309456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f2c0ee8de7c68e9a1fdf9114a4324457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adddf37975b6fab6078a076040da09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7418497e67990bc2f670d06b3c3c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5baf427df5fb48d9f99af2e0848491460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51297b711ea4aa6e25e4ced640785ef0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c770ef0e47cdb6e6ecfe7feb72af1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66111189f7da94d9ffe9de59b85375463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a52f578361f5f31896daa84ddbde72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f372941eb9e8e06b0fd06e4f486e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98709aea7cd3914bac010cfc1786a57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939ecf00b54c79c3f81c4627c970d8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27b40658c8404ce64ae0758b880352468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0b18f8d137721bb87af4300f85338469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0182921ed62e0de0d3e09fc3456c7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf5867bd40c9eb5ebd9b74aa2baa8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7163fccb305cbf49140ac390003f7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6947a2195a22d0282b02cc740eba0bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46f52c34abd7831530957194699485474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1d7e08258bfd2f3166deb7df710bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b91adc45486985a126e63f222fa4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02110fc4d5b3df5707c230860ddac008477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563e274331d55a164d1eb6e122199af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982b5299a825068e94ea94de18173bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c9d63afdd7f9dc42ba80ff771efca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d93891d25b7836825c96f204eb627481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9fb9647dc496f779ddb163b14502b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf166ae0973e406737ddf622433fd28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec880ff0058d7b2effa7b7f729054fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c7be96fec6c5c317b39b908223aca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996915ad1a0a10eab5b93a5b2a7762fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dadec99a7872d6ce0d3e6e5e8f0557487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122253c30ae53a0e26a1d35471369f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f4d1c5853f6589438329d5a514dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3263f932e1888178b48bbb78057162490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25a6eb01301ebf8f6eb3bddb5c9b77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb8692f83e69ab96af917f4cddb295492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d03c9bbc2c793ff3165749be7bf62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c81cea880286afc22a49b1dbfbc35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336eb819977ce129324fad9391bed6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5f88b4eac90828b3953af220d2037496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fcd08fb25053b9f2abb959f36da9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29018ca0b7356bba3e268c9e55c518498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ffe2269b2b3d6d3252244d01278b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9049bfcbb9a838c836e85ee65df1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23541808cee382e391c9ce79dbc6f9ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaadfe7ab71569266d0f263c1f994a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce755209a6df8ffa189433605334558b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe21a2db9213014f8e70dba6e0d84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749ba09892f6fef3fe766a1cad4aa41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d8138069e65db1ed391e0bddb5be1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d8e9bb7e6e7ddfa7f0d7f250b310b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beb908f8cff7dbe0b355718c8c8316508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517bdd3cbe20cecc7d8868faad4e9e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c104b00b555a4f1bddf253caf0ba2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61291f8cb5bf39ba2f962f609fafda4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92026baf65b9ebc757331c937c425478512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bed3c0b7d5678b722497d6bd0bb6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ce8041fbf4f978c20d9bad75538b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62794e8623345275bd7dbcc951b461e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1ae8529f392044bb279ec45ca4c9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212a4b07c1099de3085f402c25251ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4edbe023734ab3dae2acc7cf70f4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cb6c182e9bc89c09a48fc759670ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e05d0847da757f92e8349716bad8bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7824bcf5a0cd142aee200dc7993ba31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ba5b5155622384227cc10e859372c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c97eaa6c8490f6d3a0a092ce2e14c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16911d53462fff9f10f6b40ab08e6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afbfcd6ee7762cb02e4b926c6ee119525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5f51451274444a8107d1ca88eac8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5808216412b847bfb30f9b627ba517527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517c6a3e511d1fe4bcf0a755ba8d2d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc5e8435c14a6cd2f41e8c1632f89f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3bc5c1c04df1787e119906358986f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71001db8e906e0134ff7cee2aa153d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88adda2c69c98bb2654cac8c5b20cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4bb7d97076bfdcbed75f99e830d13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad9fa956ba08ae93785174f32e5bb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e034a28ff752654dd66e5c8bd2aa498535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34c8acfef801de18dc82f21bba02ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf630c796cfab7a7732b95162202c1d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c82753a4eb5efbd4d6fb6db7d093e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd901cdee78176fcb661c5c8b8d0b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5341915baa03177a0dc4f5cc4414a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b2ee1cf208682ee376bbbf3dd6a94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253dda8f0085bc25fae98bf4a28e09a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b837f944af062290aa84f63ca727c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c0b7455813a3529054295387aab7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b684053e8faf22596745f9564ff9e74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ede33e71883293feb0cbb9e925618c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1ade83065685d5ea59375579c0619547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f8f2735ead2276956d0f867dd5060548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6edc617e7797651013febc388e92a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd804548ddabceeda0466de5b1c177e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6913bc150d55cce1e625d39a7ea1f12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b1a0e56d4eb7e84cc05b5c8a7172b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cae5e69c5c4a537c0237764823020553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88432b4bc1d5686565fad4571ae36ab8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665eebabc2eaafd3975a87350d4fbf6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114528f91bf551c1a9445c8f4ba3cec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc341fbc1377bfc6ffad0cbf73a82285557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12583b140295e76e53851bc593a8e772558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed581adf569c576999494951c5143a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072238a68499ed68699226c0f2d0334560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334dab7fb9de0aa02660fb5b21a60d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ade28fefdb2f1077efe225b7e25cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983d9c27ba0d887ee348e4da3a13c66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743bb9d32fcd0cecdca5483acc45818564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878f68bce4aadc3553834af46b606cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1606699409cd4e0f21c47a7e821eb99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190d7d34b39c0af68b2f32a3edbd3ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e978d98f00d333ed6892b1796b4fbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5be5239d047e1e184fa601fee0885a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16716fd0e12146683be8eda8f3dac8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f006020cce73cc9c6350f2e4ebc4b73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d62d4d012c064682a44e55ad5598b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c8fb7d134e1efc25a4e20944265bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b7520647072573a141988cc67abbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9083a576f378322f8e8f2b0078567d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9edfc60f68cbb57a85bce831bc0d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ff702e872a6354f282d9b151fed73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aacf5bb3ffd96dc4476dea6f8cff8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b5c054409aa0dad83254f7511e49b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ef2720194ba108157c259f531ae4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b1dfcdae5367cb66cefad8225905b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982440c45bd31c4e246c2e96a02dc5a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148513aea6f6889626c4068654254e53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bcd0cf12fb44c9d73bb531f683682584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95980758c2a043cbe741c50842c54f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a21c650998d1c2a96fc8d5529432d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83129b94fb6c535bb6a92fbfdf188fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0d1e0d1e2b5bba40697e72984a9df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb087200e88f222cd3c37fb898e4d59f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cfa1e3f86e2d6c185c4f656c8c285590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38694bd65185b42e2445e286beaec623591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96629187ec36cfb6fc22a595936d13b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d4904170d4133ad9a07a8a2c421bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aebd65c19d499c5f7697b29ebb89d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47714f1e678405699a312eefedc729b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01664f68c109127e650241686e615e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97580f38614b52112cfa53eaf37de03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010571a3340fded50e1954e15903bba2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c259cd1bdbfcf49b766d8f2759841599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b97c10bb52c51fac6bfb5111f079a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb7d95d352ad85b292a6d08f9dfe57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64e2c57953d704e37acabf2468b479602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff07138bf98f53be40d43d675ae8fa7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd476f1c0db1ace9253b322d77a7baae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928af99e38036a547ff970aa81998b8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e095c46d4812f3b7f652787b0015606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84e6ba2a28e2b6bb5a8eb18ae5b81f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a24db5785733f88b415ba40e796747608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448561ea4e1aa9fbff1b335d5b56f3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2336ea0caa0802230ed2d633c9af9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8907866a27b89163f2369d144fc293611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35e5be40963a5fe7f73cd7c21261b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338958227c94337305291eb7dd58893b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051364fcb578064881257375407e016614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686b18fd1dc0ea3d741dabb68fc24d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4bf73b3e3368ce548d8c7b3d7c3ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37921cf56e3aa834a10e38e6057bf528617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ceeb829c6606f1d32c96cc1ce0c20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07284832198f97d6e6099fb1c63a50d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12564289b7fcfac7e93c34eab18206620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b918513fc81a9b2b6386bdff20a104621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3ca18638f7e487d8ce5f1f86e655e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8e63034f835be06cd9b518cc645aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86f375b731492c016c0775067436a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2500470ab279299dd78e794b076f309625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be28cbd4730d6f1c6e4314d2aa12b80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b15eaf98e7d252e7fd1efbc5b465c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310aeed6d51d3b677177b39beea4057628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d938faecab5d6123a2c7e9cc2f39044629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cf9e3f796c530abde17f78e5224cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441cd6c2689befa947f38d5c7155be8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b93f4627e8b705e8566450f7ac5807632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8718c078c2ffe5dd9800bf7d394c7d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd791e7106896c1ab87fc2a1e0d7ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449d02a7f7ba880b5e7acff3eac81a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be253520f361753cd5c295cbe98a467b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630bd3a6bdd607ac33ea5ff74206644637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154a8a5810456b45e652fe0d7759c11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ea0e5616702ddab85552326ea898f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ce4968a32e002d58de4b3fce2f995640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206714ff17953a10f8394a7667b19b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6ee71c916ac21e2c6645711426fc4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2662158e3af32af1ed29a0d215423643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d69c838de20d7e7028da6947b0632644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac0d181f6e08f8cbf2debb882ebeac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d1cf1ad1af3cb178dddddf20c1676646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e83046b852a6ddbd4ac9895201c2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fbd6b3dad39e963646a79a7dc6ea0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2ef80fa564e1b9049e6db4aecf323649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933818d41270e4f1e9adaf09c8123f69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3549d0fcf7dbe11baa7bb41e2c935a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e55408fc534ab7769061cdbbc21758652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d49b97863240c20f9078cfd548d03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0d5d1d142d5c780f5b758033c3259654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e4bb583c59ecddab15d8b6d29b185655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80019eb93acc72624e0fdfcf21b51cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73468ccd1b5a1afb572f7173a125691657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815f541333db1cdaa7c864cb7c75b42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c12ff6529cbd55e8420ff600986cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6360e3d3feb5d11f92edfba249326b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a3a620b039dd1e66b5c657ffabb27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9ab8669d9c29eb1f7cae835bf7a0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da4e422a826382726527b47964f06e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6eac0e31602356c65796951ddb563664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dd0a74f8b71fd70aa872d7525e0cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778bb50b16658ec9f9770681c4d99a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373f6e5fe91349d42cf7e798eddd179667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e1a02ab8a193a3e0dd835de352d69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaa3c6b3279f6812ddf26bd820c1a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e4cf4763b925d1d3f243cada86c72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b77da23ed20776b7e8b07fe1d45b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ae206e0dce4f2603dfdf266ba273c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24086baae40effc86209d2526175136673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dbba2c935bd065eb5ea2aaa04388b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c860c756c6341a4527ecfe84ccde1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4305a7ef9e55becc94556224ce20d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbce8d96b5f86ebfad02b709e98c2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade31ed725df51a8498e56db2ab0fea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eab3e7f4cf13c2cfa1b7a28a0e13c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162991bb1b2bfec1ebd9eea40ffffd9a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f516b2816ba6e8e133e48cba27f5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254bfc94d2f6ae8240b1f84b27146bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbaceb478e52d64361787e69e52948683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebb329b4704cd900f14f025b5b8507684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb504f5b0e9bb5c4b9a2880f0aefc33685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afb649cf133de5d0b2dfb197296b7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075ff24f3a14bc013b0bc44550fc038687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7abb2d5b8ea7f288cede2b232f7cf0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a487024af405140672283c8848d907689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40fb71eb2eb9102a275b05b7aa7d33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb87e3efee25c6ccd9d9402723e11a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4a69c69ed27d82b271f8586c99857692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0520d0a5344ea577608ee3590b2e39693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfe1e9f6e19f149ab546e7bc7fe6da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5032e0c05250736242e521ed2ea4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e333dc0b84fd0271ed681e21bce2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06439d20f7e59813c168a417161b9439697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794fca616a8b38b650d4c9f45e4b16a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5c3bcd35d3e8eecd81e954b14e051699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b4c51cada6ad3de2cde19a00f9378700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9850ab8bbe4bf3e1995828475a9df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42393e877532406e7f0f223e7ee47d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1e136748b89ee891c034add875493703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3828bac871c2c54d5821d8b34c68ce5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69422e93f2d34888f3b5ae9168462ec8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe21739e862b588e06bd541f202f5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a6f804ee89e66e3c64a2d8fa48520707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7210040c969202d04f499ba5085fbb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03842f38517533db8b064abf789c19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4b8cc6847bfb19c2e9d51726b788f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d44849312d03d15b8ec3e0dae7415711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d72b9a6724e58184e96b4d60c816d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90028c8a89952f1448e52da32dc84d3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba5c0617ba6e4ab9a2ab5f5a707dd2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858c295270a39bf7abac1f08e2bb25f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d43cff3893a01a12cb8a962ace5c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1111e18524c4e9d5766598eb40f901c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e3b21141a4aaf6aa275fd65e1c171718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fcf8e5213e32fb943af7fe1db1b4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114ab8aba62a761b022df83be363849720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b7ecfed6f402b310b1002ce640ba8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93615c57c7be61c0dbf39e12b86d1a78722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f26c0da5a4ec998ec5a8807c27b83e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b00134b0bfd281411dacc853b4014724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5068334080cca64c99c82178991a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a5c0b8fb65b12da5057150c9e6193726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada32ce64c1fdc241916e7936f26a1e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c5042a9c2f250fcb25619b09dd550728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f440643165d7acf6f60f5b8210fcbde729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257708556222b0db04f5e85d115c2f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eae216d607ac30ac6a9e65fedf1cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd4effe630cf6b7f00623347298425732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c53894387d1721f6c4a1b9def6a36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66348a6db15af61a85af4ffdbbd021a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cead42953aec843eb1c1b3df180493735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0311addd6ef54c1f11d34870278cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fba27ec92e2857e7f6468657d2f0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72473b6ddc035b50114e6f034e7a576738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c129975446023cdb237ab6144f02de8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f6a37a3381d6476c6b82482e0b2cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf288c8922470dcc2a944ac4a73dea7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fa0a18338b7f674084dc3031cb187742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695f9a16f44edd532736d0ef7292994743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae902d08b5c41606ab04c0e35182aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddce2f3df89e07634f981ed221ead9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8fef3de1746588aaac37e89381972746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363535087b83697af384d1779360287e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dc79c4344077d8b20e9905bea0d8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfdc16de66709bad23323c594da959749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32305414636a62f6dd248d2ebc647d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07198a8e6cbe3eb44c09caff5df26a84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee437f173b25daab0119e091efbfc3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e45ee009cb525fa0ba49aee55d493a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85589a7d7f39712de711d1d909055b99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f15aca6c4940f2099a5dc17d159c31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e6882832002938254382b3886347d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7a027ec321e2e950fd9eb5760fcfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4ac1587b0e1ca7a23d850ab379a5f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493551124cba2e60e34f0bc6f08e548759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e249ab77d1630227d92876bc9dfe01a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f024614c05551144db1154d694689761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcbb69faf6fd658ded078cf17357a0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98e45e08ceca351ae39946f58d2082763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939095641117a94fe692e8bc245926a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3388b10df4487359cd0bddae27fb7c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac242e51e0e7aebb970069e55266908766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b97fdbe2ae743963eaa2cf35f9f77767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cf74916637df0409bbc7d69b0bb3d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58f1bd467b1276e382c8a00cb89515769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30655e22605d177bed0e2fd210da136770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3341155a09d3cc1642aa4f4d37ed6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8c09f490333917703d578f5db7225772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15815673132e76e57f5ee93430cdf4b4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca2d969a9d9399ada9c2229b249575774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fbbf076b0b00556c6c9c89642cfd3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e937eb19d84131b180d2e1b833be7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b6de47fda4fd15fb7661cda274965777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783773b24cda75347ca738c5901bf5b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb460b910ed1f5a74b8c0599beec0c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed903008e1dd4fcdd35a47c7ce85d832780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe0e1cf61b4fa8ad778e04ef0374a8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b1ffa35ba55e9f20d5c24997b02e2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a55a604f9f13f26c9313a5ff10a4e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820bc108dabbb95d3cfb2aa4273fa70784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7afbecef723ccefcb209a9736c4ef785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ac9772318d304ed064f49420aa11a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d7926514ad2fc11dfcaf329371a4f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe13d39a20e4ec0233fae76376b0f8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745d1579834f74cfca88fefe3279dae789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce424c6f436f82513bd0b3d8e7dd82fd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e66e9e9307904800aafb5792d322e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d348b8094f7048f79b2a33286b5dd9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e082eabd9b81658ec90f5d64d037734793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f9c25eab7e1ab473c7d9ad6007459794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883128852c6c67d2c4b93f274a16cfda795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dba9b0b9f1bfe1c14784550e80c181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942d758cccc281d483b8950a32acc5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a84c80e2ecac10c7fb787dc24aa933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09281b9c733d2fb44183e3965efd89e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071c557f8fd8c65ef7edad72094f0ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741470539d97a27dba646859f984fe8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd8b9b08222a266c26479700c7b9377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b651e0fe4a38bc7b55f20ae4de974938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cde250b922f521c5639455a56d6f739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fedbbc9b7b9d47b8213085bf95a60610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dbae38ead4d095092dccca4655dbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b3211106439b891a3c3ef8e6d45a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122640cb4f4d47eb5e0b98a291365aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87e7bef137bd8f7c0eb54da0ae7e4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635599416e827a36353d800ce5a309115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd20e257fcbee74c0b1c871595fae616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38426dfc4987cf8a1a07e79fafd2e0df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65c48a02720a64949bb08f7e0b70cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1479a11e4a1363626f41596df813dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a92d451778d8e3c0b8541443e59cbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007d89fb3f32633365a7cf66a2f180d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1e315e0d216c8170144d2c50cc5db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b8412300f32272608b174d63bd03b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aac29f36a06b881ff34026f01ae5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2622389f1f755e94aad32f21db12f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88760023c0b37a83dc6390656472a23726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8e4529cdf2ebc3a60d911693beab127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a2c264e66c09fc082b7e6944bc94028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537fd697fb596632122f8f38ef2fe2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46e5426e90f403a40f96ba35bd14e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a60f7dce2af4bce6ee53ba4a961f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc074da89d8734b51fdb2cd2578e5b8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33014a94b42c0a0389907dd2fc94c3ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f722a93564599b1fbfbf25e53ba1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1ad466b71d6d906c3b0d11fc47d8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb17b2b39dcb34b3d16d571941475136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea14b6637d951b2bb017214cf54bfa837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921b4674fdd56de0bcd2e7c353c001538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc45f477a39c04f895c82954a5c76e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c94ec394cea99c52b356349647ec440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8907c679f25889d6838ba3cda1511a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82eff5f23619908816ff4c9710f62642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50ffcfc5e81d8230005a91d809b20643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c4e27e11086162382e04b7d333c5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae795a43f4a8b531ecd8905082d9d57045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7a03531c0ba96f0a6deb5dff634ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe21a5c0d452c705ba9fcedae9490847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb9eb88b14d24bdd07e80b07869f1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51162af824e0fcc7658e89020b5457e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392de215cdcf938bbd8af1a56c9beefb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9150046e6de60af4a06f21fd04eb92051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd53497149f9c802edc1c7325b59ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2daf2e64459ec30c4d68c5c15fbb7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9128cd07c45d9f9cb915c9f41466d3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85c88dd5b158e4f1234a5d1398380155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f708b45aacfba9db885308cc47db3d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149f93a5a831068795926e1af7b211957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4801f81312d61b2ad5d3115b826d46d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f1319ddfa17158932bebfd24892df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d302cd9e3d76e4781300b32c25fb2f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee6a46307d2b2466529b79420c2e5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e0e8c299bbe44a8f8fdcf01fcb34f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21746974f6310b9161b1e071102e7d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c24612317be87874aa36b1dcf592cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417f74706d45c9b2666ef151f0cb3a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0e2d1098506a73b50591dc41d5c5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86816169c6e60b162046424c4d9627b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067e10a606dae6fb02eaad302d6148868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4b0c48c11512dbb1665712c076db069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bec236c81741bea02fe2cfa701f9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018dea2bac86d589d4d20d87e8cd10d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf76e74f8a58089af72af07b18791e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93341a5dc1f54d9fcbd73a7ec4f8791173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536e97c757d9ad5d0105ca49c61288574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894cc77aa85688b02cbe1bcd21194ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6b8ecf517de5bb9ec75d80808ac8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c84c7f166eee48ace8acda7ebdadef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aea84637626bf7fbe3b3d780760bba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3c061322cbb260544d8941137940479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d22a35e37ef17db0ee80359b479e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60578407c0d5c4e01833abd80df42e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beda8ba8b2a771df07a1c27fbb9d8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f55ceaf18418182bd6868e3ce497683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb313d3c4b069b76233883d142a75584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aca6f3612193ad95b68e14f72356285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30d5637f8df13df06829d589edff7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2424ee98829fc89b12f6c631b25a0f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f26ded11e0fd98ddc05a70980919588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c3968f0b1cd4b48cbd070d92b91f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372699a9072cbe0763df1a284f9a725590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695018f0fcf801253eff266bbbd5af5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f1795496e6ae2a1abe4a9f07dee2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c071e6d91696858db3c8e6062e7c32193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95f4a7d167dfd106fd0bfc8c6e1f0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c68d8377f3b695e3e1b3d840530395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115c5fe6506459698f70cbdf606da9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf934891a8764b549d83eaac044e833797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc908595801ec958bb8397cec45bb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c06a70c77ac2f63ac8e4d7de5f27299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b305a9aa7bd3fc594e483779b00648100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b400ceaa9affe8568bf7680852ab96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bc0a469da24985c8fd3a1ea02879b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ab39838ece4f74f0922ba19d46f2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f4ff5f348f717bdd8451a54f1e4f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488eb6784f8b88392835fbec6385893105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca397c64b7c090c33187777374cf3cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30cb06c491cbd3b1bf0f8c90cc4aa7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc578acb35e75510340157c9ca6ad8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a54644707b40a751f35f879e9e65e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae79009b8c29625b9868a6e61593fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39162e346b1e9cbd0edc25acf536d12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf945637ec15b30091afa6ad22aaf331112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2127f1aab7e90e3a5daf35bc3b5ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47da5a2b32ef160495162a3ec4a4e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4738e9994bf7712c0f314222ba34e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb168732ae35be964a7d8ed9af4b769116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea49649e3cd35632a7954e0d9a1756d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4766f0be0ea460a5ce50c22663dab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37933430954a4b8d24c20025091d5d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e37cb6c6636bb8bf3cb3c4f104991e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be5708545f383bf66ae4ff6fd0bea6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e362ce6afc1922c6eedcaa0b1d4ff1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3740d671567dde3a7adc6d62f467bae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4734f3133934e8b66d032c0f1009707124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc78719a931d8f9e0447ec440832b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b61ebaed9857f171639968d82204a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56787244f791a2865d7ddff69c260360127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ec1d4a763fcdcd25e2a18e890484f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea248bbbe4d58e187f72fbe84c903c0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f6f08eb3e449e1788128923947d82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6b194e7ecf4bd60c42b2ed256b65c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bece66172e764a9175d203e5ec825132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f321766c57a9f9e4e0c02dc07c3dcfe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d40388e8c6a0f529aed5ae1ede9f58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca502570a9edd840cf6cf00fcb09d539135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f5df6699220aedd03aec4e6f08619136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8583d3aa55cd6e043f6bd0d6e77240137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f50f259bfd65206e328cd2d23c3126138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9b8a8b5044c088eabce33c57186a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f810e5c578a9924f5c9860e594d20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9166c887c41f3b7d7e7db4956f4b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd58665947bfc171cfef40bc02c6ceb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd8ff9e9359b079ab29a2c04089e73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b05b6d1b8edb4c67f6539ba5d875c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9605c0bff09ae9a75ed8be796aa9be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856feaa06ea2c0eac1bd5d03e72e75c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7ebd2dc9e3c5cb4f2a83ca83e06f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662f30919edd621c4b800cd54b8f779148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122b6198682ab8fdbb4ad2bf42d9ed9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5069f140a548960ffa01f8c3056ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4da1b0c58b634eff5e7e7fc16d624151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189cef4d453bbd07c37304427d1451c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c99690f33a41ab410392b095357e8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7708102a4462cde3168328d8e7d599154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71918ff4940bbe90dd6b838e14c5772155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653975092805dd8501eae7a960bea934156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace37f0b0a9ac8999d0d69d2955b8516157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9091cf14513d17fb32984c89e8468158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6869b80a65f1227c65c27e101d2e132159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3771f9fc879f67185304bd7c56161160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dff6298a52e0ee5e9e06e807327b75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a784732b97bed48711a62369c3a4b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a4de3bd7701af08f2370bc348571f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eb9a6512e0fa8eed26678c92e3597164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8124d487602f0a57afa068f527b35f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c694fd770c406c046bd1319ba64570166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86f805e2b060a97bac86a7ce4d73a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294786564a87ec952f1e6b0281b58dbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703a4d709724300cfd6a04dac2d8775169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2fff1202f981a613a2890e1c0f2ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9087f68df974531643d3779953afd2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e59ce950420e949eb151f193714d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb426c15c3b59dc277ee363b13c7052c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95569fa575fcc787298359b3f68eaf2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874f571be98e41b80f993215b569224175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bf8f942488a7faae1422f5f1cc4c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47894c6755f284c8e365a0c2c80eae9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cb075fc96bdf8c7413210529d4e96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31a13d9ae03cb9494226840a76a2f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496f4854b96980a0a8fac6cf4316c1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170361bf1690ccf931a091641c8543c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f9289ae28ad9f4055668d14016e8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261160c7ccf8b8a31e3aa750f4a8f14d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c969a3dce411a49633ffaf2486535184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9cbcbccc895a85c8fd6b3ad748d04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7282b3898c859d35bcbde8d0e314b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57195913c356cdeb038681812c001e4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802103acdc64e92ffd2be1502cf1e55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a21b4ce53083a2193b1985c062cb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb0d85b313a8149d478e7e1c348959190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c89d12f5fdd5fcb3db4159f76b2919191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362dd587931d6f315c5d34c32a9f564192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c9df99ef02af9c1e293c77ef0a16e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e3c3980b8c4e1b2acaf1c2874c3ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879ba7771dec1881ef6061bf8217620195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c44391aadd511529f7af607d9ed91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1d13cba77ceae2e37cd87aa4ef2d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa553f5e1b347950338ae064dbbeda2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7650dbd74c186813723acff066cc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2326cf7d34fc74a34524e87742bb638200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13920569c186c4045eae7922984f4413201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb0faf71fd9181ccb44392fbeafec2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0a3dd9111f3544ee786547ecaa50e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f4c443b6de7fcbf1e7f865312d688204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60327bb4297158a666042f8024ff285a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab689b4c45f069298804bcffcbe93dba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cf26f178a4f3137e449abf6cef671207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a93f3adadabb5f623d865d8650abbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae4c0c73a98107dd372e6e4f85a56c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2081a8a8445f59d6a76dc414bff3479210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c7629690063a71962847a70ff76b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8ffd3ee42d094ffabdfae95e8dc2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9522f7abceebd37265cae314c06479213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290109c7d0157bdb346ea6f03ebcb5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed49c6d2d2892e95aec6ee4e66becf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5e61ad0e7981a3d3c38a34bbcc5ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0596adb7865f1003a5fca386ee4b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa952ff9bbe327030d7cbb767388229218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8730e543eca23360cd62da5973d0c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d72ca73bc888d40c8a952fa835ecec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd412376980d1d2994b12fd813e13b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86111f3c041f99c2bf21225845c0500c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac1d081f837a6bf297b541aa5be438223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab373ebc21e34b297b27705f4a26e833224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb42b95eb8d8e45f74cab5a9a383ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273766dedb12e581e7690d7aafee264226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745c079ad4a2cf6141b958ab945311c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7864663280db7e980996f88d69ac4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753a988255eb4372e9c827d6d50ffce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f57afadbc7224899a9363007c95f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b96d09eaf6314433dc7e6dc6d3d2b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163d980ad09641d76660337fc726cf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39521629eb9e3c711df7142cb3ba8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea9dd6271cf9587e99c2a602501d68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61638b731c55a2f770e119494427a12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74253fb3676a9273d82144558bfe0904236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f572435b31e41d58ddde22403360431237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a6bd028a742909cb5c46ff5ceb755238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03cb435ac2b41bcbec7f2e6d3362c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233e16bf69776521305f3837994281f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69ca4c87f40ef46a8d127b489c9fec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b0c101c87f13bbc0516179ccfd281242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ffd20b28c5080bd5fff88c5178342243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadabf905f270dbe9fee304cfdf494f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2e2b9b8456896d5f89d0b26c5390a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5667e57861812bc08c381f5612119ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa43020f048e3a0f3ccd91deef2c8e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f67186f86f5a3a6fe96402a042be6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd75e294baabc5720d0700fd89e831249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e70acf3c27ec64a4441d705864ffc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e26ff84e12a20a83e037b43149aea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e1d063b4d2886be054b74b1809a5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbed31750abbaa30e2440ca764c6dbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31fcd0b545210eb2c595b9a7255bb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab93a7d15e0987f43ce0d1238a54c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafc42a90d0b2756a7a8eb5345936ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc2cd7eb0b62c4fe930d36c0f3a68c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cf88582e0ec0322f96e5c8e79ba86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cb04dd806b1a76e106462aee91517259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b462a83ef6ef933635d760e063497260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfdb58bac7f95fe06a09bf27d75da0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bc835cb9e28cf83b5cef9e8922f2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d64074cb08c11176365b65cba54efc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8e4946038801133aaf94331db0176264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e36356f74d5f1cf87308f765355acd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda187965ccc6bb10381752045db668266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c35d0f81ee4d2626dd3e86bdd6a61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155e6b24323181bcb6c980f982b6989268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e93ab9f7420d11af886cd62a48c09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7ea299142a3d1ac535c8e44e04c47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985a053e3d1528687cbf888277b3073271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4c021b05250b341110109d4d4928f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd4c79ce499759bb9df2509f00fca5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b11bf1e40f49f90037f7f6c2c564c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410a9c7e3a3353ec9777ad5c57ff762275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9af9272f260b391bc714f548f2333276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23996efde9ca40542dcf52cf4c68c039277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7aeae074ad38ba84376d1cf100136278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0bfc95ca03072bf689a38dce277ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36536902f9eb69e59c2a8623d4cb5b65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f767ecfdf752bdf2b00bcf49bb01d4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ee5e05f8ba0c22498f8f0feea389e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e804dce587bcdeee5362392436ee0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6df9401237e4bc7fac427b1c0ba555284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad232a8af2d75a42d71f5bc78e529d5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33524de6685ca4598d99d2832f1a58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2346d5eeac0fb6b1c0297ad9773294f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db113f555c098ce860c4bc1332382fc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d16e4307cb748dfbc267e14a1f12c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f3885cf12c0c083c3341158a3534b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a94370ca3ec27a64e60b2bc360b8bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc3d6ed5dd544cdfa212682d7065cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92434c91755ad60052db6e421f3c45ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135eb2d6b4e32fb851b61fb9d25e3d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b3dce855cb2e15d5fe45c1a9dd2b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4b3540cb94a0a86e8d065d2d0cdb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa718fbbf5b195008eb085fd4218718297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a5e4d8bcf5b7b35f0dc868307518e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c0e7dd84ae66f6d0d8d2c47026036299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee89bc15d8f4104e0f3a604a7240c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9c07c62b00f8d9fab67f1b4d7a609301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c0cae0a2b2aaf1d776e8c7f009550302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a5927f36bf7ec6754b9db82dc0d0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a05f4183980c70659f5d6b696cb9cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2d296df023892c66f05276bd31f49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf24fabd0b9df66e5232ba28ecc04c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e50c4a5d949cb9e09d3851652d068307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83566bfd7bd41e139fbd87300d47a3d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7ede9302026c9fbf8026842c22bfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf187336585b3e4ac219b1956a8050310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e270bb2bce0a7865c52df77f6655477311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444942a15c9badaada08558bf7291d3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d69cb73760b1fd288b484fd7a64a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b813d9747f708db310bf18d7c0206b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c53731e88d09490ffc5ef0bc71e33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959176afcad05bcf12b8dae86bb9607d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd4f5a3c1e698f9bf1f0def221be4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feb37d5ebf37c94321eb6b335b4e15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8cc4afd5217cd494f3e8acd7daa43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e49e3524966697d97e42fbfaf57f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22436b985c5142e75645c4d84156ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707589abf3180e0eeb58efafad41bd2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9f34c258b0a5987844c4af5554e92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade28cbcbdfcf5a04e4f8e439e196ae1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba926d1de94e5d33ceb97cb85c256b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c2dacb34c37cd9518811b812c6f83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa492c8be022f8ab7e61681c9c9886327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a209cf537429feba4d88d1229e0ddf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db465e7d5db8a5c9ba42dd825a81297a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fd270ed036b2c23c911011a8da14e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b5cb12229442082805754c2ab42d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb15c1cf6c10f7026e2f590977d207a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d056f4c979caddec621b38f47af2c2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec946faae21a28d5b2e209984a495da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60cc99f4945f6bfb39d0139cead5c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2eeb40beb6c995c8a1b63be7ecf1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d32fdd19ca256500aefef2accea39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac21ea680ba15526e772905a62f938338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136151a07af45a18e129128416d9e880339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bcd67f339e058c01d71d4dd7b178d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b79b11e4efe6e2c4aacacd9fcc7487341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf427f6ffa54dd48f758d14d4d02dfd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72095c414048cd8c934cc9ff7a83fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d87adf6bfad522b3e164417999ddeb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cf2822ba5e550b701efe506f78496345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3de08792bb4c278add43a648df1ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b273916bb2e4b04cf3bc83149e5bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a9ff221d1cc41c2969e2fdf0151cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c830907db79527c51820081afe0a003349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dba5e13ee093a0a6aefdea00b63866350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73be375eba2960bbc9669e40517f15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d96c06282966e43de5e7018aac94c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829a821add32891ca6d1ed16d62df1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daee37290786ae4c42a328af25a59d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2a0cc3634f3b5caa6b7a946e27ffd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9523cfe1dadc4c138363e23f41b2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783665a75723e56e216036afa2281da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85785f09e4535a608dbbc8e50b47711358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea6ca7d5f7233d1f2315df7094adcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33cb600c0b38675e55d5b32e0bfd80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641d23fc4d586c6e84b88cbfb9cfc31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60747b1814bec5e6e26e198085150633362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4b510d3ac0368b8c5497f6001f053363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e35650996eb49a829b11f67bf1867364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee584ed7fad19d8c3e6a3d3f55fd977365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804af4ce894cc0b07ae969306f5d483366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe557a7c8f0d3ac472b1fe5b3b0a6e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639280a8e5faae3c15baace6531c136368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7381dd04b566c29610aa47cb640535369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff7ad1b1fa25364a961e676bd3de43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea905a49048be602698fceab5f25293371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de1089dde9891db1487dddc0484462372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d13de797f7c9546ea7cb6cbb38cc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8842613bff762416a7ef39fe0e2fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e9d00ae40fdf07798c0c60b4cf529375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d085a83a850cf484c594130352554376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e3f4680e6bcc4cd6a1aa848cbc814377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d313c724e1c57235cd9d3590a49d8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa0987b54d0f1a7a6dc6ca76eab211379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372fddfa7860ca64a8a0061828ddf98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b3faeab3f327f9afc4da22ed5beba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64f3d4adbad6bf5e78165c9d58f38e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070b817b760f6dd3ba3a10517fee765383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ee8f6602f75920e69ab420f0ac431384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71404780fd17110801e93f6e4d5e6408385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8476e3a418872a52225a155b407a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e5a127070c4edbdc67b08f4e9e270387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e3f14b90b991fd66fbfc0c65900d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af38746e6eeedafd89177f899f8876389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c37f1d0d2a93363a107b384ce7ca9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62949c56a4bc12f8aec6489291f2d21b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c134db85dd545130f395be2caa634f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda8ec558794c35d0e7ed1688d28a6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121548ba2b75d96fd625b7e7b1206fad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806719ba8f80cddb7c5cf5ac7577bdd9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99767ea08992be36ca34b31b60fae6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900f83acbacb108ff8c9e715307f233397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a206919ca3812c95fd41087b956f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013b3f5fd7c4028954e34032202b530399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbfbcf850e71c820613a111c5bf1ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf6a8ef292a0f9ac56d600b5e48627401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff3eeddad9999d1ff669025eb89f14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fbf67d7877d252457d9ba80ce2491403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4eb79afcaef35eaad7cb44355591f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16b2793d2584939e86c83be8f599b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587f733249d6baab81eac4410e6bcbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec12a58972da778cc6b66a6ea3544b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae28f6c8977fe4a611908a64a96e0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81311c6ee949a801d51e1dc89ccfe91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032cf32819e30dea7612aea6c47f72d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b5bffd7b1ca32145d7a6dd6580df9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc36ddca2ec7b7d10a2c6ce5b4e5e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300675d593baf9218e6625fec66322f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aded4f8b0d36baed3a6f4933ea09d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976a7024a26b71bb071b5d9ba223b25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9d048cfc67510ef52630ed552a391416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d232dcf679dd5ca0c9bab3792fdc139417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3685f5b339a2ea5fa58fffebf73f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5884c553a32d24d5368f7280dae7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3b8c42a90f5b6c99954abde250cd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad159a30ea7b120b5fc80856138e7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21bc6eccca73df44e2dd2843d5dcf5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048403dab73f7e12766dbb2493d430ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd76600cfc09a33c51ba670b1d55f56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049324e3bda2eb8a47047eda0499d0b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238d8f9bdde6049fd16ae5ef430739a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd99cac3ebf52dcb62399f33427c28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a158bf67a626be84f8fcdd03242b306428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424bdeae0c5178434c89bcea44aa3a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4052d2601132d1d65f0ce9112a835430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d08905356611d5d231008324e5dc1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14a18c43ef2505ed9c31b28c62be1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b20ef612a6c06c074368249211cba0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8fd0e00943726d474a095ae3b05d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f7a674c2f32bc658ae73616af0bed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e8cad3a65100a9d93144cf9966286436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb42b6685ca105b12d10a966e8e151437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4822e4d194720640a0dc501f88857ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7adb3324f12b63e238e3a2ce31a122439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625d071524359ee2c0c2cce791d5c09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851e16e20f6963e8e1dc2a1f8d154d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36894b18c96dea32ac95eb517aa3663442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892d8a302b9428568b1b14b5cc8e018443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eab1a0119592e44217db3782b6940444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca42a0eff87830956bbd6de11f279d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb65d8edfd3d0a1557299fa63b9180b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a4d2e0cbc6b728bc9fdff0a2ed3d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb86a9ba62f9d786cb6b00ddd994846448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0511f12e70721fd364b4ffd4399a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34430016f5ca68a1e4a40e46bf4683bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232451852909109a0e8101472f1a293451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf39d9ccfa78ff9fa4ae29279ea4cfc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81295520693fa7802c730c84b2f4696453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b4cab34f454b408a9b7204539b862454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32971e0ce2b64e084880b3ce55a95a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571587a20dbfc67083b2cddb47652972456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb56e8a572e56f830037daf2128cdc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8534e12bea1b12dc26fd70b355ab28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac963b4106787b1ee3bc6e919ffd4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb960b04ef1a1335ce7c2042eaa9ef3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22470804b9351dea1e472533f7221a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aead0d8934b4099b65b982e4710c2ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8292c4ab6703a4e7da75855a1046069463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b596e1c5f49564c9beccc90492bd96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41415dec897d7e5e1608d4ff2c8127d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5853415310eede581456512fd8422466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc3b616ac50dce5531d1505b3b2b5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41921b9fb990388cabbc71205c0d635468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81628e2e361521ed82d78d8ca36d645469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bdad2fe66de71fe3ea19b2b385cbf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce6dc25e3dd7f2ddc356b215e1c4e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f60850b8d5e3aea789200feb9d305472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cafcea0ef4f819e11f7e31c0e553b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543a2cc414c379e2d19513136423422474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d523b33a1021bc416f85e35117415a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b26039ef0c493fc24ef66211835dd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13458e70543aa0fe2b7d8208b9975e19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4442edafd341011330df1bb08393c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573093c5f2e4c8de11d03bbd7dea664479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfc81cc8fba5429b810716cc76f5d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777b4ef439ba8beec6e9f571b9ed6fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e803324d1ef9eddd425d887ebe456482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298f6e3a43e5fd9d402c73128f70e78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca8d99b616c8ce5b5d9a79f3ad7cc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd866311a1b250399434dd2e8d9cf9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f0c0468e6be08cb21f0a8665fe4be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb217062fd22e4274739f59ac573fd4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffca43891ac380273275907c343a182488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4808a9a822a4bf39375cb79510b943489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0258a507af3ff1eb2708a7b167a35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc8595b1b7fecc9ff08985e0bc688a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a534f9734e4f777ed9718fb70c51d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fb1b77c4f7a3a616a41dbd1556a4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca045fa0eeb711d6192f99a279e21d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63f399036f152b042f3a34fd0f3ddc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17037e7e5effebd1a30b72ac6450cfa2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df32089e9e93b96a8e3e083c8f6415497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e11532d3a5d89f1acf85dcc3833517498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05528663312f18c17a5cee932687f6f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c576a41a88bcee6ec22ff4e552ccce7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8b8e01d04044a20245634abeea259501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09a9919797783097f4851c14ef4e44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e7f14f29c3226f9a7e61a71e2a661503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a38801941ad8a3b1656962121233c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75585098bce9c2c9aef2bdf914a478a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587786af374db1ef485bc31a9f3de7e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158dda14fc9304c08122e26ed9d5b86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b42373d549f2cd0af86f209b798310508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678392eeec61b6850c50ad634702ea10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c6f9fdbfef905ca847ef2f72ab068510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa856a19126f4a44652c474239d1e09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4418eceeb58c0ab2644b42c364c96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c69284293e6542457255f351297b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129f03f205f15ca0aa96af55f4fc3ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812dfcde11e5cd790375a3542c2aae4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5a0c5c3c3e2179ab9909fb81ced0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3f2007494c19cfc8c84cfc1ee1f53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5aa18024cfbec92e599ad6582fe85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e6478a8b35b431245cd66eb23a2ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b1b78eb954727d5821cdb184f2546520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fa305f01196db08fb28dc61c525de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d52abd1cd072d75720edeb0abe1fd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf458133314e74880836bead004940523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b959f18580cbbefce25b8866c9ae9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f5562c4ac227d22d53d3062db73b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915ea8dbc1cc591117f59f253ecf66f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21915966d0f31cca14142eb340076342527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be430ceb50b78ecf4b1bae76482743e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb07a85277a90c93a9d4db55396eda3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8145b67d8746a5d15e02a0c96d0b186530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfb4f0492c29df62ceb051b8f6361f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7abce911a082e5450a3f4e7af31b0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bf57fdc81afaa6a6f4c6c19a725ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8683592d1041eec211788efca7078534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0439633b219e0c50a9b6436aa1e22e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03576d0a6c91cc8eaa18067231e2a47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef21ef4068a2ca5c03660cde6ffddf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ffe313f80fbbc2e44279eb291a82c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317713c3cbd9318fba0674539882cf4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841c038a6c45339152787f943c18fd2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a45ffd4ee02b41c3cdceee3abcc647541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ee4f836ce556e1ef92389f861b8c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7b413c52841230da70685855b936c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf03e5f3d7f37b8284fe3437fc7ee4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266f0079efbb7c0ee655ea2e02f0600545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1505d14e0df720310aabade9a6029a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d75a96bb8b5511ab567a38d4e0c95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c5125ca5529d0a675583eeb9c0a72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2263e72026b13f7e90690879b79a33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3545f7bfa1702743c6815531c0fccbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784241b9a262224b3e088f90950228e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618d17173694c8edbf3a3e9a8f4d595552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fdfd60c3e9fd1569e0dc0d6a75453553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61398942ccc37f73866b64f1edbf51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de290e761359ec5d734cc926d2a385555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97843a257f31d2e4885e88c8e6c4ecd4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcfe360e534ce59a2934f17e1eace3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d70802ab146fecdb1e5de425e031a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef9050d3c036eef08b47e48e54617d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80599771cfbc1914aaa280f31caca76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc897cb7eda20a64828530924e86e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e411d4f8605d3d8252a5b943eb3632b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c771b94ebf7d7844d27ac9a76836e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a02970a562b047b21d3f37007419c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfc41025dc84598d698ea43b8df424565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d8a00ff4e4a70ae7b70a87fc7b12b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ccf183d3e28a11a0eb35f23fa5636567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f95b0907e83cf6357b502355ace2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06df514639cca382a9af6b9ba9663b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1703d05534a5396bfe3dd9d7376c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94f006724031c4dac99c5c50b9e9df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa8e9993d65a6271e00ed401970cbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6442fa9e3aa0821c551ecbfc52577e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f8588e2c0d070bb19d897f65b00f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682328e923a8fc1d055432b61fabb98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c962d417c74c86bb9984f11abb395576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546e88be71309a85d3d010e067d65b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367675a0aa95f81692efddced3f821a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0bc354753142aff8b28e1a8363cc4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13907b07c612fe8de65941061ec9c5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567dd5b90da5764bf193bc1155670a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4da6a1696c0f3aebf23bca1a192df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede20f3ed2b58366185959f07f293cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02398b80accd9c1daeecad7bf2a2353a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790fde8906b0ae3fe3468aa0c51a01d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c604aad149f4476d2799192e9a2bf1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dc0bced4e719cd600787d93b01349587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1a7f4e3bdcaf9fcb3bf60b21f2fe3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8a06e16f247bb1c85c5fc22fdd794589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cc244bfd448e1c31eac4a68abd108590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b42637909cb3172a6752fabc0d351591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efc98d83be2f975bdd8a524e0d6fa4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4d0103988f02011da54622032997b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35f5ee9cdd153139bc5206e1cad2da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401090d35cf75f12ac393a7976ccf59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81122a0cc76650b1472f9c65007ef552596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffea4b9a55aa28bba1ebed0911954b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d10e0fccc3b11b7acb13559596263598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5cebf075cbb667d235253f32f5dce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e1a235433b67128ce4f210081f29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba631e06921ab984a98b3692f915b9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e63c261aec454573d777f79b3ed952602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1348904fc06bb031dccfd100002c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f48773bf446004c9f8996a20ceca5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a09058d97998c998b7a4da7109ba1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1df9ca7be5febdf8d6ce2b3009d60606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df52ffff72da4a16fbbd9f4aeabb307607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0a4141eac44c8663478604521d237608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a62db3e6c31188da7f05590e6a9583609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbed0d6b59ebf13b18b7eba121c9a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea435d588abce0bc842a2c32447b1a78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aa542111434e20f67f544b9d217d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf84cb388a380c864f68d3ec9bcb2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26d4fbe279099e56bbae994a825a71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3157cb601fa864e7988d010b88b58a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cb4b304cac50fd142ee48ca6760c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfeb17fa9f4f8a388019976f7e4714617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8182fe7cfa9f60e3360fd1f395d0efd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8b483f462649a87acaf64733c64dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501fdca4128941867ba32e2f1255dbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72effe88c7f7a93b9d0c90f5dc35471621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ab67f2116dcda4f29e0d4da142dcc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e280bb26d0a731058e3b2cbb137c11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7dcda15d160ed365e4ddae7d5660e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94db57dd4f1700a6e0bff6c12fc281625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227f0f33e67b4b47c4a21890137d9b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d66e56b3fd5bc7f176df6f11e2d5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bed0f7bbeee1b5e93a7a22d69b3b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60639c9c1622698b0d3d7070db42edf4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81314540a3eccb72db273df624ab36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea7c7119c006e6d362a878951132cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8512cf6bd60f8fa67adb12befe7bd23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92467e49abd00ac09140566009b95f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1103f1b54436096c7a437a8df9f41634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811f4e90c5595bc4b8de804d00595e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741203499887c4ea5d48ade5e9480f93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82236348c7823d91fb86898aad33e817637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015a57cdc9f4de79f1dec327d4883be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195a0aade8273cfae51f6129d172d56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db294c05ab822bbacc0e710328b0da1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e24a86f85915692898ba084d0614b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed687508221deb5b26c48338925180642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa75f88c86a03e0b0994f8f7e77b38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632b16c00c3646c729bcf6832422178644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feec49d63874e4c25aea79a34591b56645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7bfbe2863007453989e2ed0070f0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f380c7238313a94edec837d1f2f5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d831334d8f5bc6a707da75297966666648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38c0699dfde7605c66504c070431b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cc14b8b74934df07fc1bab8d94ee9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816579ee488dfe986a581a184df14369651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33734bdb9a7d03a19339b14580bcd80652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a23fd301a989eb964db41e2fd2f14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff173b95496d19a306637eb3e22f8f93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619a90ffdd3e3744f49fe144de4fe2d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655571776425c0b21193fa009182d0a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7d27d0ae298a5aae1c0d67ba2dfce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfcc500ad942cf4154e54b2dd2fac8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90dc27f1cc68c59b7c2f0ba89628af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788e05eb08cec737bc6c4100b8c7a6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa49882ff5f494452db6a126edca96f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e6a2117040e6b58a643e2495608cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e841672e297f676186b9346a716190a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449a3b1f0f974f4a2c84116819873c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366179bc1d742fa69243a37d44afd304665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717a2b55086cb76d60c9fe04592158f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc24d5e12659434bc4a3e567d56df7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1879b7eda02d8b2d4fe83acc65dbc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d818021ce7e4a3f1e659915b58725669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b26f12c8262aeb8749886880c54883670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e483cf6a41b4087c76e6bbd2dc78f4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a71ae4f3b7b5166a40287db876034672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2250b3cfff26972d994ff9a602e3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a2d8d610fb8e483703b766bc059ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2450adf907b869d4a5aca533281446675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa7a64963dce6ee889f0637bc8c4ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d1375e28b0c938c5cbae6adbf8bb8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76368daafd1f3eee9c46ad860ec95b06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ce0a1735f56663388e18d0d18d635679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a3a93e5417789b58e4505bb75120f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ba7956ac881d272f4ee6aa6e4a2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0cc440132880c13fac7dbdd1cf65d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e441ed43e63f2f0aa9756f7fa6e66e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420954f405c3f6d57da8eb8145cdd574684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bc0754631b14e7dbcfa64d25292e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842f991f285abb11a0ae9478ff62f83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a960c3a4682a76612a9a10270e51b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ae898abc5ac92dafde51389a06a26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081973b894b09385bef0ba43810f7259689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2864749e1713336ff34670abe134032690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0832698d5e5a79a03c9cc78d2c247691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa242d21ab6668224a3077947ded036692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ae6bb2b720fc6de38ebb9f8efaecc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf8038d4a8f5dac9225b5627cb6778694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f26ccfbbb265272f6e08bb1048491c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a8bd2ac26e45ff6ad0bffdcd0e403696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf01560fe7b7ef72f956eb0c9d7f4d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd574514e645887d3fec4f8223479b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbddbccd9f46cd91751f8ec302601d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df7a4b133745ed269244497f58a070700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329010b18f38f2f3b119f496f79422a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894326d11d62427a32984def52d19ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5154cbc3c68a0480e630bada0d971703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41db6039ef61e7b6dc04152ffd4b7a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99440746cfafb3b58542e70f16cfc84d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95331491c0fd9da0fdb806cf86446625706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fda5df5b4a1c17f575106d4dbdb62c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fb799e618790c1bdb933d194a17f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c42c6464e8d30edca087d8f0fbf1a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad124fb63c95ab28a44512b276ad91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6962d186baed448ce9e6cac115ce7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0404668d9991f7c5020e22aa7a8ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342325c117f970f74161a157d36a15f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59ba70a7bd3da32655fe031b2ec080714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe394707567992f00b87d113e0e2ac62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3081240ce7f09da9129aaec595643716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cffcbef608d38b0f8612c6578249b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ed32cc0a9b94b74e8086e1bbbe8fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e12bf54d99d2eb36dfba159fc587a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10269935f9fb19131c3ef00e24cfaeb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0651813c5d50b111963d3bb0ffd49f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3c53d64c29a9e343276903c3f2696722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432780a9ff18a402a48545a33d64380723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2268a0bc837663e91ba5504a98c03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68f3d2f220c1118428cb91c3517201725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bb9d6b17be763093d854bb461dcc4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c4c602c43d530c77e1d5d6da9f1d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91e9656ef6750ae5c528a5e988385f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af31f7bdcc00249e4660a9a71151c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836579ed93d70ef46df61f55bfdeb78e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f9bb207fe33c938f77cad2f9ab01f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a63d88dd15de78ee854a8a654cd6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2305a32e48178dcc5e1a08351eeb802733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a7a8c20f557e27878187d2c943e0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991be2b3d8588686934e178ce5a48e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da05f440146253597521417e6e093b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002086b4fc740a7e74139adf68bfbf04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63de1191389e13c5396dc20a2909a6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396540c1100374bec6564f629111cfe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f9387fe408569764b238f8d1742cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e1254f0c17f8c7d059126a4fddca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e121035c8a66cdca389b4fd2c7647b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7afe027e66e599548b2d6076e281c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f76a3b97a0d26928811cb400898944744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe2a9851207709c4a0c4f7a604ce2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720e887904774434229952bf3a21554746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89018b040ed88a4893f10423ac913d2c747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>