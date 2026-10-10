--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2257,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa202e2ea17acb65965e78915be2b7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0c0da61948b9b79f09abbbb3a4f7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a099282f74ba283b7ea864040aa5c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964b9a85c68d4158861bc4c20cf46f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f41234c678d26114f5b383c2796635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df596002a7f2209180ae7cc95b27576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d66a7b484c016c2403e62c1aeeabaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc46e89fa9640f1b6aac6897f4350d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e309862029b674ba7ac41ed43493c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883935ad6ea9481b5141905998a39cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8576a315279ac37063efcb48fca0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c1a51054ef9f114e1053d8ccedd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13483c79b52e926ff1c85e7113b9ffe113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c720657056421773d50dc8845b769f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c5edf95dcbf54b19082e5eb95342d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde55c719aba396f4859e7c84a0d1dc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d1b98dfb8e754f8fa040c96ecb41e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebbb61592612ea7671c2d5ade5b44b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762139a56d09c46d1578d687acc43fd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf40a7bb90c4224ffc82bcaccb7fd5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca095846ee4392b42243183b88e6aad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445532f7125873f808f01f0574bdd3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce67e2f084d503b48d64b57dd301eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872f0bee7a0324f8a0c40fa324c545b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345767cb68baf2ccda31215385cc4f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397b07e57750c89fed8f20fdb945e5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31514d90368f4715e918a153d1033c1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53be77c0f5b31ec7fef78933a9488428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aac9db02487e296bd2b0e7700f63d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2195e9f5c0dd6c826fa9f5554ac2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a7a5143b5a6ac5298c6400958306731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d19fc2bc33ca4bece9850f995d25932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506fafc2abda427f8ccac2c2c7fd14633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2017160a90d2262e2712e59988e7d7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04e1927c386b0d9b304bd8127a919b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3c2473de9a6615aadea52efbd200c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d77e71becca8ef7348184392d46a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201fbd9ede59f88f89a7c25e00b8a3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8232cb87cf5754525c3f0b4efa241b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43f4c7e2c5bbcb2a8c46ee09f17d9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3240ce27d33108bb741c011214c8ae041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ef700b52d41d5dfcfe4e5ff1fc64642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c35c054347dbe6243d18aaf9a1eed843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a5671031d900ee2359423f8a882b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942eceb38d66a5c23c88208fb0a1ced45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8b4d6f680d0ff80a6e8581da8e31c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0cdab36371baeaaa43e18cf35e1ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8825867287e6d568ba8a796a2362a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275ce0eac719d1284dba03f6823452749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56d0be77b26fcbf1eda965a047e53a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc764b586caafedade35a29603c6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad47bf15f531cc2eed5eac3fd70b6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb8708fb4e6b4089c67cf87a864c2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42180dd282ae78e200be70398a36bc1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726ee6f8f23750d67f6d05d3419a33555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec8eafddf2a79594de88e7be028d8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c87d37e09b289bb368bf38e1cc7e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cb374528323652af46a00336001cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cc6ae4ce020e18cd66e5c3d25e48759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404ca667b26459f7325bbdbbe97ba8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1849adfc216c4ea3b048767b477ffa461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a6a951a2cd64a52ad476d3d7cbd9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024658ff14378016836074065e819e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8514f3a776d6b9ea48bb44dd19b9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51377af22aaa3e4dc814e159e290d71f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf49fb03882b55a3d77b33353c8178f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483e81c7af1860c8d33f785b2e44b0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854c81d7205703b4e8c21e9483d212e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa9a420c0d5d6c9db1c49d6bed2ef069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642817ddc9ca9aa2a5d112dadfef53a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f1d9be607a6a2fa5d4bc522a7aa2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4fd047bac357e51101750e21f15cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564a68807e7bdb19aa32eaffe03105173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f28aba039406f05d5b0aa3765fb13674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395df150c8177b7f51ddeafb7a7ec12975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02743e5b07c401366c8bf54d4a27a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e8a5b6b4c4819fa09e1a2ea7a151a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab82e6a7629f332529e07b7af585ca878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a20eb3c4ffdabb8ffd9296c4135bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680212b0c116b163a6d07fe44260a3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565795d3ed993bf26e29fade5e82cc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03e0fb37f77caa3bce1c96796df10182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dee19af6e6114e166008e25e35b4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a490d3cc326ff3bb8f862a8dd9d7dcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cd5ea9141b74938999b0a36f8707f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00024f771e7af96c918ab0554aec7a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a93e4be801c94f2cf802a4445e076987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239b85d35b5c96de0eee8d4b013aea088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f089543ebaedc7e750149e20301c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234e7fc707c22bdc04a47200b72f90d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7465801e2b9bceb79f47a42f2698891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8c190b5e9851f831f1f2bc246709c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c2b2b8b5c547b00bbb1c960a42c8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae883c2171c82f87e3c8b2d8bfaef094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dea290c5f53ee38a04b6e897b0d40695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31733fb7c61f92b97690e00eb748143996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94b5c4b025dec7b1ca5223f5d7025497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad70f195ae20c280d87e8f7dbc2c5c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623d749a23938478c5d4f37a2a22cba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff30cec2c9ed31ec573a5135acb4d1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59033c9a36edd065699c209b97c0081101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af8a752136125d9b732bc0dd5cbe04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d62a13ffe7c6d0a97fc8a6a73fbd22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb244f2c1b7f83a0c01f7474f938cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42796fb567eda2a9d28cd9cde61d27d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a76852053abea713da6f320d66f3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357c285f5d48f3b123a66025bbd319f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e1272429df5710ed51ca9bb04e158108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a05a5cd3cd26ae6b6f9c13058c4297109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb9653d687a8e2c95359f2c48bda82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf860d98f30b8219288621496ac6b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11135050ad561b8b0749101ec08a950d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6cd69c9187c2323d9ae985dcd4ba7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bac0f4089056ed976987d06a67440114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cffe4c09ba6f206b003177751f6a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bb2b6366ed9c299d049391edf9422116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6998e581e5a349c624eecc3460b5106117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db80b89af932e417149172e82d1468118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318931b974c509bc694cf1315d969c7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104c555f029d81978f3a0f3b765df07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658e3d0c29b63e0f36ee4b0ff0e2b70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b661d7de429c84af9de61a3d97c6d88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461d570e52a629d723e8bed36ddcc04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b5467ecfb8b100e5c1fdd25ecb028124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9a43d32e43cf73f8df5806b353508125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297118408efb34ad1096b8f8307c480a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14770a9328012ea196ddc8c14880f24e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b46a1318258860c733a0afc7339c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e08595dfd092df7eea8c2de33af79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29471d4d1f7befbfc18e129b56b22d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc5e5825568379260b76722c9b8fc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb218c91b14af395f5552e72557233132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8aac7b44346d5506bbc7fa43e4007133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96118df2eb6594a9fff376b20ce38fc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740114fa82e1d9f194f599537ac9e4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c33c2eae03fd17e99728bf7e66b3dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f577e5ff16bb7012ebdce8cda6ad4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf17d75a9bb483e0ee1f3f17b5ae2c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f68c8298bd29d636b9a46859f6676c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0cde61399caa814fcacb8194f05ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035034d02c9fb86e58b0acde67374e90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585021dc8cd2be3f8db6093691096b66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08108fe04177f7c005ee1eb00f5e522143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b16ad7449d344f66dc68870c64f88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073968107ac5b7e1e488fa1626ee495145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f21da3b9874858257db50a3793726146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b473e8d495e95f32c69a16f07e1de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513391fe3d3272040b637a39e32b6dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cde37fc39397e35bd53f497184008e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2e3f30ad04da82e5e18663c724397150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bec8f2af12a14f762de52d1f04ff5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe346340452a2070140b7c4f4bdc35fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac303e08909741c30ddf2bf5e042e8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17fe8ecdb35d332dd252c1e13f3c58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125e20491a54b0bcc0478624df660b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f82df5d5af303cd602828bf8b06077156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc4c4f69e6fb4bf01d11b1fb636175157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe85fcf10591c26f58895637419c412158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ab9738714b48d05d41091d3660ecb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a04e1a008e9f94f2b60de2b195ae5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68836aae5f1524768541fd1ee1662474161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3e26adf95c7195b7c021366b47cc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b5946163ce58042ede6a54833328f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7fe5ab37984ba8edda4f8e707c450164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ba5942dfb4978a1a0a9d6709e4851165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fb45015c07a502af1fabee99716c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7ba91a3fad7dae4e79e0d196f6392167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e885c387735e9429f4ab27239dcfaa3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8a82a9a5be41b50c7180df576d9ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d649126d08ff1da497ba561a24ed34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fcd0c33692fbbdc974905759838a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2b605cfac1b76e41b2a0a2a7b7d10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f166e79e07fc97cb953578436ce704173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bcf112303a86fcd450be26949e919174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ad3554fffca46709a5d789c78d1bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68266883a3c71b8d30ad9794f57c3768176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28e7211b6fe11b739546c01a93bb81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6f8003cc6995d368ab67a9bf489ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875d729bc9418cca8e207c3b6ea126e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743464a04a8a8ab95bd4a8cbe7fb6b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1be99b97b627ee54c82cbd889ad1fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3a4e1454cf7c3d4d2711970685c4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749af50f53b69fbf622521515f07e969183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c5a8aa79c4b635118fb5bc5e33491184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a260eabae68cd33290e9325e48dc8b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c208e3c0210653d23b9ca97b61de002186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03104e2396c37445b4fd3bbf397f25ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fedbba906cb1d5906b163cd009796188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b0c2f6cf302a48f7d5c276599da6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c967badf361b402d08b5e1c81077608190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567115e09c938c269987144052bb26a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8c0e1af17088322ae6f9ee4a2b395192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc71b7aea13a1ed67f0e2d87a04f2ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558754c3f97e48343a20061d4206b9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ec3a79004d2e79f728f0a045dc029195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f19b39f5810da12762879945552db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7246a13899b7ff2975a5561906bbabf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a03d27acaafa5e744c8e0bebd1955198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bf4921520ea394a7589f9e70c4fa5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200849462b082d04e0c4bdd56b35b4c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ee554de2497f8cbff570dc2faada8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adbd186c98fe6f9290cc9b190a608a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de5a3fa219ff174509463225adb795203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6896ad6d1f0203e56b4d4f328a364b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863ed9cfb37d80d5c89f974d0215350205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d333b279e5b4b661b951731d489189c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151769f10e731fa779f714b53c6549bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c35d95ec45b4bfed5af2e8f80512a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64137eb71a2587cc8882e54598cf2e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd57443db1378bd9b21db8337576f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa9903dceed9df05c5d782f6407908211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07200e56305c5108afa3aa1aabe2aa1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e9dd7b1e955ac2367d4cc2f0d4c50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228055ec58946db98f7dfb400624323f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cab4694d5e8b3e94efa62b95e943ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b092dd2f5ccfc8b7743600dd92e56fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52124c25454f2b2bc3366682613b8e1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568abf7df7f97164a50285aaa38d8372218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20d81a320078c7e5764c907c92e3be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f3e55b11fb03b247513c7857fc2dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a49f4fed9f3d9131758dc33f1b6d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060b1782e32786cc84b561c69124a0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7be3d0c4e01c1de1319c077e3173b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048844f50ee64d57b9510de8785523b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ef2c03b381673c2aa7dc5afd4b66d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9023bc19851062e40cf42f038d375a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59cad7601fb443c3181cab41134f0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1745b0c2f56328dc92c76fa869fc1aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367adce6bf39786c5a63a0d0934614ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75beecdadf8c6d79023cfc361791ab4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cfae4dd6713d6c8921afc1c69f8ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37457dc53ad51cef203b15235addabad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cbade2fd19931e02bd8abc6891416233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d97bae05053fc4eb2ca3674b08bb74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d318aef6e1dadf1adae581224aed0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd4194d2baed45bf18565819c86d68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa5799333c048c07d8e80df9743bdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553e0cb6b5e8d4d87bafd2b34b3fc37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e63ea88d1f543cdd1c2d2a0c85b78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd4b6d38a4ad99b499274aac472db7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9a037b5c3144bcec5b06940236418241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5627343b606b3c608f147567c6925b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c6078219329e259088fb5e53d3e60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318406b25e7578497b19c23c311ca04e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710af0610214e1412ccfb52fa89fe35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404288ee951f2f4274ab9744bc4c5b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2894b5a29f48d9fc95c746c76e4d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c571a66043b85f4a6161610f6a745e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5c03b4d8b88d38bd99187b16cf9f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd8942f112019c637a6d1cf8e33f4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d8e6acb6bc9f269be3b947b7bf3f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd0dff94a64216f59fa8da8a21f1c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737a636ff5c69abd30b915144b732e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd122a6ed031dded5f1b7cee5905207c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc45666e613ab06dccf587588237dc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345dfb6529ed61140b4179f9a34cb3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbecf285ac554f8ebd8ac8e5656c8f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cce23c7ab557566792830a0b9991e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42753fd12e4db6d340440947769d7d95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ffe35cf29c748be77e074f6389431260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd6159a22a30553d6425886916beaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ac57c67fa342bda23c054d2b3a617262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b47fd5cdf29a6dc97bc8cc0f3cd349263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353b6e1044175a29a1cb89170bf871b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50f3ace717dff896af256cc6b04953265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ea1ca76c552b7d1866e8c59d6345d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ebfd649b95b7f93fa8f280fce5444267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31f9d4f31f9f2c45ebd6f8eb0273c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f9ef86015ab2ebb0af3b14bd883b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad58df26dde25465d07a934509007cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946ba1a37d083a1b76ffb1b46f8a8b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89d34fbb110772a8f00255c7446bd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff91d98a64c0b3d8f92297fd779e06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136f4bd6bf645f02fa1971b1f3344c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ade59e29767c4a01f0f9a9a940952275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcef52ca4d1457a314736a79092842276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdac8f0b53a094c34d28c31acda3c7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47484e4c93c7ae906bbaa18e89106e73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665620eb1abb7a59ce39b70f3e0284d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecaad0d6af10daeab74db8e34a112a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e167ff86573d59571d9ca0fc3e5e969281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d084cff38288d34b33660f42c64319282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c436a7cad8d1ed52b7028cf3af01c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a79a9dd866e94011b2f8d95aa864de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaa3a3cb9a3312a8c36d581db333e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191e20022052f8b41fd2710f1ccf724286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c41e3850ad4b114a05384502ebfbc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbeb4553e5ab35f0d34a3c6a364763288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd1b29e800cd13ad2ac6824535c4c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d6d7fe2fa5fa27e3b7fc472552b25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01266e44aa74a3bcd01a05dcdcdb43e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4441132944855d46a75dc80c33b52c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca12c4c2bc3eed14cec7e8bd968c033293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd981f3ddbcde6bffa38184c9f61c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdec2fdbb8a7a4a42bc9a35607f462295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb1c9cdf42671ee55976d33a39a915296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f50cf984700340faefa18c7ceb91a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b612dc12c108f34f9f2840d40143e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e36fdc65861b7fb181799b3e6fa50d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403b4493731b33f0aa03bc3d5db5b2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2c022bbe2c3c20a8e451a52dcf393301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76694fc15836e74d396385b68bbc3b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2ecb7302c7da8e0fab9fdc85cda62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be638b54eee39aeb97d9024742fed96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dadd802d6a75d41c4eacf4692eef2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe65d7e3c35b0aeb68da27c45d40634306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e3f426d2676b3add87bd9190bcc2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beaaffc14f065a2b27375718bf0a80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb462a10346c5fd57e94a58c70a1a065309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba35e2674ffaaf8b8dc04ed8ff5e393310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da600e2ed484ae5995388f434f6bc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692ebe44ea9687fa1059ceb55655615312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4f22e046d86fa568bb9cfea3cae47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8ece4bb24486a0fae5d8cad4434f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1cda52fe1b3e6560a589fdeeb9e53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5a243b4580d9ab9442532f03cbce9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14b3e9391617143b897f0be6b3629a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f00334f672531d7242d92367cbdef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549bb07c3d07395fe47246c8290e603319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8abcf0f217571aeeac1a01e20e7b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eeda33440316fb5d2531590350c76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401b4441be8885e96d6efb31986b5de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e7d66a9bb17e4b9842b7e18bbcecf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579a9d2e3ba2a591bec55429db8a826324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416a9d4df79bdadc243946f3fa1a04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a3d057d6c173eb86618cc90d6e1aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed23b780930d895bfd1d6f67a3fd15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94319a9486f36a9f3614ca2b9d33b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddacb5b97a80da4d4eba10154b2d37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc22a301bf8b2dfb72450fba05aa731330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fe82f43e3afb40f3fb751cb47c8b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc9fec8852e3896b1c848d8669c7e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7584a0042fa4d3e9bbc9e418ed02d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238e24c1d7cf29db19eb66f43734c03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dbd5aa72249dae28cdba6b5b870da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b192a1111b1ed7e9c1a711895ab8084336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa17973fed762406abca190968eaac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c76251023d4c7e4061b51b3f17fbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2c6d99f675d7aa922c36a86dc09a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893983009db3c9b37514086c7e15dad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62037f3afe861aef0973e008eef2ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30876f1f86ab157433361eeb1593b448342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086de22211f213d23101b1dff3f63a03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da51fad687fb57549d0f5bf6b8d1737344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c081e276b47b7a0bd9656903343205345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc628b1ddc36d77490de2dcbde4fec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad21a3d25b10b9a637ba14cfdbcebf5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a860e1b869728bfccddd9f3bd104f5d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982da10570cb82b7d23907520afc89f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7d3bea1242381eeb828e9772b7f7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275673be7ff729fc6d8fa6998d0d43c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682270619ad1ebb7f3a0d0aae8f794e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c502eb3ba363afc2679ddf92ad1e97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3fa5613d79685bf5fb4dbd87625a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524aeeef28939fc395d740dbcedcf1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aad26045ec8549ea50e487df99343356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88029c587f2bb2ee0008ce7e48874c25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eac23c393a9d72a02da2bc71ab5563358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7649a9cc561bfeb82600d3911584d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb65165986c1e54a4f7b893f0fb9de4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176221e2758b8a22d43b1cbb46898439361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9578383d3e83b2308bb1baf2531c5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeffb5c9236c737a65e61da50a49326363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a548c1a1706cdc2974b705708c71dcf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d53ad04dc0a1aeaf8b030209390a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0404b543db7c70cc21a0c2ce471f6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673967e25bb0e6f27e4a28d686e8376367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26665a5511ef1182af91b98e9bb34ffe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c8087019751f5c14435b9e7aa58bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c95591dbe55d8276b2fff96c8c6ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d84b4bb809aca90e3e1c4a8d29b5a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246acb0a953af44ba587a58430335129372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95273666f3f0eadaa8f2da35d3327f4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebb566e5f1b7a12812bd5999317288374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445e74aca6cf5dd997dad9885ab1e85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a53c93d781cd13cd215f00b5d1dac6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ce8a945936c316f23ce3261968c0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007b6dbf4089a99cd18dbb98e6ff367378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f91a79474078c3f598e4f252f36529379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f1e2440a5dc4ca05b2cda84d23da2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc578eacd3031746423953e5afc69aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0251d08f730653144c2c18893cc42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe972fd5948a0e2527f39e1db87804f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3556c66f5645977ecd05685fd71a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac86fe2c5ae1cf2702b5d2f6b946016385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e37fb27350929a2e258846d681e9b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372488598c4fa3b23908e780db22dc4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25d32bb3f7746ccc721e0cb7f0b121388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049adf14c5376967e11e8914ff40fed0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bec83781eb48ec523420a3dda603de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85802d8e97858942b3e7d43173c322fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172f35d80f740b0bc194b6a7fcd659c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c1c8a17bfc765a3d0830ad041717d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58da41b1d9996aa4c19e0bf61ea108d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a85199bc6e2a7250fbaae1bebd5a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb76baa3b806525f9bdd52da0f94ea3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527f15a8ae232cc6d2ef68b753ed178397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263029ba0b41341567f1809645c9896398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24751f87df3e6baac260314136f2c00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814203016e17e3b9cb49ab8df69f5ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87293749d63b22339856c0ffa60eeb20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed58d246fbc03313a599641d7330560402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df7ee6c712aa3b357233d09053b2d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3acba67ba795899438d17170770d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0ca1438588b03a51fa90ebc07d2ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadc28c32aa936a94bf92c6325debbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33661c5987e1b8f0d5b3359e9b2acd07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b920aa7fb5cd422d61245757d167ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abacf7f3d4dffbb7b6a1a4f744b5c04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866383b90df47f13f63e9f32ea6bdd8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cd8327a6963dfc84cdde34db7430a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f1870dd0b3bf71d6f97610d093f44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36c89b77b943f06ecf470d89068257413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aa2550af245a64088693ed7237e3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef65926f3c9ad030d28a4e53a764671415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a26c8b35c06723184e42d01f44ab7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca11437afffd9e6bc239911de2533a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389efed3c2b08bec285238336319956418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25306f1fb52db4c64fabc7d72e5ba78c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9246169c9e7303d64991d299970ebf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d326b1e3bdce7975f2093ebc3d08ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d7eac241a3b43982ce9139e636296422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48ba1a06030c1c392e1f6d68a179d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d420aff8367dc8cc48ae9d18fc1077424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657b7a52ab39ec04c21e2788c8c9304425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d720ded2838fce17766e9be097b2d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfdfa87c3598b62dff1eb485d5b2aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2ce78d269e18e971d8d8c069cf02b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea2a51d731d5156f6ea1474992ca65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918a50b592b7962d580abd639421f3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042099ce11530b8516339c07fdb6e542431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853b7702e87a56e6dbb9a3bcf708eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68e64431ca185f34a8295b21e1e7af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6c22cafe2e82e7346b99bac4ea988434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393885ac690410f6b20db0ae2857873435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788e3df291ee2c5fdf274342c01531e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c19492a8632c06b5972bc67fa459b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6d4d72bd280fd594394799da44ed3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5888d816cdd864c77667bbbc4234601439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62397db659e62cd3dc5d59188332fd7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356433d25448775e5b62ba880009456e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478769311700f383ea4a7b32dc9061da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b8a4d1bf5640272b81500367572fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a16ac890fc75d430a39174a373bfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dd30f1e8b947726a004614d731361445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549b31b86851a7799c08027d609c721446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbda7cb3b22adf132bd001c8a86b12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd550a4d268de0bd67c5d6502b89f71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fcb1b1f33dd29535fb45cf39fe7a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d92a698cd9aef277a7a3d2ea1a72ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783539a314844830b03e68b34db19913451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc4cea18066b53fdc8d3d60217073452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837b709356be531fa25ea7f8dea30a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619168072356297247dafee66a84a079454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135ed9741ca48aedfcca3d4870fca8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ad64ffd75ce46ebcda674dc5cda24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09674e2857e29558eab984949c08c6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410f8d2329ba4c518e28818efc0bb98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f389d109b26c2145767c0cdef0a9f2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc675c07518ec4b23ba6b9577a8f25460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976928fceecbb378b709a03b3d38e77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4160d6518ed17aa92e22a0932bbbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25679421f5939699674cada292850f7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e55a1b0c13db8381632ddadf555a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ec1c3858b0803c1408653e771066e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdefc07e86f57b11dec1085390f80b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc5c26b81e6d5e68138ffcf9fe17ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7f947a1a15de64bfbde7f78f6ba89468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b9e21c0ee1d33bbeec89d32b1ca2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b914b997ea07bd175110a9f5a89b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fe9f00a4f47e9533b9fccb530598c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4556c2393570fa3caa034e372a0ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc4e9b65d224725404bdbb7ea083a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60270a78d5ce6576344bffc3713ed24d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f142778cb57918145f074faaf57480475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585553c2674fec2f009d8bd887dbbbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44fdc615fbc9e3179fd8fe76ef3a04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff31ba913f5cad9615372ca06605a48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c1fc8ebd7514eb9f3768c58022e78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70429c95c639f68b2bc0cd92acb1fefb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703460c0b3088f590ea11406c6904cfb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255525374f863cafe2f7bd1d4d0b36c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9810fb48f60cdaf6c3919c1b615a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eacc381a5068dc611435392458f304484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062eed6ab6ea384cadf6ca64562d908485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eacc6abec788d7e4137e34e6573405486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624145d76267729fdebffdebebc8797487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54054effb11ba66cb1bac5369670cbcf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cca34a00d73f574c26fc55f3119d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6741b3e5a8130dac01ace8ad6ee6026490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150ab59b8cb47735fac702c532e4dda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb3a7f6190ae4bbc88fa9e7f5f663b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecf0e947279ad1e940e388aa38becd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0716d406f7ad045ac891cba8228d7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd03f5e87356b896551712efe7613e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d493203f8218c34a708685ca3ea18e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5922e2be4fc2081ea92c1244c2f2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcb2cb8f06664b540c787c2719118d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a550b68c88bffb51f5a338e67685855499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215a8995b16402c20a360c5a4fb44c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22208e0b1dac5a4e9471ed50317823501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e6b426e42e0021543c9074a859909502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdead5a8b870c1c2bdf9c75803e894503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944b5ea50387e308c25f9e808089cdb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b4fa39698f246d2389574bcba8a5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce6c8556df49d4c3de09c45e748d85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4775c2ea1dd9e075bb051e17b45c1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65871184c9421ecd14b8ab51a164887f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74da0122f97d0de12cacf8dc13b9ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac2edb412db06b11a05ea0e07a45a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17196f353d05676b0f6ccc500ccc3d77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca711fbbde2f5c4be0a3ab7d74834a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b4e0e352a7ebff83a84d374cccaa4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2cd4eb732d7399850801baaca5473514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e802004e17a29501385765bbce523515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa38254753259ee7a2be8b6260fedb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1e7e342c62c49749202868e5c081a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddb7d59e617d25dbe28ec0a822ca8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4e423f22a6f265eb3d28cdc1ecf22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d52498b6cc689417236e322c505022520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce19c4abb88d23f7ecfb4a45469efe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24502589436b88dcb676f5306d9b4393522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641ca8a48a90362c48164b5c515a2fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824564bf6d7dec9defeee6ba0a547add524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f99086c8a6210a46484986f650c697525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2249efee3dc391b826ff92e5393b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428ef35bb7f1865c9644109a30da74b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189ded2dab5ecc605084dd077084860528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a85a5ea37fb4c42330d196d1ae2f02529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2207269cc0021695673962f39c0a8b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f34663ee86031710f16973c7f7adeb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e60a84f4a5541192930aa6ee03e47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4063e1d89c7a1e5a9d664f0afbcc11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8491aec4193deaa306527678114b38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b10c9936b095bd04324d415c51082535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92651be9a47793aaf4a77e07a6abea36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e339ae05c904783f1158fff4b79ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa6a705f3ba9d1e9824490af85a191538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5618265714b7e3129409833dacb5ba6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e5e7d1bd4716645e1081413d9c255540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa078a8f8d8bd28f14f772e8ee286b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54d5443608d143ef444d8d33af9929542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d10e1274aad8565c1421147f2fa6a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07052bfc933f4cc82906441b4f3f1ab7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99828845db773286caca23a32dbbe92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d0d2132058deecb82d971fbbbe418546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf1f4ddbc9120423431caeb15047b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0b86e7c052097b366b144db2709a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62bcf90c7463335d39afaf8a2249de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b1e9f3836d8fda4c4207a739f7e4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd66ce3b665d231ecc9c70c44ddc55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97b9ab83d676ebbba21cf4be42ae84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cdbae89b92a7028a550ab9caacf26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb91a5ec1cc2f1bc4d3b8103cfdf6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7905c9f8579a92e4ef3cebd627201555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7089e93a490ff42fe635f2ddc6d2c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28727787958b4665c10c032d35e81f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068884e2d6e7dd938b45d2ae1ec98caa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935d4373c600faac93cce7b739b1175559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecabfb694109f5222ce66ad011b6fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb80ef69ad50e4bc441f90261e851e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a53f7cc5838c5c0f40e67d72390e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d3d980328fbe992295c90b125a412563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfadd1df6f3a3d7644bdd16da3e5e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159209c984d0313398b74a9c9cb25ec7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2ad5af1edf74dd81df5c02304ac5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558902726712ed7d049ddbc91068901567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5569005620070b4c48324b5517a4875568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485daa783cd873a9ae4abdeef7fafdc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded7f4f9f5ad85a151fdb8317169f14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5bb5cf2d97aa1d89943729b536710571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdf2717cd52860fe9c1bf846c07b84572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530d5b767ac8155544c06d592b5fcce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9e3d9620ec1bd3a25db61fb51911c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebf78e5c9335a19ca4c3c634580e9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea5f2ac5856cd4e3cce25718a9dc85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36451efb643a2bc462e4742ee5e836ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132dcf4d765915e50396c25fe0cfcc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fb0b470b53a96538519e4dee53699579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33aa5278d78be0b2eab3f174475164580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de9ba8106064bd9e7a1c2cbda21f5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf791aa32f3612b781152adaf62b7843582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7a8fab3b0c5111d1d10daff3eb489583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8723ef860b2fc08cccd750704d920584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24049b029b95deb51637a55e033f463585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572848f2ad2c9abfd86855cfb9382da1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127364169e487648c3127da507e46db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4348f10d21a2bff8cbe8b3b05cff72b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e810af50fdfa5e7a945b737c0ddf65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860a5a942b4a9342e5d8c0bae060b77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c1dd27b13dbafb098a8897959e4d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9e459e07e186881069d30a8f65c8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50b5d2a0f2070447201a867441174c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3750cf5e7afdea588d0299bccfc24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24572e671bc329c7a46475c02ae3edca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044ce49f9556b2a15aa3aa62084a6cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b52e339ede6ca889564ca5cc68448d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd7854a17318f15402aff959de3cf1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d55119f4a35d2bb31f9fd0c8c6c20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf52dfa3de2aec3c04b696f7c9950c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d330eb1529e471622f32781638b21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94ac6db32826e1e9d14134f1e329d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4ffdd9810214a09bc6df42a48996a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763411e8ee10cc00bcebacfb913b1380604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cce419ea38d649b50c9f43d09a483605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3733fa2721bfbca5a6112592f74dd28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ecbdcc2d31b49cc9bc11f973aceb6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd196457751ce63ca317eb57937a60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce03f7e3e50c28e3bab2f991c924f6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a26fa90bcfbcde26d8f0a83f9bb2eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aad0d3bba8af6525b114f28021e077611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53057b8336a7bb37b5957494169d9dcc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a12342c0c50f86baef700da56203c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad85245fd4fe06cc0494c5c3ee37d9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818ace5c2f95486e078e6cdf688024a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb56a1499057967b45947e9b60cf2e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22a352fc8006f327c932e1514f5b0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c042b543f12ab9115631fd284a20d52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1711d200d474e88fa5119c5984356619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565137dfe958b41ab12d16ec4dd404f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a277caab5c43a2a0a980f5cd40bdae1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584a3db8eaf75bd57660c83fb9aad05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b475b6a5638ebc0fb0dbe8fdd6be9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f61e7eeefb2a7c3580b8c76d464dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c84fc4a63b64c9eb103a2820c5bf96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dca08de3ab2d87e7cb2b4a0c0a57d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9486617e47e3de8f23b2694d2d375ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2632d093cb7ee3e2a0b45cf3001a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaa1888b6ef8391011ab91b3075627629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04876d13a238eb823fcc90f8d79c6fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4804523ed4ca05c09cdf7893c9e0998631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea7df08617f082e264e69d58247114632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53639f65457934624a916f85983b0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c2deb049478409dcce9206d21f256634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af143fd64ac972c182a784dd0270a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40707c21468e8226be4a74b35a7fccd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7fb9bc278dc598f5a2b6f1156ad55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca0462eaa0a867e306008e9f80163b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5517e1855dc5c5f3e96329c734e530639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71cd41041f6a114c6cb57ff6a2ad59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9de7443587431ca0a97a875bb3bda641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5474ac16285bf519806b88f3a4f082642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063697fad0711463b3d2d8fbc4690bd3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da548f93b50022d125a94778c101407f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e562ca4e99b67fc5ee39fdb0644aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98862c63aea13b4cf4ae3fb9b253f44b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ab634780db8d2a35f13b0ea6bdc3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ff7970412d2cfdbf9b44309e2ad2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1a88d3e285bc9b3ab077b6b74afaf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71de090f7b52265dc6199b3affeaae5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb606869fcefa473743c30bdae2a6e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb36d53e7040aca8b2dcf2561c6045652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bdec7c28e4b086ee0d5f17446726e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604a682a3d8d13d58861bf1d7a24f38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220ac8daa89462d7052ebbe35fc0abf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3e265253194ddc082a326acd46dc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950ee04a756025fff96278268bfad4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743cde80a00d6bafe3b97b5cb0d97e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb729d1bc2f447fbe32d6c71ea800475659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ad1d0e956607332d98ef98fdc8b9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0484c035ff845d58cc3d85bdea604661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b241fb17ecc33e960f39f0623e6e184662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb7e14403325297544911972d19608663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253573dcb6dacc2f62034b8db892a45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9618ed6f99900bcd443c8e2baff05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60134721ab19a1e69675543c5ab226e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00517ea02d5d7b6594b28ebdfa410e9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373d1f6a75bc88b5715eef85a0f5c90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27315380bc87914f6e510184c2180f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac300b8dd359aa02920df3df379bb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3b9d0d219fcb94ba0832400c12503671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd894acb27087dd5d52566cc19e4ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a581a3673719c2246df0af1a75533673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50502329e309ae1837f885fb404a88ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c36b2b475655850b86b10df0e4d9ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c746f989e6cbb7c0b254106355fedd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3844dced4f81fb788b79ae73d6e0da7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ac481d86fde415cb92401d3f5e606678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a20512eed7151f836a9762a7cbea7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b96b9a18b0b41853897fcd7935e53c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6d036e7aadecc3a4a7d2fd4365880681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dad26833a0589af754b70a9fd2eea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e4510e7e786ae3360270375b270f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9bf332c255a9f008d0e27390ae17f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf82e75f77a7e36873380d8b99504f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73487fb648049c62bff42e914ed051cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3ebe765bb5a0236842cc1a05c962c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86723c097421b91edd6949231e91ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f23b90d4e4c6359f3df5d9e2eb22d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2054b8ad3afd3bc0476373b040d11a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb412083f273b1bf0b94c79cd4894691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e05b4344e4175a1d386e7114f8175692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4932f3b5eeae2b9092d1e2b4377ab8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66181a2795ee9d72b7f9c657c61f648694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd081c42fcf86fcb6a7f74e76c2c5e5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae5713e7b73ad66f7265196bb40f7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c70eefd3a95e050e0c90fe47c1de01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92b070f7ba8ecec1d1b8bae65a50b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f147b571a3acaa8c517f4857f9772b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579bd16822ffa72fdc1e8969e208d12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f557ff11e2d5b8b596f2d47e06fcde701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9806445a457aed6014f88fd831f3f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b0792ff2ab412cfef0b63dec9286e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e8b1139f1727243dda8b61d91665a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a41864d95e2b37bf4d4e7a12079a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009f5b19bc3e74378c113e0dc9f2632706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceafcee1fd88f1bcc111d1c55b5ab1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c67afbbc261ae34f33ded3229b1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07f2fe636c5f7ddc30878919d0f118709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a07a0f05f8faee444a77ed69d2930710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a482fa40b831a9439f5ca165622145711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98229b8e11a8acabf4b5230a582de97b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741297f012ff393f48ed36010f600ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6701aa81cce23aae6cc285f0c179f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484334083ed654cf1452775f15708ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93033e6758297425d0b14cc46db9e531716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4081c7b5456736c2588f0baf23ac82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1bfc87639a74723757a64328ce08e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45242b7c54cb8d1848ef35e1af9d95d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22a89e3945b8e344f4b7a6640f323b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a08db484c269545aa0fbde4601821721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d273c131ba61bad47eb7cea1681b141722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c86f9f45684421584f664747f2df6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde494d97fcf4aeedd662dab01f0066d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab851c7573124be1f0ef7c066d439c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee971fb23b51c2c3e7463620d520797726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f07138edb399d2519138a4ae8f05d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b41d1f94e5823f2830aed23b828753728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02887224371865ce54fdfe16123597c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6150a3da6ea139492de6c9b91a2b09f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d468733de633e5985bf0f5eaaa07d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a5ee0eeb12bb5526b3e9097308886732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644cfbeac407a71d2458587ae73066d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d451e354fbeb8b8d4955326d4051863734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e81962b01993637726793290dab46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fe076c0f2c9b7af239f77933c58c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31372edccc8e0ccf54a46a8c7fea3bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acd1a8ffbd7d66ddcd4e721d276d23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49cd88ff317905a0518fe680ee610d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acfacbbd300fe0ee20141c6a9b4b8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081efcae33c99f73abdec8f18cb9b6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20040f97b7bd0205712fd91e888dd594742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d96cbd822fecd64bfaf30daed2c6c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c89914af2075eb9d97630b6746521744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e2c7be77345a4c12a947dad6a28f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205afe1d15fcd84375ef9c4e051bb8cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abb552639fb2b8370f4d8ea3a8e6ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7233a8362206bd2298247f6c9d6b828748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986e539de691f9f2290c90b3106499f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fe7df417929ce3b806bd44cb95186750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc07b17a7f474e100f5efc34ddab43a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d03351a1e6d55db4fd82671c3a9489752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab2d800b4f5bb0dc97eeb6ed51b9d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e5c472974a1a11ffab0903c094706754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe3a01ad46b55150fede3fbd1b6453755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73469b8a981e803e5c90c22f11a5f38e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c6e47784f0e75899edaaa702780ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c9dde838f5f207978bec869ae11c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0070a1895cc30bfc68ef45bca2ea4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d06b07cd1d98081ac7e12fddb31db760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1d9eff6422364c499cfe910395477761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1362b4a6726cc08af28a58100cdb77762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a531c195a21a66823fe04cf6c605bd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ced477a226332cb5f1ee2f566aaa0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72d8b45d753c092885e33d13fb084f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5581df176bab07d7e99488bb10aef5d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010159eb129aa7e592537018a7e3834767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5093fbecec9ef9a7443086b904d562768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f15f724e524839cf44e0f24d6ec3ce769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe65f917248f0ed46b94aabf8b3802770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067a79c974793c7eb0f5d5804f82904771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bdcad87882b45fe8e2699482cad16772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20ed85ebd533a70c340788e0deda3f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d19cf7a6fdaee0164b6a8ed30614be774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b905391418b9ac845cbfe86f2b15a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137ebc7dbbb018c4b6029d2876748b4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2b0995e838fc7c93cd4219738aed1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54ea86cd8de7b8231eb19116d12cae778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd55cd8b13fdd65ce8ffdbb9fc72bcd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fe67b990e00b81744e610742d55a2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e7afe839f0488086fd030086ed01c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02de47b02850bcac8a793217337ac17782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466cd036d120039f592d27036f633b5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6d2224d5cbe659e7801b4b9b98b39784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb39056d141f2b3182e1e92ce685c0b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530e5351b9b0e78c442197de70676b2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a51af391bafa5c84b919631aa8e7cf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135d543087820f0ed373ec34b211a4b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770f9e2f410036d0d8b9ad54e39330a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d059fd7a38d13231b2407bf6371a1b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e9bb0dcdb3f6e00270457e8f3f67c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e5d1da8845267c70eabb5e74f17cf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19262e59c9801ea1b72faf493d06eeed793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ee12c87766e3ede39a4a57d9cb463794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bd774257c07d96ab5faad0757a13b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e3f1adfe8f10aaae15df0e63e21ee796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6fa08857879d71c9f215ed6f1bad9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d166ba7e7b3c2bb0801d6023e6cb441798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d87d85584e107a30e4a0d8ea86c50a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234b1e9336629195757862593c001ac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eb1e04cdbe60d07d88968dc4dfa23801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f048569b0a8b7105a15c25d20b09d89802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc866d50a3c38cdbce3e182c2688fcf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f029e09d3bf9f859b2023ede42ec0ad804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8850212691a55e921381cb2a863b6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de8c0832379f9cfd3da7c09b532f2e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac25c4c5f69e94c3e0e3a0ee650275807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a4f1465d708647dac035e0a3360b9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e0ecf2f967ffb6b494ae2455a4568809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e961015b56d9a8f9cabe0a8ae5f8d70810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eded175543e4594dae3ec9e5062fb6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1efb443a0d78aeb7067a85b4f09fa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774e28b4e2eb611857999176938cf3e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518d06e3f01613dc9d8de50a306c483814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273da4028b5b2909c253dbfb24c2226a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd920d732730059821545f8f483db77816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5fd419c32f4c6eec1b8073eafb318817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a277b261971212e3b041c0e0e1e4626818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3485bd12daee592e87bffe81370f3819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a17645b2ac41d910d9c62001b2a7ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bde815b2f582762784a25386d5d8132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed565c8b4db50fe187fd607dc2962f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e61f82d36b976c0e9366dc313e4e0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7db0ff9cbd283e6396cf91c71fdf4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff85d0bcb5d679774dc6a90df3be8e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e47eb7d09e4a1cb3047a0f0d522c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0063e3846ffca69b961a829c8571908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8f93c903c9120ef037282d9ba96569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f1ac6004a48c717e2596a5d67fc1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6604f74050272e56a436a70c74b6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3041866469798b41cd90cd95d3fa0ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ab9db7dbc997b197010891c683ffd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e210f09424380d2d16106a28ae4931e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d22fe5c2febf4d8a78a8d3722c55515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a465490cc7eb5aa191715375127e8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3fd17df998a8f6c0fba715083ff7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc4871ac8ad6d83f32882177877a4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f61fdb8f9f2ffbe5d429a5bc13fe1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a4f9cfee049ddc87cd0864ed58fbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16286372101cb9c96b8b4c7f36c9a54321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e19c1bc67dd6107e600bc45a1f04722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb39a12300d89abcdf62a3b7b6792423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8d18506fa2708c95328edbb9a3f8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa35dacdaca9ca721486f028b380c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f523d59665419e96c72ebabb5645e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d009fe93c95d983c347b1961286d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9442f29c18512c7afed9513f6cf9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ef94f6f2058df61e4593c313c0e1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2f1e356e67d1ef6cb65d62dbd77c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62fedb99edc1fabf9111ae5268a15b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed3286b95cf86d70ff56d4db74652432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9a137546a42faa008b4e87533608a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189600b50093062d74e9bbadd8a6d3ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37707b1f34165c046db499242956a6e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745bf4a53f89fd04da697702ad4b92836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af753e58a409ad0d4b2a5c645644203b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94053c148f3f0ad1b36af4d7501d25838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e326356c10419b7216b7cffc057d2a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4628eb0f0a23b1132a365a5e320f9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d216a2a93fa7fab6cbd7c6ec7babae141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80ef56962dbd3fbb679b7c48e69c2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2d31b0f20bb90ad48ab29848fbee943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7382854428d98b372dafc65623d66b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4d4ef6d3ecf6f78e1041a89cddede45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d8e491196d933d1c502d4d5aae9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c9af0a54f399fb6aa134771b8b07647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85f1d8d64783146938b429dfb301b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243211e3090665d276168ce14b183b5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9d84574113a519d2f0c023d06ecb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778dcd7f6a0b28290d53d7fd7eaa17351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbc33058167f72518e4c72adeb145b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78ba98f654445607522b60d214041e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8094ad4a988191454533586a07c4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c97452cb9d8b8ea7d9c4443a0588a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e775a6ab75aae34ded628dda8176456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee789acfd7ef8d0bafa6f11720382657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024fb1199b9b0bdfb5cbb73ed0a9d8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd5b382d5778423d989603a7298af059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28113602af2c04064c86379ff975281160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b27e052459e45df53ae117f8c056261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daa395d29a748c655714b149fb507b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b22c36a17f9bc071be6b41d0fb58c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f2c53373ed6a8a570127868795e6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6db443551d3b9e0c76dea0bb37186765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256019e95af95aa1ecf0298905f408e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4364342de9e34fdd4ebe96e4a5abbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab0df795ce157b810a4785b3bf68fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef32e9fb253632b82678b0a2d690e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344d5d3b5b99fa2a01949c4e7c8288470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4da12c91920236f97dfd64cd35d6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a81244136fb0bb8d5955728674af672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3763d099dbe59a6bb87ef5ff6be6f7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08300454d2b31e9ceb402732a9d88b4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d3af8678018dedc1df7827a6e794175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c810f022bb10891c1d4abcb6146aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef7d222d072338f67466ab4f01914877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a8193ee3ccf45d575c5dc6e513bf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013651d374c2411647986bd55fcc95079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27764af259c2237f85b4bc0a6217d6ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f762c83d2a88baff221c7cfe711421e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3de776e861e14da056800aeada46582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bc5fc657e53c9d476a20520d507d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef1406e1da74b0cfc76e356caab42984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d8994f029c2a08929373e1e657a7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bfa365b9fdd8bb51ddcb670329d3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe81b2764471dbabeadcbc375ec77d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d708a8c209321e6c933a20ac85448a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906611e58746e51e63c0a8fd7f6410489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d87a3b3c9bfd2a6611a1751bab89c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce7d9073f66e17009fd73d65a26c8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097732513adf566251a9653441230de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d27b61c632120b0728ce3e1179184793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43579a76573a33900563ea1181ed7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22e6ffa7d3998b9ef6bad580ebed3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4592f4fb76e333013daaeed74172aeb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc5cd92a697c4efbb9c991e505c20d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94e437ae7df12a8bd74fef7d4a5bb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccb5e46fbddc88f2e0aee77fd3a0ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08145d7a25f6aa48c77f57af81b58ac6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f8c09459253cde964494954260d70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09710f6afba033dbb5a42ce0cd4e8127102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11b3d7e04c839583d87c7af4114cef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19249806d94d0bf9a63a8d40f35759e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b049b74feaa3e00187c9950a038a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad163b147ade352d79dc7ed2d637fa5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500917feae9511330b54abf6ebb905a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe073c0d7fa7f8fba113f2acb41c081108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74162b0a61efb0c182d5ba26fb8cb9d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bdeb2fc4dc7c6d94b0537388917c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9950f8294b5a4eb275f8611bbc65a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583c0166271a8a32a0b2d3dc04867ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f7b50494b4f8669b886c184697e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0f065836fcddd595fc32354a92086114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2111657a8d4270c113dad150890413115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fed8cd5915fa7d7139a45df27e163116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef98e722eb8c1e41e77c462834bb1ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b58bf76f9318e4a727a4b6a3f082fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4459ef2e1d210ab63c3240104fbb3cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4343b1a585610aea1eced8c9d1b1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075e95912528c5e8ece766b8d7d6e65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e751dca0871b1f4f054818693fa9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4e7e3f49d5644ac36ccf3608cac55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdea1eb100b7ba52e8b0454076d838124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55673951a023536292a8c22851bc05a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e22ab2ad83444e6bf6e8ce797d287126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530303fc4b46d10cc896b2435d902370127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da815c3fea0b82c3e57c69ca212bedda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059d8362ae5c8766a599b2e453a5e70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24844cbf1bd7fea313f7bb48fb49158e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e5af71b2f3306c816f920bed013c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bfd6574ed2ef9b24b447698b0c9df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdec259ada2a82858670690fa69a7ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767105d89bdd8fb6b45d6f1c8d89c06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dced3a940880ce19ef1f86e049748d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69765d830f33532a05d0ffb3463270a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f10c2b1e64c494281293d3873ef62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c9e8b1255d24583538218a3b8ee78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cab6d6611cd2c26d1e6deb7107e8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68019f92e73e169c6edea6efe2607b27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701595fe461b5d011ffb609d18230ac2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edae57362ea0a575964af2a7dc033bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2e03bb29252eca312e82fa503616d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04dfc887adff7a57d7c52ec8d3497c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2476d08c13736437e6ed6e63bb61a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ff69d042d4962beaa6afd07e9c30c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63fa6f82c69575e5a12e9dea3fd970147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f736b0e2b6c916c53b7e73560f0436148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eeba036db40a1d5c2ae994b87c534149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dc194315ebd5607c4668722b54e7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ffbde9badba5d5bab499e5bbf2121151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928067ae30ca6096264143c9eccb1778152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757460c2f407ba080c68a7396af6b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a7c15933cb54e37896b9d3c9916a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dade18875f409dbf7eb89cd4d5597e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9cbbbfdd8fbef046b90e3c3713e23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade0afde783911e9d143361897f1125157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c669bdccae1c4bd0f8f15b7a333c193158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e72bc2b0ecff1503d9cb2257191997159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837ed6e6c9b7c232b598453ac00da87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde02c8f6382b20b974fbc3dfd3b81a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8a912f481b22469a2282d00c4b071162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a5307e16458e6c8ecda72bd1a992f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adb230a4ca7e9582ba03ff26ae4f70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd6bf5e178ac809d5cc6ff2fb4099f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21fe18c7ac0d5723b86f40a94e1916166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4082f9d8f3eecdb2f1b27991776689167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee9cd641cf9a465be4ee0352744345168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd60524a107e85e1040f918e75095e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856f2757e350f273acbc254bc3d2b24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fa1b2b26c96ccb498aa2ee70af48c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3558fa765599b46e4dceac9f9c9f4fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069cf4291aa577adceb4e2e441e7ccb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731b43b24be0a7495f238ca571c07fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c3b344ab609fd910b7a6b88161197175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903a0d1be69258dde40e961637f68d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50120ed2c79f652ef1043f1062a95d12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c054057f06d93a001725cf55501d866178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d4198c950124c9f56d08d2047ad33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955fbcb911cf29a258c933909408d4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c960c8d8a6ecafe71ace7f37fd9e63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6eabf7b19961429990d69832daea8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e84855ac94247772ffa2b8f9b297a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b0987a11f73f2e5689dbcdd2e478d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b8377d9a5172572c06fbf7c84dcc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cce736b27996215254b63151f99203186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e287c169eb29d4dcac915de9bc140ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dce9d2e223fb68627bd65ea77486fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffe1428b3c4dbca3d1b5ec4260d6b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943ca49d08357cd792fd71484f84146190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f25be32e95181299ff5150f7d5139191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fda8482d304c6a3637c230202e54f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ac14fe0e6ba8b8f471985bc176812193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ede63cd2375d51d4491dedf0e8cc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c92d3af3b4dd886d178bb1c693b11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def6c6e6e33d4c250861a2b806ae662196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228f97d955d0f58efafcd39b5ce31ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c600b917c7fa2235d52767f4f8cd674198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f54f05e5998f2bc2457c0cde77cec7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db069daa7c662e6b50bde0463885de99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f60bfc8429ce83d4eede3dda2deed4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc35481cc5f9f669e97dc5f7794fcb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c29d656b92be16ae68a5a2628032ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeb3c99abfb7ec2cc6edd7ca3960bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78717abed216468640e090d42b2f0c85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32ed07bcbe5555dba1773eb7195682206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b6aabc2d0b74a6999ab966fabe37d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e5443b6b76eb29c5403a13817e2b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3064683c0a188325ac35c069349e246209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ae3ff210e8b25b48f25b2a3d500cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb2e4a7ef9cbb68d1af0cb4f85ffce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbac02bac380b522d3466dfe087c6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03a53309e7694d62ab8aef30885a5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43168169059cab42896bd62c685e997214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f3658d4c0448f07e21df01cae7ae2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35ab6cb6f8c83b0034f1256fb0d077216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e620316514e62b395ee9270be3837217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2795e582d60f5d22c0744b18f5ed41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6de6c9e52e916ee47912e70d8e7a9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc3ec3f6eb0f30a64bfb333e8d47e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ab89c428307c299929aba22f88edb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da231ab7485276c9fceccf35b6752f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12e22a05b657ec56f93661778cfaea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59a066834d1a016408b754800d1804224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cf37087a40e621da2b5413771b156225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf6fd35138ed4b31d09d48a1a8a403226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783ddd9f85cb8eb53772a04c205d2e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be8bda1dddf67b94fc5f05ab681134228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b82f4e85e89740fe031acd73fab77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d05bc3bcd74baf74e63fa3a8fb5dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96960828647886c8567226718e1e7a17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9842bea72c16ab48546210d15754ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477a13c38fc73c139384774cdad2762233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35ceaf8df701b2497bdd43308d6f1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b349b96095e83fba586c3d8b4fec6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2817d9d42ac5031171c0adedacda5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31992c9d3f3e078562536b30001db98a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39778dec23347289a157a318a335d57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b4837b73ac2a63073d9c60ae258cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96b537c8bf7763677faa3d35273d2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a4b2369f7208d027dca42b03c7251241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83cca01913e8a4776c7eb374411f15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a947d40b575c8a0185de2c64a851ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05dbd7205eca2f273490594c244e20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f90178d50eec637cf03f43a5f54226245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8f39ab35d2d7c481e0dade7516aaf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dc534a477c1cd40b41ce9624488e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf0aa1c58e7a96be8c1218361d6d8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8170a5f65d5e40dc336678254d2dd16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4a8f2daf4a284d5e00e8541606d09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a574dca497f7b311652f2f25bcd22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec4eafe31d178f5a7ef118caee041e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70655962e3d5b6ff32ac75ce0b25c38e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93dcc8f027d14e4636a597696e9621254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec383aa3624c1d77f5b3ffc49b1ea1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e49862a3035c6a0b5f94681bf3e4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba050e8a2cb5ca1266d99c4cdd808d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d053a7871237b586e11bd1abbbe78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24f02f96d1b20c62e859c5d2da6883259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84cbbd4e45e46139855c33f8874b39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304c57fc4e0617ff11cea525b6face1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e42c4e7191ec7bef0a651c6601b918262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23456cae3e6c4bd5101bab5af319b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc176e424d9f894855305d8be3114d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf0fe6dabd51f444b9b3414214ef34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68dad37f9716f55b2f0b90e07ccfd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471835558304c75e3a8b228ec8c372b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca445cde4fdcd793b7b8dcc83492ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17545af03271d652301b20f83db3cf61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c295a78c199a040812d3d6b28fba2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef650b44db83191cc71c8e035a8e37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2271d11442de6c0be4534882cb37d12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281497355b77daa90fb08d0282c2dde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a1c648c200833d96cc10939ca17b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac630b964764c628e6e4556d79d1898275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45860bfabf84885c7a08896a085cd1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777b71feb53d699c077b9953380d282277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df26e5a7f82d436d5ff2f25c47217d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6a2402c46f2444ed8ea432d6b18e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a09b53dec4701ab2762cf04d16d70f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f76341599c2a84189e6c8b2e309452281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef650d44f29e27ee336b391e3c613468282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84336711cc3d5c0610550d6161b8250a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d979258a9353b383fe07ff42ab6537284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd226c62a3c613ac64fe7bff67408f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c61d79c64900c26888ca4f1726904286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ef35554f37d7d062273d99163c9fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0855bfd823854efa3689991cfaea4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1042649dd3a06d653d6544e71a24e3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aee7915b3c75a7015238ec289b826290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a8952d4720868b245bbf9dbf42070291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f635ab1b56adfe26e71021e4040850292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d865db5dd96f766de1f3cf3127b597293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da9d1888b0bad89213bd1cea7cf00a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94aedb6c3d8dc53f272ad731e95534e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84ca5561311c35f7e5af2eade4651f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb476aaf21ecd85a55fa2a6c14ef8c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9fb31c1e243d9594ee53ba36674ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf5c8a7280443d1d65165bb683132e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb32132c453cfec6273c65c668ba97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160e272335bbb276e2e4c7b72df0e83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672112bf859af34f38c4067c1080a81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd91e52774e2c933598547aa81ea2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f617ef22ce7cbd5630463038e2e905304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c6092bc4ec26e1a50c474f1adf248305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52dac305cf62f7bcaff3a21f6ecdc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc70c8aa4b6b7cb90818f66fd3c29e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204919623ea53f7a58a7d940da23e2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e437d13b5f46b85e4a518a36d5db43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6b719171e315d300fddd58998e931310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57041ac0012231c688da2aea4f3a7ace311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235675840321100c90662097f91f747f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed28f0570e9480dcb0c38c6e734c50e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1408d05e43641172602feb837dc8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107e81354a035bf47cc7c77db79b1c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35f1098c30631e56ffb4da1fe3c5f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347599a835d16119da5d855796455a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5683f20b4ebdc2b6a7de8656f8224e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93661747e41bfbb0673024408900ca60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b60f91a93ad4e64e1fbb3c2ef3fb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d11ab59d59ed36cc350037d963f47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560369b4412a8d105e6c416d65ad9119322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd197ca606f581fe3112955dbf2918323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0e64723c62ded432aff5aa7931e70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64f490912db3b5fa51ba7e2972a823325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53caac43c9535671180dbdfacc9795e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb77d42ba756d778b6df5776c09086327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39392ae5a9774a1b832679e7a2536d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d3a4c5fac565f889b8b6b3a153f6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2374617e4827d228cf03b12d780bee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee79bc4ae5fd9e50d1399e7d7f6875331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9857a5157ab7fa7a405fa4df6d0add1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368b6e91d7f95873eb4a4a8a64cccd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c422707a4aeedaa5614bb51795ff3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea33ca3b1c9765d6e34c8a55bb40293335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a36a2c7cb802b4a859b8025bf683f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44752560d138622d3f4fa59627edef4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c686d58e3f63439549045afc170a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acffa439b50742e542d8b591879119339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf55db7510a6f21935445ed7157e7f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4a5be3012c703278d294da9c9e423341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360e284ff0e3ea7a47cd995ff5e0831342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1d4b6337753c60d60fd7fdc0e8987343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472296209caf6c95f0da5b6b2d78824344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc2f2612c714ec0f42a9c1ee0e1312345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74793aa63e935e63fc5dd1c6348c945e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2abefd8389d0d06fad1f65ebab9069347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5094a134f30bf50aa4fe6a4a1a2dde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2612d2241e7bb669b7c6995fec9bbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d8622364ad9c0b0d46998e6c3a4bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904de5240c6231a8dd8b51ccc7585a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cdbef844e0f277415592b4876da09352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165419ab1bccee1bf31c902f64d8aaa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ebce08bb655687c4a9ee738e56622354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccccb6c0c3de68433fb8f424867ed5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffaeb04ec18e94bd28750d58e4dbe1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661463b29c67a31b907627547d4a14d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8029efc5d6aae1c3614c568f7d2bf16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fce6c47c7c9fc85a1ace79383a8ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bca2c4466b64da4c2d1ee615ab3e1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6f236bbf5cc259e0e69ddfb10bd70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a91f8fc13976f9a76e6a34c646b0e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f635ce3b028a703371080a556fb4f6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b762d72fea730ac49089c0d2f2cd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e880a8e846c10ba91bdbee224a25dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ddbfa914a85df8b873cf9142ea1f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35eff4557dd6d3ead113a5c163c7c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869873aa5b9df7922668f46289cdc480368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186e322e0a5978b6aaad8e3968d09f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de1a30efa15d4908e3d808177d2116370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bede4e2c1218cc8ae2c84fa0a512d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c74ea1edfb61485b4118d995d3cb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b0330613174632759ba23ee7595c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe5d94b4469d375ea377cfa7f20346374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018298a497db91ea2d9b285c21330514375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1181454bc66fca5c327f4ebb5c8ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37406180d1105a35a9a26359e249c99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f042d3c7387bdbe8086e3b219ed8f5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f27a49a8195506b50044e40c1d9f7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d93306141a0860613ecbcfdd70265380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5930557833048c8520f134906a20d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f958af876c9bc1dc4872c9848eaab5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0765e28ecf389a816d5290e1392eb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70e2555ea754b2ced45e3ce84417cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4af6e5d584760d0c09267f66acd8e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fd136139e37119971601b86fe1303386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781041e78cbf1c98bc6f224ef6a11e63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65818f3c22707bb00bbeacc19fa540a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973669a24008626f68a8654e068dab4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af610a46067da5792b638b4e30930a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ed7c9091178ca8bdb4d7ef118b8dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29817912ecfbe75858d10a70b1cee8e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e98cf9cef6bd9895aa5a08e1d0343393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7c4eb591c0d1cc4326caedf5c150a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f7501a0ad79d4904b0697ef9593ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260099d32ec28ca28d93bc53cc63b763396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303e3252439a75e01c6278172239998397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f58cc0aae855e2a26ece5c8287176b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb13f90b71684b1c20cafdd2324e027399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74935466c713f87bc56c747e3a284a93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cfdfc156d4472b5b05f0ed0439068401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c40de1989a6a7aea240d960151dcb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e125a9616ecf3c896019f1bdb782ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac488f2b8621294a86db4c67eff81f15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4170d16ee5eb3fa92df3d726c5e27b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa92876d6e9884d8ca09328dd085b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87274220a5d0a04edebfecd0244dbb9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd5d9405e69e78028c9c7a94f502dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e23e3028e71b0b4e6b6b585214eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce802e1b232d37bdcac14c3f52d4823410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c60be4ded5fabd3e91cdc4290b61d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980735d9515f96b2a24282af6fda478412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd50093a706d8f9ff94424a1adb88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054acd5b0084226ecc18dbf47ffcd9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5f5dc939299861006e099a1c4a5d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ca23b388bc8a24c059e6198fa6cf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fe9b63070bfa36bff10ee0dac31ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff28f41cbe5e021caa7cb37e590267418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9efedd9f9d6c196dfee3f79b846b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60796ed7709a2fdea24e453b9b5f7131420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37fb2e955e862701c389ce9787c5dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b85522eee43f36d7b71222c4fb668d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63560ab0d9789e398328b89fcbc2b11c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e23f368bbf5210db53d4b50ec1028c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98469c607257c36be3594accc333b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b71f7b7cb093b4eb5e2fb97dfd911426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eaef60cff5ee8dff2d2dec7948a21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce8b9260f82a98236635325b2feec7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2309cbd79be255584b5b05e270d832429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f18938cc833c4006c3cb38e02d7a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171604321cc162797e57f58c3981295431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e9496233324b4095738018e5d2e53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149ba8738bc606e4105215724ebdfed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806f440e55668961a83929521647f8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5e783218b3028c08c951d161a6dce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd7e8403b322badd6abb5de89a2182436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172a062882c67c40f2df832b5339588437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463f9d0796199d9223a5f7e272c8fe8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf656f31a905176e814a8f846c5cc9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72a4434d55082444ef71f60fef33d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b37f743356fc53c8e6aa3b1e85f362441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c3efd0887be52d73690b2b3ffb47a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271887b00e9b15479ff15569ec5b2855443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32118255ef2608563dd89b84e665b1ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15e3a81fc141cdfe89e912aa95a35e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe9eece742724736277e970a81035a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74b3c8316f96ea2b3aea93b3b54f32447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a725047ad868b86168374c9037d75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a73e4a7161158185d8258c8aa6a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fab488ff968e0c25da3e71208c1f56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fea759265a1330e91c52d2b4923c3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35672f3d26657897e69b7ac971ab741452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c775343330caa9e6ee3f1f62d6ab746453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86280affc6b9b85ca89daa581903adc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4350f982d50e6289cae931d84e582455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aafddd6e53536d8477fb0628e5630456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849b0a321ddf20008adc3f0aa117cf8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda869ee560cd0560e16c4cf49be4e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602ea85aa25e99b60af62aad5555f43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecec3fd6e6917fbd9cd57ece0e56803460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ac4b895ff133f5d020638eca0c729461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c5efeff1c051ae77e77f800d7e194462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78d70fe1fc7e9ab5d58b96f63019e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902f5dd7f535457a4009ae85afa4aec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede819a00d0a0d7d428e0d989af7967e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094161192eba9f1ff77a6c9a047341a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b4e18fdaf0b8eaaa9b529705bcb64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacb4c8e5e2d2828714644dccc2f44e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780b8bb5fa7cd65a66bb82ad59a0bd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480da7b81e8caf29d20c76bcff204eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a4622b1e81402da76f948204c6e83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53220155fa5ab3cc5ef8f6ab4be62b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62491b952dfaabd83ec5a0c5cd9110c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d970b6d36841eb1ee8759c049414af2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d901e9f0f54baa4189605ca813ecbf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832db7a35020b7bfc1494e8e31f310d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327757f5b38259c589ebdd88e4cad49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475276a58e7c30102c1c1faf5dac426f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f15c648567d7f4416aa5193c15583479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128f7613fa7e50b8082ab0b48a24a6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a716af6cfa952c26b555f6f7710e7d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7434767b7243e5a90de772d20f09ad3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad58599c96badd5f2e3fc919faa507483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b856f6daa217dbfb9ad881b05a00d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36936e4bd9ee1adea4b8bed3f2d9191485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2431af2304aa695128e10e45ac92e44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099147d98c8d1462e2372e21111664a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3d587d4ef5d31424c0ed7d271e244488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246541652e3bd8b932a71224dc0f1e7c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e82506af1bbc931eb69c7275a0e53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017feacaa4785857f089f74a5c0e5ff0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738fbfc6b1c5236c59ac41216904fb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92e9bf3267f7e6fc2a77e87fdc4636493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0fafb7433858d7d57976307b884d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8206c5fdb91467a9481f8a4c4c39c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce2496a48029b1b4ea1c82a89dec3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de24b5eea4add2ab2868336912608a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f6eafaa3bf997ec204830dee3d6ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54449c52e2d97e59401b574b0c735ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968f819432bcec2ee16cf339902757b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d97cdae183173282d2c86f92b3af2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15d353c0cc853212bb619520f29afa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaf4de4c3d77a7475ed9537eac6d8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c44cec56f0499ef8659223f44f27d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7939ddfc3f3077d0b55187407323b17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3ae77915fa85d00f9497cb67b2209506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99314eadbbeac763daaa32aa50da885507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b4e553a7aa2986dfde4ce56888020508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8338862bc67dc31cc77754feb8c5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c76ae4beb0704d1d9901402ab92f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a858b3704b253ced46bc7ce7a70f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49604e729b4c33a691d70cd716a650f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42631d8789e142c62d52c6e04325ce8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af91242a0dd6aa56ab83d0f8bebbf9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b56e8f140c698cd0a70da134c9b257515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701291cac21650fa1cfe1dddccfef2b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143e743c7a935ea7c04b0730e0dbf80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7bfef6e46a8854acfb14e8e0240f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca23c7f46d7e9c442accbeae300b14c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a16a02b60a72c6e8c81400f82135da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b59dffc0d67c12b777b6d00ffd1de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889f42ada76971495641a88172fe52e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f511a3027fd032fb5720b10712c32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e09905f6e8684226fc4f241e5a3dc0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22d18b26faa2012d95454b63b503c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f2dc9a6dfa3ee4d7605cea5141409526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8e2e7d9e19935f4d67f86f5e54b8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe394339f817e7f62807b9949c7bd2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a3aa22757de5afc761f792800c489529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a91f7322bede573b22ef968fb77c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031b2ca84544afb22c32e41bea77f6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc33665e51cef899d0980df69d3bf1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c70222dd2d73d76e48c9707b70951c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3593b07df534f173b6638e55699035d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb240ed0482274c04928cb8e4c3271535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7807106e263632fb41632df4e00b9d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afab67b71e32959f27316ae7aee186537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc901df97aa31daf963cd5fd77501ac3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3ad110bb3e3552a12be2891013046539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272d82fa9ad571a4a68b8c955967df1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aede83aa7a03db38860bec77d1fd995541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201e5153f836831ecc0321745d9f62f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254970b54fa66ea5ea015174b6616bdd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fdbf308794e2bec3e9ac3767bec62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f657be6e7a492d3ba50cfb434d3685545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324fb2397ace1359640d7f995b11860546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1cb2c591310022a30ff5c47283ba6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b80ffba9ccea8b0f3a8e17b42fa55f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10eaf800276fa6109b8dfd8df37739549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eae8e6ef0fb92ecb7601e8385d4047550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bc13e4717f9235aa17906663126ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be8bab6b9cab229b26ece8f1e511cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48646efe0bbdc09dcabda69dd8be8d1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd76cec7daad5d9c2c9ded905ec4f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bc9848abafc099eff05ff95fd03eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a559bc7b0aa7aafd261dcf4e11fe85c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a918531895b2e9b5d6f430ec2d942ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4cd0483bf9e1f62e85109584dcf3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce352071c6ca4903e8bfab6e1f3ed8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cfc4087a82daa45705f43bc14dec5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215f459e93af030dee7ef6638033319561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e62f2fa3c6dc8ca9ee398dc4c229a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fffab6525be667a94b9ecc48f5484563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184e9de780a6d0d00e415ec970845cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20ff4fa6d4022264bca40f0a7d137f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04aae3ab5797e3ce637164af0b33d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b532fe8b94c1fc4467e9f55bf03825567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28d61b18f54d7e6da17e1f8b19f28f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c2a42e26c7952299430518480f8ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473479df61f8c85b9f8944b261799146570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a46b348c7a59ced7e8a5df1ba876b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e681da5ecac52d3cda0bf8552b0f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cec9a1ef825e385009b3e7614f183573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eebdeececab79d92abb32200eab0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9dd677c5d782f160054c60dff3625575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbc7cb7635ac2ba479d0eeec16c327576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b3d54fe6a00ce52b4263cf5b048fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323a4aa2c1e414ee4e367b61ba1765c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fbe67c9f4df5e5241e0c19d240e65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45425ea5a33e706916140e5db22ae766580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17eb8b254521be9802c2592a690810581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04124cc08a643c6bae63244ac86e848582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0134217386296c963c0eba1d729ad0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f2559a009c84612395f29f1ece125584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94add960445c13ee3fc0dfef4c32702f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d2cb2a5e1d37b871ce79a0cacecee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e502a8af3cac1b09d5db783d21fd05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3a6d4e1789e9d26cbf4ad2cdd7751588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b91a1a6ad85ecd11f33782e7ef722589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce50ea4342e40edb123e3f5a7986d9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d4964e89c6b7a667ed8a55bb8cac7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fbc1a84ad7e013a3576ff5a939774592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d24fb6f5553090b8fac32aa188a27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b556a8fc18bc5fdf04e9b2cae7436ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559b4902caca3d8fc6953a9c21829f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a9bd2f059ea2c76c0f51e5845e62a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc6077b24150c0e449525feba46344597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89a8ee5485ac607cd6fe8786c61edf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5ba61545f8f51bd37f68fd1c0ce12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61cbbf4b8c058a17484f302f89b78e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096432e08a570082ad99e5eede9abfa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9be4c2313154997c5c32794b8c70b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621caaea4cfb98f1dbea327c142f333603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24ce96cd9b8bedeeedcb87731ecb22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d4a901b112ba16f9cae423a1a6ea9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91256241c1a3a7cc6f5a41353d8a0ece606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381e12b9cfd7a7630acef5b3e53cc37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e8f7967670721624bccf7d181cd5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067adf1d4c5c5c5340d9b8161e635479609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c454d9ebca487c1a550754d38a6f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f70dffe60b32cec7014e9a32a534e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59941ceba689859be8dbbfc53bc400612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8e51929f72f07323350a1ee9f9aac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb9de641421f7e9c8669bf134b8227614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad071a3ee78a55e57b2989cd2dd563f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e2fe9c560ae0453e7291722630a4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71c1c07f05a55af8ba6d79a7c4c1d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43572d9bebd769d1c739b0585e22589618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2fdb0b10b319d8947fafebaecc149619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa47dadb5a50bc9dfb150a0ffebb24620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a00b37b8f46b7818dcfb0a6a188818621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39f1c54a6e62bc64b89b322c5e54bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27c367897af3298be3cdec456883ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79770366440361a32a311999511b7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f82d9fca0d7248a9b7c55205354871625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36833e31637cbb328002a0ecd024ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acbb00b4d91e6f620ca46f796aedf0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4818c8247a95c67934d6a11785abb4e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d204e1a35d521dcf4e7b599e1dcd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47505d7cabdfd92a1483ddfc568a9976630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2e324a0c76948f03916bd616df7e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa21a01477a3b4a609187ff0217410e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9915dbef6a29f36c5d144df377bf89b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ccc92bb5980d04e53720e9a09c31e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312735255001fa9edba8e13f3c7360f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8442ae5230ea699090aedeba8fcbbd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3b32520a3069591d4fe0ca8f2fc9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552a2397dc04b2634489080ef3e8136638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd856e813fbd0b4c39b60c63ce1c7bec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44afa3cd0e065837db5f2deac60c7c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8e2aea308029d6aa7312c7a60418a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f24360e31bd84f760fd54c42b1b36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f2f8a2d4ce53de93b8efbc9b54523643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd2dc5da3e940ce93095911ff28c16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb11feb38a8064c9d9f58f75f12a00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa2a03e449a27df47cbf4518045ac2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78995a5074437e590ed23bfc757aa96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98278d490ed652acb7a3269342427b81648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3a4d361955ff5f0c1b02ca3bb24e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639ed9706410811843da6732a499306650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b74766533a1eb476ae0d83d2bb63ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c087875c378d9bd177b9c21ddcb263652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a8e2396f964efec297dbf3bbac2e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddaab4d55102a20de55be076182124654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e26e75041208185e9d07b2e510a34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3a9408f2be19405f039ebe08b50cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552e3ba84957077e5eec3ea831e6ee4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc833b61424f6ff4c787b27d3694d8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb0585eee722431f784d72bcf88657659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9db4777280a0c848b62fa946da187660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4afd7b06a5c09f5b7ef9ee39a1b37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1726ab05c55e7c11995a48a7681891662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af80e6f74146376c00e9a4b8e31e69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24469c734730b4fbacd245ca94e1d89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bee61d1384a7d56fe2a1d21e9318da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a18b6c73542c362225973deecbd36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86f1f7aff5c1cc256ceaa834509dea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2e77210bb6a29cbf03c9fd3adc464668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a252afac0ed3ae20aacd83e894cc2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17718d6cb1f4e4e7b2a9e424f1dcbfa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e427519148081f9b94f9dbc27777a50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b1b62afb50f8606ef3cf6de870a5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22875e722079b2b807e9f77c44c06aac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73870a0effdcfba565610d8f59f1d11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fff14170ba44db64b6dfb213bff9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7c471bf0e488faf9ee6f41973e9ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086df7de06817f2c000653526f5e1219677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c38088acc3cda1df7ae97b06a443c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd8c27c56581a2e028e73439d0ebff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c28f1cf84eb80200290b342226be4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc58a845dbc9f9932c856a5de896f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73b4bb6976b430fde274369cb17ac1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f606132ea781f0c3be26bb8f0471d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a566f986bfa2d38662bcfdff5ad4ffa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d58920d93838db3f024348889c097685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f400e94c9645d8be4aa951a94684ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1ac2dbc58ee652d60819c89ef903b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60481956b47aedec31833b5f725369688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999d810908e00dddc0f2325b2ea3eb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704465b7f342b345c817c1aa820be06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bf52f1b9ee5bb5216c445e4273ed8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f48ade2757e2122aed41a030c74fad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd947072561162916d9dc8f1bbc79d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1de7cabdd4f76263f67fb60105281694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16681fd7e60265fcfe87a3b842c3c08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d38b0892690bd59846dae16c632ec8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbcbb7efad9c5a6a4a9eb22d404afe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b46adbd532798bc4d9389029e4db2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda48104061debe23331524366ca13a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d36225f0ad2c9c6b79a8a26138972700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee6d3804d28766d87f0dc0294a1c1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008649a533975969d907d8ded16a0c7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d0353118f14224f046f28e8296df0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76c27ba3fe517cc9851b8d9a7314a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1a94049c89091decb4b67f7bf5ffb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc938055c99afd513e7047bc4a6d1e51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cf6cbc8f36b9dec60a8f19bbb20ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe3a08c7dd7d17c97d5c316b4dfb66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572ced44776911ec0cbebb90f42a62f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae7b0c70bf52ba4558136fd96149de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8272b1b8298651fd354d045108206a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d573a70d6c0dc47e9aec80140c412712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdb45c32fdec3693924bb5f26373b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2fe964d2de5f6a67468c34ee2b8c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca141eb7268db17e5b507c549b3118715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7b712f7b2f1d78bd22703c75f1534716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afe4b8e2f8ebf33131d0f892354223717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2a7cc369210c0ccfb5956eecaad0d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1a576a1d5ab2a3410c2d920a8b774719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccc4d99b167102645c90399e21c333720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830dc7efe7c5953ba3f2515807851e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdca8e3d57e9ab24bd4c536f226e627722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16ad76079ca00e58c7bed34e441501723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921a13036ccd3e43d602404c12b7f40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569490b9a0d6a1b34ad7c85c22fbdf7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606b747df1dc54a41987eb47425f954726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcddf030dd098608bc1e276a8a072ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a2e77d4d5ad948d8bda98e160dd9a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1efcc5f14c3ef5196501cc1489559a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18276190ccba24d2a4a14e7816ccefc7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86641dbdcb3c9abcce96f0d0f0243dd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c544747590a993fb1e24326b1e489df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81d42e2760887343cc5428681ca3fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9a590511a91c8bee0953bf2857621734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13a7a04ce454aac68bb5a28efb8f26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f44fecb847c3899db8dbcce58fe29e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc048515f0632ec9355a167fc5c497737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca711395881f390be7bc6b8f753bf3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ae698ea4f6348b377635545e8da77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceabf68702e802f6a1a6ae1d078a2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655074d487c1b68454bb30aee611d926741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee71b6c36716364b53def7d54b8884742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373bd1bd947583988df7f3d95364edd743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25960,2340 +25624,60 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="F222" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I222" s="0">
-        <v>10.21</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>14.3</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>6</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>8.49</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>32.08</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="E316" s="0" t="s">
         <v>934</v>
       </c>
-      <c r="E316" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.81</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G339" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...949 lines deleted...]
-        <v>1203</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>