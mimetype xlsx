--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5fa4c2475c47da730d975fdd887dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce6befabaec4cf4470aa498ebcbf442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e50b8e3690ae615f152f15569d6493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7defc80d3c99d18aca2cfd5d7b55b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4aea6f31184b9551be254478b9f015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636003a319146ab84111c905f703ced6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eee6de7b448c46fe1e460dfb5286b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a866cd624092ffabd1b3c6fb89cff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c503aeee9e46882b96e518b4a72949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07d34c08e99e27418153597d92ca6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181eaa8e33c19b85bae7958ce307f5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6f63cc63610264896a407040c012612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a93c6212b4e5359781aa885193f96e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774687d1b6e7d0971b572942303c083f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153553b6a008ec754001e178073944f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385517237fad3fe57aeed8dbccefd93d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1099ca837e0188f954fe1aa9da701af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d4ccffae0a2c4efccd57673bb9b4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e596e0ad5556f8aa82d175c7e9f3f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5674cbe7522b7b1546c96048d31c4e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19d7992f7086999763a0e6346cd67721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc61a02f0b636b791526e6ef1bbb37722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab80deb44787ea08c52b84de904d0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401279622e66aeb169fe8057382d6ee924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f97aea4a0de5c9f3ba93f2db0816e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f173ec2fa56bb68c1d8428c37f1a1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70ee0eef2620ea04d29cc237a365c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9b35a58c609e0e88f0ed03e5481ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30325c28dd65745fb8878e3dda6d47af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f84cab9f693de40d93bd2d0ceb1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf8167803abd424df6df31e1d760ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79aed831fb1af7debf6a31b717dbce732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8047c7f37b9ff4639668424116dd0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f50db479d72443a70468d9a22f7be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b1ddbce26649ab98b8325ff7600f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35fb66a12de7d92d4d568a1319538836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703071ba36bec8b91f1daffd034435bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7de18d2d889560e5ba138e917f33b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62d86c870eb68d18f2ab8886e2c28439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb153a44821eee37536f8007cef3a2dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844d5802452781b13bbe2d0daa532ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2446f330c3bda9a699f890212d98c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6973821a73647831b12bf090a77443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c11350923cff672c7cd4582fa4eb7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d48bd13679a65cf7cfa592e1fad2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2171f1d4539a38d36d3047f404061e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13e130532fcd39fa02f107985b5a8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7c34336e070f4742997921a4c35e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bd6235da60a8ce4663d17e12bafed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b272170e41303930154a98dd1242950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6d1b2807ca83222994be8780d279951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33238b8c61ccd59d281730f094aeb50f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5174abaf003dac771572a7caa03b6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a994697ff42f1f421e5b58e2de9589154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf3b599ca1812e20346fe752bdb6d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067135db6cf1edde360c23b632ac245b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029f920b3667bdf391fa8f8aa6bbc3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7399b08a8381822d6116e6ed715a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc01861836a01aa51da656ab2dc61859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969b209d28ec589b9fb4e2f1424f72260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9340ad21c23bf315c3cf535f4a16d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e005b59067b01964666702c717e8e7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c3e1c68f90f00bc17c05a0073516863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd3244e367b9bf57ec577c5d16055a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605868ee3c65c7acf7a493b523f5df9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a8c0d1ce21aaab0ec8b4d9af3a45466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385e8f81d9c4fb532c285560dcb07b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce38250a974424afa942dfc337b0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ef5f69d52016b2e8d6fe4ac2d625e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8aa2c7037f6cac6b96620864b9b0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1218793a987e39f6641a35711ad1c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e41c61568b449fff12afef7dc6a6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d462d2fd3cdd87842c58232f76ed75073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b94b097edc7cfb546d14eb88ef22174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6eae8216476a32ee110a188f5408d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdafec77b018af3552d4e63c34d1c6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efec3cb4c481eccd306d79150c1677b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744f10bdea9f80136aa84b560e1b9b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cac344482504373e2719d63ae9800e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebdc2efa7bf296701afabfa856e4cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef65c66127870fea2563fb3f93f18d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a48ed2d8043039c70ba47e086e700d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab522ee9fa3d339413fdd34ff6afba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e641ba1cdd34226119d79b7cdd30084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337afd9376e1e97d3fd0fa4362736ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdbd1d1c6b8ac68ec48520607defd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0f2712ca59dbabacacba4a2ffd5b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757816bee46b78017c0dc4801727cd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677b187127644bf5f3099753b2ba00389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61890523fd856bd74ec5ec5e88c5663c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea8da826b544c549c4af2bbf90bf4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b09ae776b993097ce6af1439330ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e9d3a081003a9cc2a89ff7417585293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a934d40c2fc1982de50f7fb7e4607494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575a35ada41f1ccb22bbc584778a93495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275088ae5138ba1468a59a649e95ab696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23caa6ca8a5ce86ee0259ebecaad1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4feb341468b618a0fa3813f7a9cb8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2106e321fe8027fbd2e3a8887f4928b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff1a5b869067ca86cea563dae34707100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf53f59995bc29bbad692648a59a56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcda9065c1ca22277783f19d0c54438102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafdee07e54c87472e41bf284393b9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e792bb0664acd5f41abdb5c033654ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc694d6da721466d882ae54cfe7ad81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e66fde232ea3d11656a975686e65f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01f6ec919fa087dd21ca55b979c620107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8840e506096247f6db60042542293f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61944ed222fd13715c2226e3491e3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a7999cfcf2ff44970f4b2990f9e48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270bc4b09bb96af9bba676452c911dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de8b3b454fa2437f2508cc3718726a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a33264747d8d5167d287ec0844ceaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225909bc1f0bf37f4765c41bff88813114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052798d1ba089ba7fb5c6723e7ffd3e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1fb0cbd0b595eb527e24ac8524d3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d767bd03c55c6335afa281855129b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1e6079d086b8a5d748edbc8a41c67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6c6c31bc3f5a8aabaca59d6c9d6a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace207e07baea742bae9463155ddcaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ff6f31b966b0e30ed0ea2f1c8af54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c198b37bbb8db5c48deedb95e159c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc28872ec6c4a60c9d123a7133457f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fb97888569a78400f1a9209e4e62b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55806033116b0251c90eab54ad30c92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31514d3dfac7d47d7cc162e2f18e22d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4460c095edd4a76d1e8cf8c093a95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5661e4a4f0285bc647a8466d6bb53b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a1580c5866bca4913827d2ba2a20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f80bbe54813c767e7da18fa69455d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e501d8ce0fc6606ce8106e3d2ac93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd051287d67061063489f3547d415f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dee67013a1ffeb28561850a6b280e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e92b7cbd193f1f92342b246b717666134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082eb3326805b41b29f3a9279b39625b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68edfa8e54475fc8f5c622a109f0125136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094548ff3987216e068cc85cb07f9496137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734c1254221912bc06db3b8859c178d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795824986201b6eee96ea3ec68755a17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d92a887487690cdcab5a916089d17e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0bb792823ac327756989ab474278b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0064ebaca1a6b5b2b38e3a105b044142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e8e069b5643b161c4c2236963317b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1005bcb0e8c192ce92b02438164536144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf75c984802a1ba3b6bb1ecc6b40610145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d56b0a223e12ebb87ff00e0c0f2e5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cff0c78107fa15f2af7e1f7ba0aca7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b57b9d8a3c570bf21307292df456d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807a61e5a32937d693388989dad1ed2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f336f3055095e3e0cec7907daa733150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a9ddf33609d7d0702667e85c1f169151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0df959deaffd5c441f5f3d2ed205d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d076bf6fa67c28b8b334b943c09fcf0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed06ee80433f27531cd3c04e16c17b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e46a18b8a624fb3860292f80ee7369155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489849bcad559882f1a81d84720c1e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0fadb2271ef62597cfe78cd726c97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3286e1f4c343ea28cc6eafa6572c725158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d60dcb92781de8803a0e0d2c5de07b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15235e806580e1b5f459def9e69b7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc476a1ea6f311e79ccb1567bd203fc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00371c08eaf5a9f44ee887c18be8091b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9787ddee242c4e4e231a4098f4493163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b8303255dc5b17b236792b717e6c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916e909aeca550f4b055cfab0668549165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bcdb7fc1ab87b66aa22f3a674bc92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e74cb105fd30054a902fa777e258b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9510604d5714b239337eef9f46bdbb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5c4aadba8ff9f7e50cd65beeed5ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c272db93a54616393017d80fef7ce2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc680e91ed223d1fc83f71ad5b0789f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829f9b046d8fe8f032eee154260639e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175117c33f9ee627d01e5c3acf8bc6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd016b745b87c5253c45eaef36f317174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394af558ef9571d609b9648864bf5bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af780b20e1abed4526ccae0c89e093176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccc9ea469e9a42b41ce3bc64b99aa9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582dbfbb4c5fe35601b4cb5582d037a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb7ac4009ef930a474ab6edb8686a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53dcb20ea2b0c4c4eeadd9986b3353180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d7ca2ee97940735864ac45fd6c602181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b9f755e77cc369f3fc545c39f81ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67caaedafd7d6a021fd85d190022f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c07eb2e82eb13eb59b7368a145775a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7ee3e8cf3b7cbdc83a42465d8a0de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69e0b1d1b19f29feb585a4811c124d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60f24595674e29cdcd44f91510238b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360b03f10425c92d7467fb2779ffb18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b3a1fa716cefd24775264f63b52dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e0e1ca5ee16144bbc952d8be58a0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a375376a1a0b12096272783367437191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204cc4aa473e86ce26ce14f3c2d1e35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b5feeb6c471630afa66d42072c855193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354461ebc8cadcf35621929d2bdf244d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cdaa694f82d753dd16cadf8e5a864195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332f8967f3800112073f66106e18153196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe2af5b60e9b1e61a0f29426e03fda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342d8cfc0f1ef2175bd396d003669e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17937b008b6c54dba0eb056a41a1ab05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261bcc909b6dd0e2c3f9d58367cbdd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c55cabac4b9203969e51684693a5de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563955dffed410e9fec41e1ea47eb73e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5de881cfc3ded240064a42c3b4f3c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22926aa698d02878b054c36dc35cd8e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3dfb3713cc886cdbac440129f49fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf54390e854021daf8dc7d1975cd29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd5bbe4f85d149c5b00e5c5ef0af6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0b0936b4bd2daaf7fa1760e7047d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ac0355556de74c5975507de47dee2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfc506fc7fb7da3e1ba22c16212996210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30c39e46b9dc6c14e901406bf014e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4ebbce90de698331560a7de759201212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971565aa137c38efe113a37c5c8b752e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca8f36f43174f79ea85330b6b7c6c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709067fffede1893a07fc189fc95715215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63e888da97b0a4c0da40969616b8a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263541d0f66b54eca04e413c55b51ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1448ce283781c088e45eb4f944bcdd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ab2de7fd046928b6fed0195bd5b77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb738f99e723920221bd486fc114d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e356f0f9539a814bbf3e3534d717fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad39e9f7424a78b9a91e0c30a79d73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534d6fb2344c99dd283387a1546ac4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011e77a035e108d3baf26a390599c42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a90c039281948782161fd43ef3c04d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324fa810e8a2f0858c1fe201986cbe5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c699921134df6f091d8f2bbb66110227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44434cb39398704bba54440141ad9b14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5c6307b9cb91f3b3a1ec0b88c32ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f9669513e1d123ff49636ab836e20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7482eef4c152ad7a37d7aed8bbee891231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc750ddf155c78f4cd73a33637fd51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c008f9825b9765cf543203311e68d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446055039fff38648b40bd8b912a57b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d48b61f68b6f09e10dce601ea2eb34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6d47de249f4e33abdacf323326a07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa6a05a78e71a2678a2208d8cce989237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895837c7cf236959a937c634bedd7a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea47fb51ba24d4dd62333c1826d2a08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879ec47065397e18f5299a5b000d561240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324182bbfa08968b37f229558baece8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aed71834a79f11134515ae7e59d9d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61170d4c3dcb32f598c4e44e281477c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd61ed12eadec4db2efa35af4e27afe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61384f956ab77842de4022e2a726a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407580e7d0ce667d09b0a7cb7b3f184246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95974dec502409bd8f6d9fd05743c150247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa561d49002fd2cd4b9c251f862ebab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c38d15a83e58cb49bea6b7fcbbeaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c8e2369adece6836eeb543fda3b0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c3d7dcfe60fdbb22dfeb0c9a7ddae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15103ad468cae913da74626118dc34d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b9192a3684c8855212c825828a240253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293473e826b5045ddea86fcab66e163254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2fdfb18e462391acd65dda8b7be48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77c12b4fc6402f34c6fb0848dccc95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733a726a1100d2189243e832c89fbb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf63ca66d60e4c680bbf75782f59123258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919c84c30166bfbdb7b77385b979d34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da802149e08ed996cb6abd80fd5a71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7686c6e697f70cd637561dde386cea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a9eae4c951520b4cdac402337d571262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f591fb7688cca7d63337cb700e1d80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa5dfd5c8483853b0fdf0e4768b9da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d84bbb18fb9087750c9dbb93c8b6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d9f06deb65b46c825cd02aa656b39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0301104410f928edc876a13fd5629c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2608d4ee2f32c7b9d2163fb9ca3b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0122e07cd3cacae8e9c10c5c795cac5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc328b5b1c588f9d39018ebba841590270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e9c8abbb24cd517292062a17d4c3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842e0b3df042c8cb1ea56c40d6c4a3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6bccf848fa2a47c8d23efebf320c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0d2516328f8423484a65eaf12096e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8d49cf14b68f0a2129e00da8e41a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad9d0b8800047d1a8e98c6bba77c26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2586d27dc12967f4cb30437f4272c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a515ce49b233f98fd048c3527e5dba2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550b8768b26460ac77f1b9db67b27ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ac69132381fcbbc09bde8886796f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918b0dc39d1d08ccecc74c86ff62da8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed063d144759672cfadd23600902f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d98ea00e8bbf840662e7f3ff3d0e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052038912aa7d821660b481b70de236284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11f6a775c6bbbbe73c6edd0b8446a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccc3d4d193125cd7818226609e5191286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd751d8366adb9510d310da2f880a9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5a5c58004ca14682bb4eaa77c7ccf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61fbdc32e3b42dd478bac5c418c6ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b46c6d28e9e5907aca538030a2bc3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29f9402892ee88c9a72c4ff01861e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28962fbee08781cf3a90434ceb74b32f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541c31ba15872cfdd3b0989607f5cc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade6ed745283d4de8f2846ad121772d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037f9608cba546dac201e290de4f4ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bc7b5b0275f3a40332870ff9abebd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3ab2d818750d58989fb850944021e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d659332f1a2b2f5f0e72eeaa65c64d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575b433a857aea7885592151db4652e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d35054c52b2aa4e3dd146092c9fb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1255e5ef423d60dff43183e808b48e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266789cde586b56dfed7138fd0eff1c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954218785600e096e09f1e0ec34e15d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172835babe28ed4c9efd6118d7d88e17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dc9124800a24ed720b0a28e19fe70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde4afcb53ccb0128afba5a631632a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ad3a83ec614aeb051385d795172ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16168f789500eaf6fadbbf401a76bae7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac585af7bfb176e07bca2c766aa2c7ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1f77dd06ae65c5c3dae8d085faf13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdf8b0874f70a1c4d2ee384c7160eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc6d4a23c9c49d4e9534baa9da3fc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46fbea69953037c5a42cd91473f944313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2121ea296e35000e24ab97db549b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc15eb2166cb0218315674c47b17181315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b772bc519d0476155ae4a1796f3cdea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0474a373dfb88b81b74ac27651e7025317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732b59f71cdd85a98577d721d711f0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb5150bc1544ecba6dfa6fcb75925a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd7bf94d247a204e6c87d328f62b62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c457cf499b53eb460e44971bc7ac7ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7445dfc3ed9d4b12b426b2a6c46c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113013b8cd002cfcc3091c57ad43f37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045456943766090965eb0a01a916a3a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec683bafb8b2dde096e6eadb0706800a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576885788a7db65addf4135c2e2bb796326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff2731fa53cd4b19615e59fc13be6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaee8715a7e2f7fa36b214aa3996f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647150522f0694e35a3965c7cd7acbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccd95d6836a86bc475b7451d72edea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3c14a4ded73189a549e4568e07c2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96103ce5e931c6b6999fcf8debdb02dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b2251ee6fd5f781b69aa8a010804b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41861341257863464659294c9e49fcb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754b57c2606b926fecb890bfbb2df1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebc8fe9ed2de85ea950b3103e28524336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57cf44f5b00579e0f9d63c180463a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077e4b8c526cf26d87f6a830d5a617a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54fba7e6f76108c61fc7b5ad4f9906339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297c54dc2f0565fe4da11dfc6df3473340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eda5d2cc9419eced66a04de14cdbff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed56dd8ad8f8d7f91ce48334d1a1605342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c2c964d9287b4cd353a1fb300829e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fbcf716ee1a31a95d69214dc411fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ac4d71af1b76bc712f8531ef7e201345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d629a7ff8397bb69200e90493b2f883346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e032de4ef4a8f52e4a3efc3538a36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb17a611adee0ce27f0add36ee7e649348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2dcb506f64901023bbb992114f255349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c22084a245dda6db3c92e54e82498c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccef67917c62ae7dc5dc3f7edf2ba52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e02cbe23c0166bc9333a74078ee821352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92fd976ca4d55e45fb5c955bc2b050353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9c2a0be95060d78261fc310ab0b26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1391f3a58eb70d7a7e0fcf8e9dbda0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cfe9bc01c75c6cb4ad07bc924bf50356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2aa1de61cc9725408aeabb1d87bcc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba8784388b0d74ac6d4defb2d9005d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b38f79159b52d88dde618e5988aa5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de27eaa192f8c91b968611ff9dd1cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13465b0556e6242ae4589842e50482361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624c0c202c2c7f84fcf0510d4093667362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badbf0a194f93e55be1a44b17dd3746363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd5bf44047ebc159216ab74700b8a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea74cf891f25b5669b4cc0195d069df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf102c3567e014da25bf948964a13af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2cc1d3e007006ce1a9e49dd935068367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540840b244719306b4c242057080f98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72f268abe62134b55c35238a3f9123369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db958abb13be7deac517220f4b8d284c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26148e2102f56efc4d38445ee71806e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22941f6984edca1c939af1997109c58f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96138a75c8c34a1dbf4d44af267cb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8ec327ee597bfaa544f5c824a9cb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9066e22960146c00af448d610f07f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012002606f14a8c13317eb938108cf90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5d3df5915154e2800e73f4ef8fbc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dfcfbc9fcbcdc9224a6cd858e3ba9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562f6f766af070abe852cc8a9ca5a33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac742bdf789bf8870c30fd5d3a6415380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e62a4d4c01f4549ca78e3ae86049b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301261a11c260bfe2a245b7a933cf299382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea4a9ee77f525e663bb5e554010639383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a708dd830e9e22ae21b7b3fde30266384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c401875041a81bb79c6ca5ba2f4e42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073e5e5d8cd35c4ca22139cb862004c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b439086a481ffc6b138f85b1fc13f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd457de2797470fe02b1d02a5841eca1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04010bf93a6bbe8d080cf5ad78aad55b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206b8b5731bee94d8db21a783b9d7ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2a5cd820d44eb2130028e665b20c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9f415bb6a61ebf942311f5cbc6d13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b347fd5cc1d8d63a60605fa21786b89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b1d303bf03008dbd51a80be5f2a15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef4735ab2407b93b4165233237177a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06036b4a2abebba93a85ef53dd79ce68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643c78bf01b2b130c4eb40d2a810b87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dcc6ec79e54b510aa5b7fbeb9f19f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a021c6b77ffd62ca32f62765e3927e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78595063376201196a90b2566891e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be5431ad8e16b1182a43d47bb2bba9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8fb4edbfffcf43858f88930bed987402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67bcb7ab99bc2634d5977e2041b163403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158729fd873a84f8311d5c72e5c2d26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3395a4772d2ad9dd727163309357a2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32fdfc2e563449cfd4656d35074a77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295c15818bffe859c77b65758b94a7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13f27ad893203959136f1fa07aa8cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ec7d273b292bca374fd7d5842dcc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e7c9b75323c20bb47b4b21650667d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d2c91fd83ae7ffdc7aecf2bbabc30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcbb6a2d85d1395e340bed1d4bb9f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07edac07666436fa2c227573222bbc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab06584921216b8518aa1a69175a79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83f160555949975168f8067442b12b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63864873f14d4dbe200038c69ae15f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c971c4004ab3f7e803041b95f219b15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d5cb4762d1878a91c26acd9cda2a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd20c86fdceca4096fdac780b61676e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf3e1f8845048592d663318e11a163420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cbb6fa4c1302d704026e47378730a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20ec99ecf80aaf31faf2aad361d435422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb21acf58f61db84dfff45b10ef1f14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904812f411e4bd7ca56baa53f20fdbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38287e5c8a48ea8abc6168929213b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a751071983458261584c49198d29f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7097bb9362e3bf8b79427e490928b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35248fc68f4bf6316641c0f8a93b8e99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c79dc990e794f6e7bae4df72709a71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c9b2305a370c767d7158410516dbd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e05d5c2fc20b2959e6eca7d39b6a0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc89f6f3217e74d99de9cbce48908a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2e37a6fc2d0b1827b5d1dd8fa7f85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd261d6efad486485dfad9abb3a15d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60f9a7a7de00b324b245da8c96470d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8257217292f1beba7327abf1c235aee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b55e23825f34fbc405eeb9240932b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f712e1c8e77c831716361ee1ff7f41438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce77d8adf6c49f24c7a053835433a4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef38353a0e3a3369ef585566f5759c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d2e78a373239503d52f2eb3c6a57d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a5d2d06fe849648e55500854dd4ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3106ebb4b89c8dc2af3143c13b1c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5090de048f42feb4ccc3231c738feae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720cb61de46cf6cd9e212e6ce59d51d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d66da0efd5e2e689d78de92ecefac8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7f80cad0037403b72050784541a71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f82c518707dac444b21180c207bf6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d434ecab876ef59c8896081c12b01e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a7ea36c40efa453bf0a10858752cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e95f818b30dcb01d7834583df4d33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea2499891cc6979b72b6b65f5da1fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52f9e66c89cfab8bf07492123a7f45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed31b145a0d3d91d7138f8f4370073454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2e0515549ef73961aff6add72fc66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7af2cb9e1a13b53538d7f7a23ef919456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d202ac83afa922ae0a6ec33c800c83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea135ffe6df33863cd3ff4d25b25d640458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1710aa9bd24249ea53786efe1ba64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587df2e632786490c744b79991669f54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b90fcc112c2512414feec894122b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa9586db76cf13e6c56196afd31e92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5ebe29cc4b55cdf37a5e50c726326463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541b7cc1db38e62ec16d46efc1647be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40279e3797feeaf2b459953a104c7cf0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7a1440e4e652e7562ddb533d0ab28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb67588032e9b40190d2eac5d28662a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbbdf21097b46886ce0d96a1bb4a9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ec90b375d57c8c8daa34a23cf228a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80142d18d15cda7556e78b23fbdbe262470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec43203ad48a4655360b7cbe1620bd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26697c6df6257e8c1ebbfed5704925472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6dfaa171534849ac8b8dedbad4816473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a80e16e7eef532f9d3e357407c85a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd58fea8ebc504aaf5a4df587768f8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf4724203211aeaad0376327c4efcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148807779a390b111d2add322c7e4f44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb1eed004785580aa485bb42770694478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e54c317ae83b802b8a4fe61763a803479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22866b09c42a3631c7fe28d35757181b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1a36ced4cbbdb5350331cdec276cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f871192dc068d3699e32a91fa9e446482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d7079c77da97918d6903855ee2cb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bb9a24d4a213f75068cc02a07b01f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55a892e9496f7ec6cf824104971f17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bea2561a0ae4bce67f7fe397a5162486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03106a8a60af49328494e139a60f3c9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840f1c6a0eb6e68290ae9f9be9884f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009cd96e98da59ac8776444b4a33ca5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d831dc8053c44ec58d6385ee8e1c292490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d97c63e393f376fff6475d15fa4395491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39930cc4298135636c56a7133feef3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64a69520b29c6e5f238a02c6fc58cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448589a423ec96f5e92623b65111362494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4a2b9022e757595e33a22bddeac01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030944803b760be61476a14a86890ef0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d8ba6c5d058a99d5f30ccbf7d421d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03f38e46f38b10f6db1031e003a049498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003c9f698dab9ed72259764f3ca4bca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f45ed8cfc02cd94b809633dbb903b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6124c879af1410d0b18c8e71e6a9e31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac871675612842b19f22e8ba914b156502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fcb3faa2bfc26d6a54881fb5a1739503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f28d066c801cfaaa30845a7c40234e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a5d086ab41d14238e5ef1d587f164505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a74e6baaee272aa0839c2de29ccef6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb97efb4713f0da67e5bce0d81357507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617535163f218d84b335378e7b68f866508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84929173462829cc8f50da214654639c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b3b01ed01450b91c0ae3465c313f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f11966c4a83fadce49b70d26e49f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fb012c60c2504230e1b44b93a6e94512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870e597c04a590a530f1e5c7c82fb9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67118db505f72c69cd2b325e9169f519514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d266f38e0188e59ec20c1e272a23b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76c9381584939c722ffdfbaa312c16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc7e18d0dd654456e97176e0d19418517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a45172e5b0a02a30d527d1d4c56b3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c65fb6dab233c2e889b31646aaefc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c81078ab99d68c35c141bef137239d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f702c1e47b547b0e1dcde294d1f79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7f5d8e710d822b905834100627cb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f53f098966b468c5e9624c3a59b54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7d861bf946aab73cc3e865d3088e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857e11560a1685b9a37f1f472f0acdc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6828c1cfd1142d4b517b6ca6fb8d8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d3f9e30e0b33ba1a6d9f3d06d6f55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b057a32a595d150fce6ff0668e64e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94269450334194327a4fcd9e02f33fc5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687309974113b7c8addd7b6b557e2557530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd502d49a3144f0e93ed651c49a59d1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c353ae9ad501202f9409ba9680decd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cffd4735dd31e92c581d704f60876a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609973da57345dc9de02e9464b8c8058534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f4c2bfd7b87ab91adf0fd0ab8df89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6063f27e4ee8fa8ca78de0ce56eee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3fa95c78cb6ac94dac09526d17fbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc4b1cf20810aba7e05cab2955b8fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea645b8866ab3814a8b7d6b074f5ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3d9ae6244c1136f7d9d0a3c24ebf8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e50d0aeb882d29018c8c8f88c23aef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f2c97eedda488129e1da10fe418de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d831a47ba90e1ceb1ddd20aa7e474543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be861a628887edcfd426c9820cc1ed7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ab9f15d9884209751f45eae2003f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92107e23b6dace00aa77bf8c8f3b3dbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55a18b565938ece57438a2e2785608547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e530f9201ec8f936ea55f24b25833548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6bf5ea6971f42c272cbc102a244e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20a0d13bf41dde9e72c41e4884c734550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c5052ee2c8f05e269a88b2917a3cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98baa2648dc96d0b2797dc290a9032552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e60518cd3ea2b063b9ffa78b9ed2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370321de1e8a687a60728d82701d0af9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61901dcad891d60d86a9bef544145bed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378ff71c459d1d5a2d7d109b38ed444556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e39685edae2bb24b467996691690d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69171192d8da0841d7a98939717b8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aca910b3a449785d0995f1a361482f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c07789f9c8766a077d157b8d3127e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ef0988fce72873e6f8a781ede2a0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475539a23d27b9368db470acbdfdd2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71598aedf4c4b280aafc532b5b9b2f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee5ff3f420b00c36a5f84c1120df30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2180e0e32e12914b5647198de4402b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0450409940c1b7162dca1c47dfb93a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbd29caa257e173bffc8f31f2149a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc3232fcd09ebfde07c16a96149712568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0253daea10bc84f8c5814d1718381569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38ccd4a3348fbcb1c55ff194c373d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b2c7e115388581a6fc3a236d2fd4d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe71d0e7677b45959eb966faaa373a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02359ec5f0529e5fe69d853dceacd933573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ea7f3bb02d50645df31167653df9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1342069fa28b6499019060e0ae7b83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d49cfc58d06db90e622911a3ac17ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b448a4e23cb1f39556211845944baa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85471365811ac5933870cf47f4ab9978578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0819af88bc212e19363c071770edb90579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227bd1692f7c74b81c4412bd69fe770580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221c643d42bf25d9210165d19d62ef8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02eac58410b04f75120247be747cf1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06dc60c70b13680b98f49a7e6a201d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc4481325cfd87d28c8e6cc033ba13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8688155d92f1c4eea250616d5e41b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dea30fb1de78cb31b2bfb163fe482586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca296207ce49f9e4b85fb6beb1b02b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aad68c4942ab94167c7c73208be44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2115e83b448bc2da8fedcf4ae50c47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98436359830281597de73603ece5386d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1fd7ca6455052fdc4d905b54c8f22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df5e1322aabfd3aaa9f18cdd55f461592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3701edecb60833788752d011464752593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9151d265b23a2b385da28d0d19b87a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b9575c019a25fbfc3177deac6826f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1821ee295f90af6f6a8ad8f261ee8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ffef8b68f82a06ed2825fe5e4f47b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b374c7eeba2d5c3643a7bd44ddc19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6068948d635442f98e34f9360e1373c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fd29ecedfd5d57763ac9086b4bd71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcad012977a632857df953314dab3f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdcec35a19f3f04f84970339fb5a3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f81ace865f777b7aba4487177625f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ef8c820ba04aa55a0690dbe4fe611604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e5b970908aa7b0b639c04e27bc3cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a65002ce0f2c8b5e0c0e74962e0718606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f37fb33daa5c7963431cf1d8f511ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e17972eae6c2878968afe46362235608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d50c9425348b1102ab827ad560a50c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2aa792cd91d7dfde4d8148ce4e1cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fdda8584bdfc6b13b845ba8731f23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5844a52aea077dfd81519af90a1be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe5fe29ba2614cafb62128acc34922613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92811cef64e73d3d0b2246a97983827614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe8264934da493d26854fafec003fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b3c1e480c81c87e64e2265fe07d67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952164357d89b18adcf4517c0eacfb4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb690fd1dbbba79edb4c4a39edef0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf6dc88200275bf8d75d3346462fd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce921a883d679f29fdd11fb5fe293524620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d634daa5c209e0e54204f60dbd469f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f161dc16bce23b4daae6632f24fcadd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa167468337abf04ef7274a4c23d55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b117653676497a4e393e8501b3669ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc496975bbc949ecf28b2990c50db24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105425a0b6eae2924fea94b69da15670626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0482c2c39061c9a4950cd565a73d996627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21fe766524ad1b7ddba3486a5ecf2d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711ea0aff86204d470b4be17969eae5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423ac1e8fe2c094d48d0c14b24a6ed3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb84b5ac408b732447a73c94a1ed5cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb9123d6d76187ffef4aa78cc20cfd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8731a8a9608d3464c1f8949766a8abd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170e06e5646eac1e3336444f269619f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f213425b804bb10cc496ed9b2a1f82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc9d3d3dc57376aecb4a71819405fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbea9e2508adaf10fb4a280341a2ea3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42547c35b003a7f88e02917599bf6497638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088a1e44338c02c8c674fab73152b63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbac8170cbee5f5d3a147a8845580e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdba166254175b5c61be297fc87d849641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781b1396fe79e5f8f321284e663b0c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e31725f875dbc1b8ed17e3ffed3c43643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf50cd1e6147a02ff8a7ab23a1dee3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a183bec35ef8c1f0bfa15259c9dea3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeaf3477bb28c7d0b6054cf1686943646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f6b763d4a52b1cdebc33a444144e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ed8ef032873d9e82ebeaaa395ae6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ef72d684fd3c3f16d93b86a027689649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4695fded7aa1c0b064a289387dd2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee5021ba17c8dd94de13c7c20a455e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eec715deda547627049777d3146a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73031c40e1dfdbb273ede3f47b5634c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d6de2798d43660050f0712f4d57ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5780334d22d39ca28e627f4e4b20f28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6bd1358eb6b88f1f178f13b824f68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64778dd64da6a060ccde489b25114a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4cebb73658981d2e0e5121bd02682658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5cca74309a78b40b6cfbcda3b56d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cd93bf99b8df902ff0aa3b6fe485d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23ad153d2d0c89c00f2e330b4d6e2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70127fd3e48e4df127c552812629709662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9b8008ee30cee7bf109d2df597d1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622be807b6da1e45ae0cd016829f836c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ff95a8e0e3d6771b8133a947c6dbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915b8992b68212fa68e5e0a9ff96599666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766fe0412bb671f364895c21ecc5c96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127143f1a2428aa96240ab9975e3c4e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90050a5862df08f6067d085c3c57128d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc27297ddf398c69fe978f0a0761ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913b4cab2afd2cc587e6763cdf80387671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05667c63e719221001882177f7b5fe29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5b89ae969de549d5ddfde415b9572673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc1ce5a3c208eb036171cb1e33de19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2eedaddec34c88ba6731ca79b36af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52155775de5ccd21318891aedf8827dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8610eda4f36ac0fa3954fa46767385677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e36646ff69d3a9e65edb34deeaa6c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844277e3742ac491f830df18ac52093679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88749280f36f759828152c6434ad40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c699692024021c7a85e3ac8cb2fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842efc9635179aa557782f29f98cc272682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb4a5f4ae283f6c8caa8f52ab1d2c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a50da317ba3d6639dbf5439fe01de0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c75bc2ed36de1f45041c2567128202685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130efb791517919be4adf73e68708c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa0bb4b4f6a27eaadd02fa80bd6ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ad8a7afa9354926f0cb5cfc014a76688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffed7f2cf6297df275fa3c629cc8121689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc09505f607282a6eb5bf395dbdbc9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae820b311b66f0656e9088a2ed636691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533e613c7829c7fda078579e07eafa5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf65e7ca2a5aec2b77b7836d402419d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452195b8811b367dc88a9821bb0ba31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4ebdc505fb619d2571f87d3c4a318695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f151b97e31134e6fd3986694ddb0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e2b9cae2edca51ed0a5b48f06d1c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cf60ff7806e63ef44a69634fb4e94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede60c2bb0d416de2cd8ad77ec3da5bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef40b542bb9c5eefe05272ca2c7f35700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e3037cffc3bb41c7f218ed27b9f64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092f11eab77ee474be6e4005bd140e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b61156d381b392d65a430b934c827703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2162db530eaa5bbe67d28aeaafaa70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974443d42c4eefff170d0de6dabdee9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44641bdf0263a22dd6e3bcc4e60138706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969069aa55727a9c8583de85cab3c4cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853aa6cca1425983c66fa2d8179b00f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311cc33052a703a6543f0f1122e1adf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c400cb989324c2a0132883cb52e25a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31655a03088c639f293c9842c4a30bc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec00239bebacb47f4ba93728ddb92c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3d1c9a46bc705631e3b30fadb25bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694555dd714fee68f231069fc962aaa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb833b2cf519b3093a4be8bbe6e5fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abae920edb801c7dc8bf93f5c563ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e238e0366ae49ac046a010402ddf5b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396ec35b0213fa69a7814fc6681f08c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638bb4d414549aec2a33e3e73100cec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4c6c7b1e11560cd6a97a419af0f13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365d03b4094dae6395dc67ed3546373721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd949816d38e6e6a7c608acac54da7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a82ac77f174a1724daaee26a3d12a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c3677cbc37f8f0db38044eaed2162724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c4504694f7df1506cc76d1634ecc6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350b266443633d2486d908b4f919bef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c58657b491773b024805dc0f36c9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b37c71729ea7403dfb2b3dfec9d3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11f0cbc1339240f7ab504c4644baa2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243dfb26b2c96fbd661b1b7c0bb9fe1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ec324d434b5e4689fdcde7e7cb021731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab5962120a8e07f02de48173d891fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889be1e1b742c995359b0f368e4c6d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533c9b5384ad83194394fb86068664e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aba66683f056800c19617b437a94ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03698170798eec255d062573a8ddc0fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d9ea98e85a2b7ef78bf372dc9c2e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f063cfb2678661377941aa7f6f555738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0ca58ef6bf7ffdb439dcba33c3559739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df379644dd2ebb250b2e0909c0f0f1f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044029dbe71c7f9665f36eafa873018a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16dd4f1473dda72cd76efb3889be44742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eca18b2ebdbecbd0e29d05f21d39d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d203b769840c1a756c145fc716f96d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a7c101a403446bef7768eaa7c7679745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404cc0a2843bc8999af37fb278c61e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbf9b2d0a0c8bac49dc041d474e5ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904b7c4ef97939c6299902bd05627a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0632935879139d5d83462e644483afa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87b58d0193d754292043f713ff5972750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c173077bc172958d32b4291d9fe06751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363772e55b7fcde14b3a73aa5855dd37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63761ab3bfb409d18d92afb938c73046753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb26713176d6faade6c067c9878df7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48722094b9a4dabc9d4acfad8f5ccc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ea99582ea5f73470906f32d837031756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02e0a0ea5513c3ac0a557fd8a8b468757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef73277a4476056edeb91a30b97748758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fbf2387e059573429b03c5ad1e427759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac031faacdf9ce7ed51a4d11917273760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea031f90521f2da2ecd550e7565b5f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a0d1bdbf3756c4e72d2d70adae7f2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3475c2541052d2ad5acaa528006ae4c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e2906ef9ee7e66b27b4d090b9cd31764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e5c6831b0ab09653d21323e2f3641765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5573bbfc926a0a8b68bc4a9845d85a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57888cfc9f601fdc5a394b9070c4922b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ab33f18d75fc2b110e376ede4f257768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaffc783e468349b0c65a12d01a08e3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18b7061369822234f3298d8da0f3b0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991e0050c72bc0f174cf71483263c45771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d693bce49c988374fb1d64cb0bbc1cc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848db9f9e558f1a9df51ef0f3a41ba01773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7962f56ce276691f9b150028689310d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8c546994fbdec817246a9f792aa20775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b86eabc79298ae57b7ea0935f00af776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56851bf416dbeb5b6cb626386177159777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c539424aab7a20559c8af0e5e466673778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17bfeaec45df757515f09d4f56acd9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68ef4ec40b8dbd4ce1a5e2f644763c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ada8eac1bc288906c3b3ff65f6f8a3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0588c35d4fd90179d4b0ce075736b0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593b121326c04a3e356c10854114b9d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033b0e5d25c06b91cf11974bd4aaf9a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6973aae44c92a394787e063b1baf2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82883a9f36d4885d30af15d02687a2f5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5052d9f76060b24612eda0d644ee8b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819503130589e837e4bdffd88f0b4dca788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ea3c2176ba1ec5de4612a58cecc0b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dc5bc8034426fded2cee270577b5c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcb07e08bc443bb688ff0c98111785791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d857a18d5794df3200bd696c77d188792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701ffbe192158fc45633aa0130b053c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39c18a32e7059fe3aaa5e8bbe9b8c1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942f4152b9247d184802779d665e977795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eb5b290cc462fd826aa6e1deb7c9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da80990307dd0a35250b49b59ccb232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9cd7df919ca07cd808f5e79e4209e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb76c861e870415dec437d5866c85c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb0ed5dc967941ffcb1448a8816b5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f44cb6d7c748637370a67fef7cd7d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c096a2eb6a332def33f902db2ea63c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd492a2b444e163b5a5f0060928fb6cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70544c9c51f947734d75c758f79a95879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736d8c409005a8702156b6f67454e6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc8bc500aba26bb9278f104f44afdc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422e674702c1f3752fe846dd2e5572a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a257eb61b620fa711caf3cfe1c4ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4213b0911acb9416e65901d2fd109414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb26d31bbc010887428e3b1182e818815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e71099be5ad1dae0faa30c4eed8f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb3ffd79fb82a7b074d2f72f637f4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a66768438093922a36b1abfd90dc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4def9c798116fed0655266b17b25f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e5123509e68e6e2f4a2e3912ac85e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5edf775872196cb962f035b1de69a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110572a7be0d4c0b3a6722ab1036eb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99345febcaa3a9d8ca1875817cb5252823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b589e520bc189e86c7c6ca5136195924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2b072793aaa0eb015893913d3e1c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eff58fa3bf1a4595ae15a2031131d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccce0ee586e3f07ad96e875e2d407527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779018f353c8026b5f4ccc0981a7c7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64e25f03901ad2f689d231f3bd4bc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706260a72db1dad12e7838b727abc5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c6eded336d3345eafb8fd5616714231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f1210624eb9a7afdb42700372357c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951689b7af5bcecf7f7a81942bd7babf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68bcfe4400c043c9b4b1166d8d58c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7d61e81a99c4d404bba221149bc7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ff7223e4820229b9affc73a2860c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa3186416f5ede184799532c292e9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9719b10b2f455cc1fba7f2a615eb88b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ecfcf6b437909a4560e3446b3b03439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169a198c9b7e0a7c1271322399c2ed540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf1a821b38631cf945325ac95e23db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a656630aa3a0f6af7bcfb44b6649cc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd352f2bb40ac39d6fcafde6066307d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339433153c5b49ac332b445b82d67bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2631e6c786794d29c0604cc84958c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22b23b9cb0715f54394eb8f9d6ad4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba23fa4edec5a380e65c8909114bcb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdd7f55bd3b84861e017607a9f862048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f817c2f9113b79766bd57023fb09049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c09e97676aa7d7ecff2ccb3fd9f9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12a6ca0c2943cc910e79f962d6f5c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c209d91e83205bcee81c4e4c0eed052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042098831db80bad33514b283f22815253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492c43a9ab56d1695baf1d75435555554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4e9061b0c8901e91cdba9e0d1dede55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccae3be5ce933706d15238de66e85e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719928358018e47a6d2804b484d14c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338817055eca975d8f19593f61412d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201e42bb9c5dde2751951e60b5dda8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5889cd8d09c00509cdcc8552ed2335a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029742a39bfb6efe49491bd6268718e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed295a6f3e02f9e1f703aeab55a87862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d11a0086b7e246cd27e23dfc29bd5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1259091e6def6f4640c6935f77d0dcc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21115e59af829add8475df9e1ad03d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ed789961a353c0053979f536532a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf701e033e9afdf148db61c4836fc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd262dab39693c03537a7dc39029c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40514b08e96093bc92ea7dbaf364a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b2394bc42c659908a73e9a9796a6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117bc8dba47d4d44bffc743e431dae671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b8afe85a0b3ac8974db06b8496a0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac8645cea50d1c3d83ea49830ce11173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656380ecefbfdbfb4b6dfe87815d75e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c225c3f1f653a7f85f821e1976c696275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddfc94f46d3c58340194cf454ab16376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eff8cfeebabcf74923bcca5479238d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cb464e9f72acb0a93a5c00eb0b82478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f9eeef3a6b012556c97e4df849eb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6286f3ef91878dee512df1872c2f54880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d09d4f3825fcb2dadf302266694c8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b9d80f3dd32d71a260fda4736eff982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95412a4e0d2a21ab39b04e7a139a6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8957a087df38bff0fe1a9896d11b1d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa1bda3d92bdd99766baa3b616bc5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd20837e1afa7deb99abce1f7debc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d4bd383127ddee859d86b7365403087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df4edecc65d75227625080f3ffb8fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649a9be95ec208febb6427f9c5ffb1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18f1a6a40d54d9151d90ec22506c3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda47cc00407c6ddaca0194e6093a7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3fad2d98c64659cefb0ee5b7f6af092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3091d342e7e3f37ee44f5c6ccf59ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f91e3e89ffd47dd6ee7f2f7538a49c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3526b99373417bd0ec38dc319d102c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479599e3f27877f430b712fa6dbc8ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64063d67b11bf10d754748a3f8613ae997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac818d2adbcb7b7a8bb818d910b623e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8004f5783f8fc2d3adb1832fcff72e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b882c8d97c74821c1d11bdc10bb40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff05a7516f83aee753deb7de5df417101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea332c25ec17de2a5c6d1b20908ff6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b54c045812c588cf68c5718c546d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee616c5fb5cfb46ef6c7a1bcda51ca7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709fa81b4f61b035789dd8b03638fa5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812e1adeee5c7334c6e1752c5d39abf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b57807170e2fb568151acf99721599107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d51ef1ba2681789a781566ad7a1d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5ac877639c42e2b0263b90fb79288109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe5481ae454969450d58c61c3ed3f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c153b30c12e8f543e1bb54318f50d99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7be2bead18335eb4f7c2b9fd4a348b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800a115837e763c3aa7ad9391343654113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdf464193d392a32d795cceca9bdb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6ab623573172946f8e57c5c7b27c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5712614865765188b66a1283f2125116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f98c16f5d726cf35280177a28593aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2668edce9d8db696d5f963ed3b7a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7b68e2c0410ef9bb0c19952619b97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f221fc43da9e42154957eb429dc96f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796063f0656f4f70e662e0fdd1fea8d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71466e18f222dd21e86f3b0e9379ec32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387fd8a613169ddfd03206abc1b87cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41578106ac9bfe80634e718b574e5cee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53417ab52b66ce8973e8ca4b44c9c0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec7b0700562ed2e5c239c136e21e5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446817e19f6716a4b8ce7f71944bc343127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433898f71dd376cb0637ec77fc0b44c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5510e9929121bb7c6db8c53fa84cfb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f46e263fe62a2ba8a491fc1037310e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6eb2b0367c29243d6f671f23a08ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926265fcedf70cf977884302e855230d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8c9c13bd7f2e6663a3a4213f4d19d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce8551f40042141f14b38b66e6847b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d2cdf52c8d068015f769202a238a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75c0eeffe2bac034dfb78df70d1867136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06b7427d04843ef3ee9623d03ecdae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da7eb9921c2629c5416c8d9847105a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc8db646cb5bd0996865cfea6c3bf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cb10548eba22ccb44042d08eb3d74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221174707b0621f1fbcde5611c0b0da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414493e54b387b5ff835882200a0be3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c0c20047aa2eae0103a58b60d2e03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70d5522a3c1bf776b5df4acbb463c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa194d23ab493c895febabe0ac2ab8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839086205c0ba5a9e07262e4bc41136b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950d1688644bba399bfaa88b57242f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bb1b21264f18a1ef51e96a2395d6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9023cc854e7c70a7fc4c11c59acd69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562fc92aae3e5df814d8a5e3f16ca24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d5142ae605cf5a5f6a937ff9206df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b64b3eb9a93b43579c7e60bdd7d9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743c67bf8c8bf767cd0b412aa2e1c4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499feb5298a440cf509477d86b402298154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b24644799b9f87eb09f42c9d115aa1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc5d1d2e89e3c9a2773232b98bc5b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64fac8ae1519cbfb071c9314cd7479157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216b462c18942ceeb76e935d3b29a37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43329b4dd7fa4b83aa40031a917d51d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bae4ccf71622d909483f29480cc1a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c5c89442f042642595e690aa4ff60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21951bf91b0467178d286ad96d78c5d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfba65963ae59a088a4a4d59951daa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52b6dd93b028d78504189d4101e933164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d215c5dd3a984963dac3c8a153bc0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c5eb447ae2e686722666f28e293ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f9a06d2c5df7c1d7bb55007df6200167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ff2928e2c55dbfb515df01612f31e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef798509628fdf1805c9226a3b8f77b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766428b846c2de19a77c44a69b2fd54c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737e54e526907bcf24b8519b96b4ea0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa31c8bf2be8df9c2b44af580b8aa9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944a76b484327f13226e5b04188805f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de5b43dca8ade0dfcacbe7d3b21e90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db870f716bb3f0e8f80560d17f08b86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5e85183ebe18d5909674d2030f19b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419ff4b8088d6e7c1561872d4208a05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526e3eeafc886a4d4b0408ca3811238178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36ac0037b7568889c97f85e3803ee9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713924071dda651923345efa2ee71b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354de6828930cee4cc745b2657b5719181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17695ac70f6fe35a46d2fdbe5a0361ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099a315d02e44e7db7c9e628edea8f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566f275c1036a8f6ef42da61628cb8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db1719e455b17a110fa94ded4e5d0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c3dfae5b15b01df101136ef579e24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0de27ad5c4810656c7f04d81b6f6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935508ad61101e4bf7246508f15cb56c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc6d8d2af5882a4a2f82a28a314c2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07dd4a02788b2e36c96dbe7d989440190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ade6a2c5ecc3547484f211e0f8de5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f3c553cb2c600db456dc913bf7722192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3285c7dd748ae48708bff972457327193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a42532f481776c99ae2e97bd3cef2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6309901a127187d05b6e2bc8c71d7da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afc3d49c3a099e85f7b8292ba18a75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9ff5419788ee84a883f11bb7e2806197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d17a84f2eb76378bd9626c771af89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f89013fe4b47ca4958f445a33eb75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635d37fc53196b41f31a789b55992b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc06911ebd4adabdd5894645ed7bf2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c23e4e345d70eb6f9fc17747227db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001f8b62c91d110b33ab5b8eb651a7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac71cb4352346f025601e826b49b62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463714088bab14cb348b65d3feb6c71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120220691587cb135f12b2f35948cfb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329d4fa88e965501279e93258322042207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87d67eebb46e0034867faaac0317d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cfd4ed9befe610f0c729ad7be0288209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c5070edfa2ecf108817698d3d8348210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843f1ef63be52c2e6486df716f66a77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49095efc6d0fad6377ecdca9afc5282212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeac0000c012d54888912973d86581213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e673da0cd1d7165ec8297fe74bf2a2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6bda457eb2333d274227babd79a50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aad7b43906a047875cd73262a51b6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b33587007d6c1b42cdbf277e801a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a54101d9b42cffe3a36f6647e69aee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8f1f9f393359bc2280d26ff92fee3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecce5f58cf86f965f9d05de14399b71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf596b854d227825d492454a08f6c2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9148270dc1852c8bbef9598078ad3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98600e6f8c70bb7ec207a8a9584475223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324264baa7e8e552683db68433a9672d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d60fbf0493b93d6bd0390bddcb97d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb2fa26d3c411bbfdb1bf14e6ed570226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e812999f523c054d87d6dc61a8f41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fa35215a8484156371f95132d8620228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d40915aa918a125e9f048d74a171f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efadd6f2da62c520b190b331f9c51b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac51260805862b7b1c83bf69e144af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593ba350ecd766718310e43745d74d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541866d0c1c21fc08f49cd8e686a564233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13d6ef35fb40df1eae9add06ab6c7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e16cc07a58d5720853675d287cdb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca21ed30efd91d532da8ba6db15670236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1426d66243e2b708f08be234392a3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e7c417e5b03abd2371b73e5ad2c68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fb57a2a1c16ed472ed9fa2924afeb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669717816b9758e41a74c002f272a005240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80fd7c04c767f432f56600d4758360241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711bda47595f1535b22c9dbf25eaa34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435f1c1fadca4e9e9dd4bf73042a022243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0b0add516b81c076515c08237744a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa52b86c81c7aad120ccfd39a54af3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d2011d56cc0bb1d7951885ff3be29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bc0d2599fc976a08b5edc41706bad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28139d9a985cdd95f3159b550a52d646248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66024ba08e93a822e5dad45ff6e611c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf002fb8a1b705f77326b3e977c4a715250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4886ef60ce59e3f293effbf5d9fc975251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fe38a2022546f8be0cc65ea817f26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be850a5933ae353e4a08862955423f3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de4843b151acdb98f1363e9eeed7b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef907e6ec54c274a2c85ba779318e87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060cce42e6344ff5e9a846b5973f5d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5a340c2c8dd2f283c9c0b6ccdf914257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01555097af1a615dc3bd4476a3d011258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d6d4c8d955851267053f071736520259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7c96fee06247607430d0d09928548260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cec58b7c43992615652e85beb62aec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61892fd4d47e04507db6af5592bf00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d12fd76a093c80f1d0187b6f8a3cf4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bda38e860f843dcd2b3f9033ddb8f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cbc599ce6aacb9bcc3b224110525d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe08ce55cc231366995404c47006a75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a2c396f3aaebc7b26eea20e77e599267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aafccdbf50d9d4a885a2f6988a55e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24800161845a6d9d3969995473b3ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4152b209e2b6839cffe893bc527490270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df80400ddd49572f61873264f3d2e5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca471452f782867e7b1ad41155470d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3e3eec6a37f44ab71fd385aa57086273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de19c270a59abb63dff01f25f9c9078274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26c230346371596e07199e0402b71e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f91979d16def95317dc171e63df31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060752a7899a53ff62034e847963348277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f7636d6568d07f91e5b9160d86f47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa40f24e8d22b0a972d1d6f02314ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae335a89c5781b8c19519adf05506a04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26d4057ba16107ac88a3b07b9251af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63961b811a9658446985712aaa44213e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0838e2eac0e883c72620e53bf4e8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636752ad1688c68ba922d3c6364f98da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bb9a056f4d509156cd59328d3bf5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba807c0358dcbd110487e981d1c6bfc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509934fd1bb5a19f8add6d18d6ff3c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b608387946fb31b5193bd801bf015288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51398ecaecab210bbf93bd7a09f988289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cbe7597447cc3718f168c91700c06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfacf62f4c1ba104436c0a594880ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0dae165f21ab596763ce822f78255292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed111a021a0aacc811a50715812ab83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17241cbe6a805a6b27391a5c8a8c6684294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe2df03cd285b671d7923d070f3a49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fa6cca263a95303d06cb6090daa55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984782561289653cb9942b158e5ecc2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab66408cf4d01d5c5c4ef9e7412ada298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c774448da04c14427cfcb5c9b1399a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d35a8251c7b468114f17fe22fd90e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc404d8d03e9cc8c67c5b3102b880f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820113181d5d6006aefa3c4fbef6f24a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745ae12a8427a856a3d00108e035fc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9fba7f49208339a975c6d4c0f5e2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b86f2a728c631a7818367cc25cf1b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34d79945513090adcf7c7a2cd1c2df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551732b686f18f0611435e323510b6a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dee183937cdfb9a18130c4490e8703308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715be773737362ec5141a8d30ba50a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606042b8a34ddc8f41ec399cd074cb4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d73fa4e087cc15903c4724b1b49cb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d10aee5e492c703ea53748194393a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa219c5171ff7e4a13fb8a7b825c4f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a118293ccd4eaafe4cc4934e43f6712314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cedf49858a035e0aa6f55727b490d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec325794e63a0f79b1924af23904366d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f911249cc7a6c38b28af824b4146e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1576152758c44350c4e59c9a296dd4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc478fea560216e68764de798d5951d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99ceed7a8701144f81d7855a217226320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c150edfe73e1a5e1873732e1591286c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967300126d62bd198edee846fcdd1f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5d06ecdee468cbc5164deaf8ead74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9821290775972d4d20ef7544b851e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100c14faed49c686bf5480df8b3c8af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2f3ea360898da5e6a662078ec8171326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624540d5eb7691b1955edcab74932590327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22a1f014ad55f30f59b9917ec24feb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984a6fa8024b6901285c15e511232f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9353d106b44dc3c3557ef5f68d4189330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b53b72a5c98bcc733694f7e8590fad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef13e3f9b8629ca9f43a6ee8ad65f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83177f19a94aed306c6820884dffb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c50df6473120a7ff5cef2194d1104334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd15d5c28efbf6dfaf00b26e98e3e20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e918f93ffc0f5f203bea154d32a6df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf483c5a7f8223582bb6dd600a5061337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9209782749d94df0c61c87ede1cbca2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f08929a50e7877283f6c588ae1a35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca281225b6137ef1774151d80491902340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98060f41e5b676c107d0dfda5b03305f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07511ac1f9a4fa7e3c2e9f6567f6ae06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85292669394d4383c78fd79e9adc32c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543435c041f4aa99189fc182d295e7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c36647c93900f6f400405de8965340345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cc6477e0dd0a4ac6cb80f781b29ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765c343cccae99bca42f6aa8ae5a868347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647617616b61fbc2623979be88d8e315348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d49763bea06a9876b41147046b5f44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1a47f39f17c30bddc303bf07144ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31bd4eeeaa1325f8bfddf52ec49216351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13953d4b515c1b649603808b421a780352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54f8da7e13b656858ae12a06958517353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b26e4fe4a3118e69eb847b0f6944e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fea9bb3b88ca93abf25b51468101a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b98856b2ea8605c664761d52c03fc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc80e845320f6952dc3867ef925b0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7fc0a996320404c9e072f926e91e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76cd0a08eb4662829a45fe530ad976359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc40655d3961a7f3e8488163df1432360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463259eaa0077da51e2fbea0b61587c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfdd1788d11ea11cc44b7e24dd8154362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd305779c495c4cae69fa7ab4fcda9f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9f25cca1935fa11371835b567b098364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32415ae0080474c71224ed2cc13b0efd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad4964a1e219f04c63811ff2ee1759366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dadb5d35ae9bcccba0cbb2a88a3eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c6e89eccf54fcb86e170e084eafab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079377371bf66b4a43b87eb1d7cb9f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67db9918eb985c018b8a56b3fd86f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382679c8ebc0cd044eb9f6e47080e9f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89e1f31ad99ee6732678e06110ac4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0dac60480b82a26fd42364109a1ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa6fcf3ec1fa418f12730ba10dd1ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b19934af38fe5354b0532319c4465375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a568861a3831645e6e896859d1682376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137368d020f67aa691fd6d0b39790008377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97b2599f87dd2b2dfac678ef9c0ae8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dee5ff76a5a1a555ef46a5e92092d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa436dba2c5bd2a5279d033f866d1612380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78fd3e2560961439571056b429e7eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11dd4190942b072a0a428ffcbb8c43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248fceb43bc065a2eae1b0ef1b5bb37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e2c1b1063136c7df04f1a9f722166384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec4e79b857d1240b1fd1bc8b741a87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c648d9cd2653ba66bc58a3d70c5690386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60f34587cb143d80ca76286804cd3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e1feebe75468db562a4a667e7c8b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44add5af2a5447088206982b7a5e0846389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89336d2b5a4c1790866d83dd6797ef3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0c24382ce86d60ccab0202e4de327391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddf8ad8b63f39ca27995515bf65132392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473feeff5bd92aee3daf233cdb5677f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1c5e70727f301943cf2731f3c9775394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041f860f2c9274bef4236a442c1e8cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252aaacb7b3f9b995418878a88741dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6fe03934a302f5d086bb7756d52dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d0f67899e03ea3633edf3691acf95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d102f4a514b9fb68416d8facc46d9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5832df201315fd063981ca8ba28496400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e0a665886568a5471bdf984e17018401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d37e8f6943b1c6e40e52cb33b9af73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278125cacffbdee8542cdc1407bfabf3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a27d8a93fcb35fd6b71bb62686009c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6331b213e463d35775dbe26d38b1dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469b113ce6c86aa685c9d42c2c03408406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5463d7f48383994f03528da9d68222e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeedbbed377753cb4069781a6cc890e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a184390beaa0bed13e831aed00b8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425ca6338cc46179f2ce1e56f3290de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd101d07899a013f718750d04d474fec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee85c4f425dabd061a79af570ae9a36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8be703982d2ac52d6e16be8334851413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a4b45e75a3d669a672f076afa203c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83c5bde06d437eeb3d1c5290fa666a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91ec4f3b55873ddea36b7e0f75c6ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc998959d191aaf16bf4482dafdebe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219c15b1b4ee6a2c8749cc1335d6a7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5450f347e77697dfa702a64a08ffd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17504062fa7643fd1f9ea02323bd8794420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219d6e9542975354b54e29999185244421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab667b8924a62cba608ab6522ec26c43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4612bdda0ef413faa6cb9496f1ff5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c8dec8b352fe0e18dfa085e6d69e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a6ad4c2f0eb3a0c229ce151c15d22425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9140f753e0fdcde50962baf91e1b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152c4a2ea752bdb9d1297351451361b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a092f24e30cdd8c1e382b3d8d8819428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c41f0b2f55e49275044054154f2f76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660f57b3f27efa9ef87e1121287f655430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7a893ac20f26b697028fe9fb453e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5af0b9d4d78cdccd654de2c2c2bc20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e421905e6ff0285fa616e9e3b1eb327433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805a3e2060f143435ce311ed5cbadd7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39600c7a3b2fc4b887eb4a9ce496f5b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b518d6876fc53c4783c751ede88cdd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ccea191c796538a6a0d0f5a9998e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0255ee38253c3fde6ce09e76724db4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78052cca02677d5e75939277970c18c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311ac823601395cf91705e38e37b2bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc687fff7ac076307351e2ad827b6237441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c110e098bf042431cc12aa8feadd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748bbd55dbd640c2c881e69e8ae6487443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d18bef9d0df1a33c5106329427eae8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089b541371b29ef70f1c2dbcb9ec603445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4a0c44c3467f3334466f264eb5921446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fd83b6782e1327009acfefe3fa91a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90f2c79e6824d7f3116a3389b34799448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df46b4367ac34340f71ee7476b1116449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470341676bc7e8807f59eb3745366ffd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c93d2c829cab5481e68c96ccc87266451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f4ea8b1d2db5048e0cf43689c863c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4509463ec1cdb8c5aa66a62faa3e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24ba79a4ae90803671f5ab688a6a2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a3b04d5230eb449661d530c26f5f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf7e23fe4fcff0e40e87a043880bbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf7bcf11300c124a7f6923aa8c498e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a35186157deb7cef46d7a92aa1c697458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae1c14412986b79bdfb6f3ad7b6a31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf3a27cabf87487479065b9fca0d5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e618e112e5a3a6f46fd3a52ceffae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edf8571f8a6257d6a55d7c295e1f61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f054f07eaf468b789fef33bd84a7ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ff05d97e97ee5dfd1cfc46ddd6276464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ae6df2f977ca532bf1596daa55b4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2933f17d048bc29975d314a223217466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70a0b0bb01a452f9be5ff6ba99f9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2523851ba84e50b9209f23cdc61b93b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c890c67d8d2ec2229b556fae12645469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63293dc78c872dcac30ca0a9ddbd032f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8b0f95fb4120f1fc87e9d947e318f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd042bea7af98fc140755f77b4c2cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d875cc2b676a86fd8aa2c9727df7f8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358b4309a2d9bd1f4a5ba41438b6e9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06995af5cadb4ff842067ecf90883a8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089083e408703da0ee6ef1bd391b42a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c555c0b74e47b79593c857591e4a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e8ec188e2a7b5a7fa2f21ba86630a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99dfe0419184a42566832a5e0d9c75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fda116eff353aa3e094355eed09ad4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4105c6d82eead77b549d7601d95fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc5f6ed7c203d885431669b118580b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f72440c25273fc5a26734108101e4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21291891af9d437438b5ec9af682ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd011fd1102de1023c8cfbfc0873decb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf74dc9a33532624fe48ac4d562e57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f41d395402ede290e1f5ceccccb43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f459d7374fa4022354d0fa059bdfc5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f77d7024dfea9112637029bb932d7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0138c359b175e3e6f669f1e6787fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d17a116d6fded54ab43e832e419454491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0bfd4bf8fe525cfe98af4c14da474492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfd73db147ee2ad5d5b5ef120738eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe915f0ffa7f3a451fc53028d61b5d2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98a48815bd24379754ab6d2de646a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85095bd4d7cb569e16fe3ab2efe096496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291dc506ff6aacfdae4e29aa6ef12ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecf5e5f6d4379a6d72da086d4613a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39677945cc889d0f66aa7c5a66fbb7c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e699727b37fea1b33b362ed6a012eac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc9ec3455b08ad3377261887a5d4c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713e5c2e5359fc3bc57ecf82e967811502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038a8e9f4532296016ff8810b1b8a88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df6efbea8ae56d8837805030f1ec28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df8c338088801a48b92b002330b371505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dc490f339dafd8f2a7e7ecfc7dd0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aaf62db502d37f0f65247a36f60df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3b819537d2aaa6a116d19918b6bb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6429694d74c71f86dfce67835277447509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd485508d05f41f8bf4cfb586a4caea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d1628ac08ce81e55fca697635f477511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631bbe1c0887e48328b353226237c12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d6c3d51fedc12336a35c8aaf87199513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d99704d1235731a54a7e8486b099fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0ad06d1898ca496a445c958f08fc0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34aceb61e1d2786a8ae777f7bcac19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8f515c06311802e6be70c7b7ad0d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ae36acffe0de850f87c5ab1705afb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cccbe6f9891258c52d9171cc37ff1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32be8a5fb4d3d47035b8986eda610fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf610202e3c73b5ec15a0e503b8639521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d221bf56559992ec3e8723bbc36b90c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01602cf6f2bd70d420c6d01e3100413523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb92d55aa35ce7c9f8fefd7a276e517524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096d29e7847cbcd9c5f178023698831525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cb677d22cda7116030880548047ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefce088651689d73e05bd3a2273091527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037cb5c176dfc32d15891ce0e5bd468528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ae11e34b693e008ff0287fde0f9a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6f79eed1d1c94caa3e51e8fd5dc7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13e0d59d507e1f224bfa9ccc6a6ba3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e86cc17c69ab47046cd828c3be5af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4cefcdc4032bc606898db65ed3fcb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984c4579b79a8febf9d1e7ea58faeb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89f32ce9eb75f9214b3f0900184000535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033c084f9f0620044bebf602e98dac0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303bd4792eb43993bb285e48ef968e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f38336316d7e0a59cf4743834edac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a215ad4ad6571fefe792c781bbc9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63741dbd16d106db53903c10f93da968540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850159c11af50510d1c91de3544bbae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c897b1419131efe9ff3d29ca8c2c5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25b96d7df022faf8c0236d382358ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06eddd1877bc471c22827574d37bda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beea726c5c4c8a02b3bc4d9edaa1500545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b8356937c0925fd0307bd31b7f917546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8f3904a9e8ba1920fe314ce684382547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d410507dea91b1a3861dc092a6a73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b2480f53b2af8416def1b1055f0e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8793cd1d20be33fe86fd109b9131e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c174af92b6de85816eaa03899197c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898ff4e7932fdf2044bee716268f996552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e23953771d2dd3c72ff831ea76947553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f334ad9205c5a23cd77b89a62b87a4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7090bdd560b46b81abf015c80121fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766ea9582b11dbf6e5dab9722ab92c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575693956e64852ebe072aed0d72be5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cf65a243c4a1a0a075b1577fb3d3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e16b3473458717c53dcdef3c2df4be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb1d414706737023a929ad269a6b8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4c4199e7e54cf0929b569f804cca0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6518f5c2df3e4486b82f65929f53507562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c6a2fcabb3c5f0c1e37faba186e3e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebec7b728ee1b267b018ea3e8a8ab23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26f78b5a1d217e991dabc2359d4d22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8570096bb3371706796c54c65d9c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344efd342aaab92ef33ea19f1db09c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265512886614e447f4c387759408f1a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ab61ad64a25c3dcc4f91305f69389569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe1593b9a6cf91e5de5809e2d49d6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb106091c66400ef4f0a36c9cef779ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f08badac855cf5e3b20555414fd19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35b2b69ac6236aa24d8d4dcd3a377f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652154b9f80a826db4e7bfce67942f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca126571667ca5d75404019b2eda502575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062c1d863bd00f875d9b2ba9c797a0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3a82f9085402df8762d5d1c6b39fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79a7bbbf78ac0492832a07d395232a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b4b9a384d66a1db547ae2d517b18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9554dfb5250fc8c64ce46b0c0e463580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b864b74d55ddbe547183e3f1d034645581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999763cc8dfc9c24d44f4653db8c0b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2a661d04adef1620ac13c597cabec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1006c0de6e64788f8b53cf3697d2010584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b53862c6b839553cf9f97507895206585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48596f9512ca790933c66e276c4bfa86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69884d07c99ae754ddbf672e020ff20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb83574941e8d5f286dce621200dd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627da237369c8d801268efd8542467b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfc9664daa39ea5fd032a3a55af137590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefba609a87a3e15ff15e10e50c9c2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455926ac2edd17d1f0eec12ff6c763fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9215b358814527e0ebcb4165c61f66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704259c1ccb00cee4f3ed96d744e97a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e149e4cfd2e45c88dca1daad5ee09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcacb5d35aad55b5c9755e6f4357ab0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44263a03af3056e1d58f333802543d4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab84a1ab2509f3fc46abb1b38faed0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf7a52ac85dafedcfd114c9ecdc6ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aea676c2ac1e9b7f59e4f3bcc251f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588e7b55c75890ec32749e7e7698aec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc29f836e9255bafae675b9b1e9c4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd57387b80e37f42cb87ce06fe54758603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea52af2fc80b93b2a08090a89dfb248604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc74dca917e76a73b2e2843c2ca4c61605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30204b67e34a8c8fdad5ad2a5ea0b819606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa76df8c9f3923c3308e1deb94e528607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8399de9f42fbb0400b8ade91d014908608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d441763bf4902f4e537580f33c104609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aabe32b368ef40db4d70d01c79a03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825934cb1df86b519a5b7bfac5b0376611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31be4182fd3781fa81c5159345a54df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1eeee332d468dc0917f71cd979b66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1fd8cd71b27462dd4d3d02f809228614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cf26741f5f8f3c6e7fc6ac0545fdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de39c386a1d647c75147e409715d73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec277fc4467c50d3dd0a9aa2bf12598b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71144992dde3a1c7c92c46e611f4f484618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107f2314ab1c084926de88c819c2ac2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab0c763bd3f4bb648cd13df80903af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327c327ed0edee82a5129beb9a0b595621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3819e1bd47811ce6bc2898cae2d7e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb5d7e1905c3fabde080ed161dfb1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db419dd00c4ad225aeee6f689e6b2e43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a8b2c94c4462c413f1966478642e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b4b014b0eca4127433458b0f2e486626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33d40ea5ad7b594e807ca5aadf54b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9da1f05bdb1321dec30beb234a2be1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04e2df7f703efbb745acf83b42ee47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68e81ab967c5b2b2cfc04c76743f88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640d613e15ad8bef8db5711adf0f7a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eb8cb7de1eb5fbf3b31b0609a038d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2ffb37c15de292f056b457988f1a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888cb02562c491a7da802c063c82ccc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3110afdb234ea013eb321c974150a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7a427aac9809df42e7efda03c6781636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de788800ce95f700f2edf1a377e1374637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081858ccb9af4246a14f21a052f66cd6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c3bddfd8a905067e1b27bea5fe8b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6867cd8a6542d20618b062850c532640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e33807cd9944d8c35b86c43be869b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b78caacc8dd13aad811defd3bf7489642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04809b46fc917c72a2a58b54a0926c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50cd44dc4da7c5250039bbec44fe8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd38f62a76f9db49993206058c8c26a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058f5838709491d51bc230468e87caf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a33c09969d68a3c5baefc875483485647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bec0cf195decec4247368273b0bc2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf3df42d547e6e20c1b170c56c8538649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f25559239aaf296f3a2f527a3a0730650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fe49e8164780d6938def0cae062ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f459ee07d438e4cf27311f1de3435652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edb596c335354158b87d1eaa270c66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610323803ee80a2c881f92571f3e2f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b569047342dcfdff4b425770bcaf5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107e4b67194b46109c3a76ba8196b7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13da13c09c566566d5abc7cf468855657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af6255f774539a8bc4f7a6e19e18fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592553fb63570a6f8f93c3dc9922a241659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665d199f94c5aae1f431a9c1feebade660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3ea76e533907403e8782d899af3e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60686319aef84b5119007f5f03a455662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bc7e8ed4bb08963dda50bb516a0e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0dcd7b2e011071ef74151bd0fbc55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a796db2d2a2b1da16a982c963e1582665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9fe464b31c366aabd37f68e5f5515666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbd50eaf4e0a7d67f84be151cfbfe1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcf426b45ad662b3b363e8e489f7fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb640b28bfe39cc26c2758781a138464669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7571abff3e319349274b82b454144670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc52ca13a3e7a012334c55e55c72fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b93109e291d61063096eb6aef454f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c0376a28a7693650437b5d8b62283673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c102780085d0c5dd7e5502a321f0d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623817c8d2a627e823b5aea7693f57ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e98079b4c51b0af60710d7291aeb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac312e2a5135f0efb856adffb579e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8d2723d0bf254e585b5fb9d9b9ef4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8e802e53a28066751edce656abffc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033f2c707c2320fd415a22ca3749cc3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c1826e1cf32648c57b821d72364af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1d054a1c2b3295dce348525527eff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec43df8284722032a20637ca541b08683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a3f8ab5bb965417c8cb9970276514684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902717938b6f3da55c01709b26de960685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c909cccb18d2566df276ce685f7630a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a97a658084db5182890c0d70f5848687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee4d055715a3990e854ccc56b3a3a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a00d8d87f7edf3a068830b5725d00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815b1798698d7de338e1d310b286be2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0194c7482b788547f4a80f7270e0504691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f0f89e2793f5e09a754dc0978834b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd424e4f3cb9ba628d2d9f756194a3e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f29533aeabd8bb2e460e9b216e91b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46934b4317aa683496a6fb826e87b967695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797897f97365a8c021f872990c2bdf42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53824b4214c97aa98afdb53dcead11a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4b9ec41742fd58b92320a172c87bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03004ed1ece6b423a1f3e95f77f384ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d636327f3905ab278269aeb02d31f47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cf9209b195c06320a5c13b37e4137701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650748b271b680ba9d8f809833e238f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954acf8e4c62339736b1b74359cf8ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784cbe1b74f600b92db74dd989919a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975930c2c24eb6815dbb58c250886b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513648b0595d53c27ad7f60eef19e922706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e100d7b8835b1a337462f84696a0b77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21777df09b8f020303de6474e24be959708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb48ace0dbf4cf594e9ac218f465d6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65289014c3186e8b1c0b3b81b8dfcc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e17f8757cd6b077c55dcc56c4f9419711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68893409039446a736eca2886c0683712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ac4467a67e4de932c05962d627a9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03625bd7c538f3ffcf135bbf480e6200714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5b352bcc839ec3f53e942bb0f550b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ce3d91306d9ffe1188df5d31dd8ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bddb274f55f7d667a59e047a74e3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da683284e46345d3ac66ab84309b46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f770371bef24196c87cd91152669539719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eff76c9855de09f406230a355ea9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a64ee3f4624d8728967615c3c8ac87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d29e7c7e1ea3b7bb599c154ca9ebe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77112c989926af630498a2759133ff3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe8377eafb6f38a64211c97e580c84724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ba7d53ec85d9db582848fdc05aff4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856b0c7a3094135fcd9463eb91d50b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435910d3a31b861a95088f318e04b3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc26147963e77338e4aa94c7f26c30728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1d7626959fcd3052848efc1a48118729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d67fd372be6a65172c0f4c7d6e277a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36771769d4292119635624fb95b75de1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1b881df82b99efef5b5d7238a1924732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47743bfd16607e826e99d6719077e7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a823a4121b443ecc06c022a5f7ecd7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ba127a19169a21575cd2f6b956211735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209772217cc9c5ca7b879dfd9e7d7caa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d03efd70249f81f099e86fe1e6360737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec4ab16bb123dba35f0c8be0587a75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a184c3f660f23b6938f18f3d88858b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1178a17cc0dcf1da0d72a5eb00bad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5080e93888a2a155b01d5a0a2d2403741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eeb05189be3f966730e725e81491fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4388db80c803efe7e82c2b08239a96d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afe241bdd6bb10d210abfc39331d13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad876b3b3f342d1441b4d84e21ecdee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdccc1828f377603fee48e4a5aa7c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8b80d22dda4c412b521d4a7bd0326747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>