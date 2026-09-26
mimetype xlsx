--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3424,51 +3424,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a20e74f96ed89d64193e9768d226181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bf1f4104010fe5f6d97b1dd9f1dd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090258c393401d370ba3249832383de83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a793f2fd4fc94e93f56506cddaefe324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e641ba67642a1a49e199a9ad3684575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dc201c771a5ace268d908fdfec4a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128da941c2060929954c008d3836c497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a137443483e7cb3fb575c7f0264ff888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6feea72d2903bee361b6d32d2f88d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b58ed62458c941dec48f06cc3e2c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5cb8031105a661297f41954a9fb7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c11c993945d4b0d9ca45348e98bbe312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11c31b36a23cf644f8063fa4a9c56d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d20d544c85487d8c3f07f3d7bd28c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e6ea9100cc4b06d7d4a61b0611b2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0f7d0760c71aa8741be0de2e0f81516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da75549ff70f0874a7cc2b43346dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243900c1af32bababc36d84fc8b3ffdf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889909b1a37a7337887feba9881948c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f8a29aa5144ef375a27fa2a66fd3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6eb4caf0f3bd4fd4e92b5dc18aa5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bf5382c5b216afa0f75a7e0f1bdc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a4e1918b10ca02fb0b6c41047075923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69e429fa76544c4c66db0249d84a3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7859bc676595d9b3809ef5471237a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678b1aff6482a6853dfad77ebce95c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c319cfa94db59ec2e3dc2f096ba762e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acc95d3201714aa6ee1d2d254ed1fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c560aac32cab3b8a3aa60c0fba8212f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bd32f7c5e26378a9645423006c9e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a52eb791b97220aff08a95db2048c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cfdce48b4ea010c26e772e820d19032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1917d267568b551405209b2b13677633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586885a971d485f4846c9d57f15f35534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be0b94bd6a8617dfc72bce4400219e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcecdc15e4e100290437ca85a80f4f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcf01b9145d1a75945a778daa34a4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d3095faf845102f4865ce3fff645e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4d1aad5320dd0aaf02817dd18b91739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ca4348bf077cedf04df023f835b2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd7dc33041b649461ccd33f6375d5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649986b0d12d12ead14d4e09728927042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4424c8d14cd0e31173b007652af9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55b55acda10868636c0a3b0c2edaf944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8c95209ceaedc3b6d803551506dea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fbac48bc55aa37e95610a3f8b04d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a89fc120bdd7b53d6d3f04381a5a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d8aea5e898c0e3eee53348283da7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0feac30f7e902549045f220c67959949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7faf2f4a426a884650f9b239b0b8b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68a147da72e8f28dc9291e2efaad3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e373966b19d71cee8eef4ab37fbc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643668a457d278ebeedfecfa968efbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fea36706af30b755fcdd6c41f46ee454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2009b79c483082d91369632a31e85b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fbbad81125b7bc6c3f86846a162db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6776099384677b28750fe78b7f0e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a326e43712ee70d5d3eda9c0ed7d2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658a91126fc79d02e5068a1ca4c4fdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092c2173ebdb7636b87b528ab9243d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167fa514dd20a36eae070330568766561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d7b1654e0c679393120a7d2a7d60562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818a49afd696b984a27efb31062307a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fe366a5d193a663461c002676052d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1405211b54846999eb5cdb04e3d9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524efd098d8957f280fad6547837a0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd405891b520f9c1a9c74f7392e498367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae500a54abf26340baabfd0584f13ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc88cc50e0f4f7115832168b279ef7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2dbef42193cb83ca63576650ae15a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2486bac38a4e21babc5e56ab8e5e65e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16643aa20908949a1f65dc86d5a62da572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb1a086001e45796433b56bb2b364e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1211383074fc618d013c2aeb99a72874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c151e5bf1544ab280fa98f289fb8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6040fc7e5e88fd771b3a5c695145e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f4698baf42aa617d75c5cf975731777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdd16641dbfc26e18ab62f2cda787a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf611780b3db25974bae650b071f1f6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669d2a8ae364dcf2bc3dd114bacd24e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c2e6478a0e125a7442b2efac7477a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3f8b40adc4e79b50632fce526ec5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998491c57770324e45ca3e5792e651483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6e162267954f4b602536c00f5481c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029916d626a9b6b4dc8a607c256daa685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d35a47631179cc2ffd46fb2d4998e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc91395a0f85c34e9b4fbe7183e95687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd11bba268118cf004a925a8cbe19f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111eee8b12f487aa46fa49e01c0a6c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a50738130a8188efbc6cda35dc01290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e714fdf9bbd5c15182d77825f2f2ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a83a46dad32f57b0c923de2369848792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d7f495239986b0f7a2d7f237ff1bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1cca2e512723b0e57b29b16e668f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549498e39ecce02fce4ed531dd4aa1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa092939320cf6f49af34685e603d6c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3928acf47844f221592f7b06bf40da297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f016b4474115ac6d2bc2b5b2c5a850798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e26976571e08a158449f83f878be9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f84279229da101e804b3d11c973ec1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37f9d1dc551fc106bb8dd6468e7fc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deeead6e2585c33f8848b70f979d312102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb88ccef7e8eb9a08aa73ed73b34cf9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91068b14782ecaf62aec386b949741d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6787d6c4edf35daf1b0880fd1da9265105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca9ffb3f387ccc91cef07f0abab36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584915b7892598be59004ca412a745c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277584e0139be48b6580c87b29d5e809108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b7323da98f11fc45aa64db1db225b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151d0ecba3030322bc1fccb7a1f27f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8406b7bd9a254d7cc51083ade2f85bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020d200f45e980928f31485c638c6fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0221a0ee71233a16af8f2f66d9a978113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598057c372a4ec0dbef55d927211a3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651f44ad10ff32e8a889a5c5ad2b659115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498888f5cd8061318ed5b25ca230c4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531e02ae4cdac97a5b44a71f050ac52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833c99a99e1297d884e249f8bffd3e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0183d0c3dc9b36b3a335252d5c4e2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b366b8c9ddd4ef57c34b90066b7296120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d027f0a4e33e411d300a5a96dad9a37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80102813fb7d29095fb169042dc623122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f74573a19c2b63de8b291503c0441b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b07c8354a9a489f9fc4555b2e3d154124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8216edd6bd7494eb98104611f6f7c4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae80d21a63b31beef066ad3c5daac66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbd606ba7d4a8dab2ade61a560cbc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf86a3abe2b44a6181c52e32905f4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7bd510d67e531c1522c4b7fb10e7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2008d5203a4dea2057b9533ad7711ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4480c2f48186b478f2fc18fe2db420131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee42315fa157c9318e20922dca559b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48f2a09e1ed66419a1e06840033a28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9236d1b2068d056f30ac1b5a8980153134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20522b5c30773ecb9477665635096b6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d79c1aa17525153b9090fcb0ece7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd64e315e3e9fc4e68b6e2d822172f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341de1d885ad50680c0da2143a5006f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5c5be9fbe830b76e0fb3ab975965f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c08c3c4f848cfefde127327b1c369140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7dddfcb907644f73a08de767045e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f8c786b7ae380f9a57f04ed3326d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b13cea7276c7cc68ee3efec663ae74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78b59695b20ea709189b2965bdc230144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd817b8eeac1f2a97678169aa72e3383145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4127a86298c751161b3f4aaa1203baf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675090562880f53a3e9b55410e64c780147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b1dc10196886fdad43be90eb2434d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cc7beb198de3578335d70aa416b80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3885a405639356abc37805c157f59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c720fe68fcbc5298663a085abfe040151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a18019beef95751f5a7cd03d3a8cf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f8173169ef6684c17c24b40eb53df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807239e44e3388516e576f9e9f9c8919154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ccbb5681ff519d1fef7b32233eb41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26269ef51dec90713e005aed596a6f7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7435f2d2642603654f67c3dcfe2b2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a28a15fdf8ef7cee56f81509004a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db9143c78fbf141af34ee612eb8457159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd017e5d0cdf966c44ece4b49c0684160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36409a1facd2fa6ab9ab68563b726f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5f88c773f58b444eefba1d40e9f25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2afe14358c07b977eaa8719412ffd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca29d5e22027210765909ab9dbf094a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56d7ff3d15f7103f20e5b926111351165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad01fbf37baae91a441bfcdb233f424166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539fb861c77f2e501997f50d2daff0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4bd7314f08ddf73a3abc2bc763522168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5f901d2b771829f048309190ad6b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42867fc1b9b0479ca2484c2be694109170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e46e8592261578f059f6e7b71e388e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff6c1376052ad4913822890b693438172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35381e636e7a592cfb88f30f926906c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e52b49e864cfe6db229c9dd926ec5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5794478d81a0c65e37b0219b7b5f77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89c57b2fdbbec4f9f2c55eb283375f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87935830a4374a049ebef6ba441ed36a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc7d23dcf3309e7018aea43accd906178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254cb8742851f732e430f3bca72f14f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0c3c681b419aef9aedba7ec6bc873180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefac4d2b3941c38b31f0aca58c0b0d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df72e17d49b6591371c7449ee26456a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05522a8e0fe40583d4327e10ad5e713d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d630b5361b455d8108a582f2f07524184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d838cbb7d31aec38cbe8b645b7881e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9422a020387423b93ca887d56a33a2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d882864599b3248596284b878886d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e72166f710357969bb202150dd7c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cbffa73d6664fc2983496a8ccc440189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f7c5c979e7963fc1a13f1816c4933190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136613776b96683432a9f1fe2b63b55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d7df638074d0b8c6ac783eeaf838b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b436ecf46bf44ba98020fed27a306193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d21844080daa2179ae2207b5ce0a93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ea172711c8caf25b466c16ed0468c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52595cacc372dc0918e649b554f6c426196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4aa6ef3b5924e643020fae8af178f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf8dcef86c19f3450cf839e116c06e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca5d8628c1219494e5bb976b0a0d5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce84a86b6d1602850fbae936b49caa0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019d4a5202399c05d15dd6a094d240e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467792e5fc55b831ce1055287f54c03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77f5fa137b0508acff75a76e877384203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a2ea5c0b15b01327a892b2d65173204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53100c0d55b8d415ae66c01f8f55f51a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf4f12ddfc15936f2a6a8eee6e131b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b4b934474ad34c9240af1634d5002207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7bb502ee0f31f2a75d84a0f8cc6e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcaa0728a87f4117f43f9b2b77d3b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc45bc66b851c1594724df9cf6088d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e306743386a2ea92677019116e75f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e236fcca0edc10561c9797a4861b1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f3665d5f9cf10de413c1fe218f88d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5a99d9a0f814dca48be52e7e7e538214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba10adfadaf56220a40ab2e4218ca55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02220724bc320e239d8384005de16725216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6bb4793fa88a6b36e3db1c075d231217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958ea21540469fdb67425b35e09f408218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397403f047cea346bccbb668d2d57d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bd3855a62137b3d3b5edd1142073f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae84d2d53934b8f2814e2fd2747aa7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aba15167aeaa2eebe8e6129c4579a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4eb898c702951e1de6872ff0fecca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a0d83f9f3307091a0d839f68b53e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fa4437d59f0cbda5c00f8758cdd97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a078bd177a87d3df09e9fe0e2bf6b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e427474e662fc83f859c7b84c2b73f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f4eb6aa3c7d2a41a8258ae701ce87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018723b203b646f23d5dfb261ea54f12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cdf5909c3f96f534d7ef1056d1c2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f4e5d8b9e0bf9baa9e5b226d47a63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c672aa212740fa5ad0e1188ef7de27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db6ab286beab05c037ecbac6448f54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f91ce5e940b4bcd7ed163eb5678550234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f524a0d70c9706888317d2294b2de9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b861c8d16683d875b09e0517967f90e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6fefc9ed9b47a98535b830a1794b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ab9508eeef239634d9b9aeae6e2fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c164e67fede16c5b4e79c6df0157d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05571756468b1f1a9c7a291bf541ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41507dc62620243ac112ea2cd41f82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ae829abc432121058d5758e9f7f9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977f7a861df1e9f05ad7b7e01de56be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f34f3ef1af9e3914ce7d63d133712c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fdc6559999bb19b8362f2a2262961245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262310f364b6c5318bcb42fc9722302246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1cb3f414a590da77fd4632d6e9624247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2686cb519902d9ab220264130a9704248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839728bebc58d732de48c107f6c3b43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d250453debfcc874b6d3e9c6cecb189250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee0c9da7059889b98a74eb8df584a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c89f65d2f05e76c8f3385250b6d39f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74117fe1bc55ad47c792ce3e11ce916253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f289b4ef191c6bb6c285ae3797d92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e98a074b6b19b8db32085bb39b6865255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f07201a20a71ba8084ff37fe8730d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b00072aecd0541b5cd4be1dbae8c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfb63c73c182391d8f7579a44635ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5479fdbafa2076d4fd2acc553b916259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b184abc29db7c5b487c23aa26c2e144260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae9e45a6dbeef0e6962db81565ed36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ba64be533a41f0ebf9b2a42db089c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8d47f41a7c573bb35b8a3fdc96435263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57a0018f6445200d7817a82fbf0c6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3cea4acce0082a67ae3e059648d33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287fc5e3ef57d5188faf9504152c49f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfad02c876a9d72b49dcbfa1127da0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec987489645758adc389df9846a6443c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137452288dd74d1f83865a4f881c7721269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1865e38da1a2f68f658a736dfb3a1d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271acdc8530bbade6578fcb89558677271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07840adaf835353f4471caaa6e2ea6c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e163d54f0d66b30663d465f474f5d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42d2e69b6a91f3610780e8e43d7980274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3d0716fe5ed7ebe34968e02195e7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f96b13a78ac975d8fe0c4abc539c75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d9c1b762bd9b7de2edd1f9ad195c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21171e273f91603f1c420e6e220c772278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f95f744b7da91464b5d16cfab14d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe7f94939086f1a68d4b94370a66bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2253498d4f884be2f68d793781654281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427916083b64985f9a6f402f8aa1055282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8eaab15398e53f413d775d506b860283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca863817a018ebc7b2c56c7c3a174f19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e3cc5706d5ac5ea5ef14ae83c8bbc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e70f4729e69bb2ee3629ea7d4f6a87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae65f292cd49e7010208b4b6b787442287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc367fe31ba2eb310c5e0c45d4af1d72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb49f5eac333d21254a132a769da83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ad061032c90a4561ecb53119ffdad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9117517e2cf8490e32dc6ba2a6a87f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9ff8686ff15384e67e7bf0a780e7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773db51e6fb86ef3ed2835994ada7a8f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06087945b2d02306342be508cc68c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbd0250bc98abc9fc2fe1b3d499b0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876959e19372be9776e36b4fa7a1752296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225420cd81b5f4f3a6b46ced95142e62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8c7c36c1fb508fd987cd8af36ae83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ae70adf945f1f37209930d8e76e67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc37de0447637ad4205968542f4184300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc188171bdbac9febec39209f0594b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a44e4793a95083e578a7f84e9fbeab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07f80a50fd87b5d146cf0ea6d88c38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7469df3d342720b8db8251f3f2087304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649564d536ae553684f5a8eaccf43818305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b29a3d19fec6b14fe5707297ca6920306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f2fb1b97f7a9bd77468ceb960067307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c13a23df191e8a305b078d5a83381b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b2684415ce13923ed0cff6e55fed0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429b81381bbf1f5ac7d8d99f0a8581c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7799293ed95aa27c5c1cff6c756561311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15a7af42d115342c11e5a090c4c13c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685328bea9bd7efebc65f3a32051024a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804f91c23b01fb65a95965609fc9d96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf7bba4d79b8a52a19d41f6f97c9f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf5aa0bdde64ef6429713ed43478f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578428165028b47434f31e664f9de76c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81363bb834a0c4d838a5eae57cd1684f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9a8dc7d3f850908f07a8d28c6549b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64802768fdb63f35ede72bf67e704b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc765e6c134a229de2858d798fdffd0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26511566154dfc184677a8519ff6cb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cd97c471edd9c5b35ffcf882373f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120feac6085fe705d953cb71b7a12ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a01b482a70ce14a19abe0f1342432325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d167d690b5b47d85f928b142d12a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf5a40004ceda34ac44d3274ce7199327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be6d2ae365dd4432b878156def7510328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65b6c245b4594033af7bc8eda4abf4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bb416a1b9d967429d4d6ed5531ca3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce64e2e726b3184cf497b574a20a40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f60775a4fb2ad8c3862ce1527ca5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36550aa2beada80a566b6b23d92e9bab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f018a525d95f4d37c4b3afd46162911334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a176a8906c4152bdf7fe24e5d890fe4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9420ccb422c50aa3feef4308a576540336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a687d61e1b11e119f7bab5522600fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8468e59ec0d7c1c3c2cc2f13c90b38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fe9fe5b6ebe68339f656f86e0abb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57236c6f2b984947ec16780a137eb595340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3331549d39323d21ea93f23d5f997341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825881d3ea5263b4cf72345ab213244342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f6ef9433e30c3dc9022197bb438d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4303e95e974574ab59c0c70675b90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f558881d55796f1742efad2c2cf1604345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4b84b71714bced9dba5d24fda53f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fbf70d91d3b329ed32a30b5d90cc8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1192b2b3875184d4876157853a8f33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218da97afd39eab7f5a09f51a5ad2ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa653004b128d83ba6cad30424ffe21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fad9c610f4f6b03f7db520c47fc44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb27505bac2468f80bb40773b6d792352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606111974c889439d6e77bc82beaa64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c054af96889afc49587774601bb84f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89875ec36bcc2aeb5e349620ec4d325355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49e4575694029b3ddeac1ff2effc28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a303cad543964ddaa73d481c5c2eb95357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e8f48f651d8df8af71f583d9051aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f677eb37ea2e8ed6539f0804ca5aaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a7c14be4db3d0f988eee1c97fba07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161dcb37b06b1a8e426dedd412b1ec5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b89d6bd3cc8f6a02e02a26d3f09c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a319e52d5f568424b0120f4397c61c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c06c67b87ee7bc3da338b76e0aeb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82738caaae4677a2b5492f7c6aaeffaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ceecde3df3209d5d74d196c215ae1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457c87cfceef34010a42922253d0140367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bffd25359152d583fef03eec7ef78f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b330235ec1b6014dcfeaaf314067c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a8f8e72d5d9b15786fd31384dc9b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f054daf78b900a4641a4e67957baad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2edb92d67e6d39991d75b6756f178372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24740366410cfc60c601cefab7a307e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68362de92f65e6d933fa73bbe5da76f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0577962a35a9a29cb8a1e853592b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14519808fa77c8b16afb9455c6c6585d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1c706b11514758f32eeceab5ab317377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9444f44114b152f546c8f0fb304e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4967676db1e012d72f4eac605ad6d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8ff3741eb7720308f9cf372a053cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6b34f237846d857bb8e80bf17dcc9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eca1f61dbf9a8587b478b3202bea4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c95650f9f73dca786cfb9264c501d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2ac5ebadfeda041b732d5604b68d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e16d3aadf6d550c75317066ab902e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138a806d54781aca1391b1a55a22883386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f389875c74ae87c754a18fe47cc20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747c38b5cbd160d024bf4698edc39ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eddbf03cc7b6024ff0e0bca1f2f27c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f5cdc35b8e1619eaaba148b374d80390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda767163c721bf56eb0ceb08cda8f39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389adf6b7672e9a4b3723f7d948dbac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8788d7de8623a3c5f9e41822ddc13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293d1a187d2a52e8030bcd3e843e4f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f54ca8a6e6c8ce427a46352f43905395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20117cd490ca9f153584257d14a32e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe646bd5af7b3fb8a018d10eb86afce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf555dc93b75bf5f195806e0f9cae4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c11fcd7d1e2464f54b3a1abeb5d049399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650d7549a5617ea835b614d582b072d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cb4d6f0216ce236022d6ddb11e883401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3df5d8ac8a512bbee3f7018ab5be7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b57c00423ce9a4ceba4c5739fe6bd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff72c12f2f54b213ae928a027fb091e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1ef3afb6162d1f8ea94ac3b04e29f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242091c4c2a7111d46db02b4c38b3ea0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6739a77712726eaaee08983517201f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb074bef89a3ad54f6bf9b10b07840408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fd3e9ff2c856ae06867816030cca2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1960a38f3b84d85c8f8585c640bfa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b30fb429ca70544cd665aa51e2649411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624618873d15f2207751ca59b5dabcd0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a3e03f8d2198df5e44b9544dc3e32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef77685e238826feb327bf872f6f46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80adda2b98caab0eb0ba2b36c74c43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06fe4b96297435e387f780f06836a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07302f9367e84e6b549ab3e81fc4fe6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff457cb3e6d80db445a544e4d82ed9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a138f08eaf6beba058a33af27ea561419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5f907344d29b0711027017bd005ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a067d543ff3a8ad2b272c110dbb24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfa2284c0fe70498c9c8f3e307dea9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee5422f8e6cd8ef3cecf1299a09580423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8b917bf3f1b142aa65069cf8e8120424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7917e22be4ac5037017e0aabc76c09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d33b598326b293ad5be521dc3c18cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df64705a6d85dd83937267e15eb295427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e6d01ce5d37a487c7d2c9e644a48d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8482f61776f5bdad5fb744671d62b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050072de3ba84b2c49aef1530954060d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09de57539fc643a81616fc9c4298627431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9395ea8986c850a194111797f16dd9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3690215141fde15057f04b3fc7ce8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc09d8a4833a684fab365d953b6426434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf90797ae798b62cd1a6557692a0da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dc1aaa338eed38a434fbd5ebd4042436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082da8f05cb0c0253d65649990aabea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfd32e93f616f5a8e2370e94b31981438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ff0f16bb8aa4783451ac513e4bede439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbc5782a62b226de3fc04c098121fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2b069619484455e7b1dd5e9d402b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b25ddd8c6bc49f73a493e3367a63b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f03843f2d1d6fec16e5cb8aead35be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb7903e40e5c34f9e0b0456b40cd6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed134d7874ad390cbcaf8fa5aaf810445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bba9fb80019a560b18af8634c90ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5891b0fab28ca64f9767249de33e57447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc1f042c0877f74bdd9a398aebcae0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4ed638f6a7262075f92cad6aff9aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293112e2bf0d5950c5294ce14c8c98e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9365044042a26ce6d3d1a5a25fa105451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535c05e731340ed5556c8bf72c518f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df30bd9a3b3315db4bb8e1b3d5835f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8565558b32c607fc573e1f2a570c0fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f7add469bf72e26b6130833d847e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e903c7690d41ded12a71c276fbbb8e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aec735e83db3f0a56b956539c31947457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3791b00bfb18f7c81559d90372415f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bf8967d06007b0224f0e01cec371f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f37457d74affbd0ccd20c7a114564460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d6977b647ba3c0e870995d2141ef7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1eb5774cb55d16bd7b47576ff2d48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f57980a070173d781866b24b9f498463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f936e76c098e5087c5bf7545d7254464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d27595eeb85f94bb34ff8c965679b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b375b7037d2e71031fc4ed2d2d64f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57823423ef76330fc6df4f1ece071e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00725a93b2e7049dfae03db8c7747b24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84527ff5cb49e5753fed122fa05c558e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312cf1aef58dd49dcbd26471337a021470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c64e3929688d885f8d5d9a5b48adb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404a6771e9d7ecaa837b35eff849c1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ef0a458bc62cc4761a24c239eefc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca8e6014d31cf360c7c4163cf374ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edf24c7aad0bb46370d23ffc85e9d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfe062e313e9c7caadf01dc6e715e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ad5f027f827a5ae86a24dfdcc36f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaeee671f20be7ac0c623aeee04aaa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e607aee7d8c445abb2a18e4680b8d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ff8461cccf1da132f6d49edcfd888480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce726888c6db12014113d0950ede32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b76f1a397e529e71250886ed2c81c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69ab337c555df5a2e1a170a341977d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d81bc07932135c2b5d1091fc4d2b1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898a1705e95940074f439d8fabfae5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e64fa6e4c80b62f69b4e64323e4d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf918994fe7405a196e4341dfc9c1c11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc31a363076459327ee3f3d101d9dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af4f716ef4220df80e1a3e37510a40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df8092098cc4109b348a06921fe114490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bec8186a4a6693d608f50ef3ef9e14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b6c0df2ecb722369d876a776e65d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab7235f74b125c0264d9034f6dbdbc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269a29031f6d4e2f8f16d62e7d297e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016910b45a5f44f64d8bcb68efbaa788495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f2b1280b4a18fa1a5a1cff1ddbb54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd9fe4513c9363dadc4530b4c711e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1e5ee3f582e2d749fc147e1d4079e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92759f95f0c1ebad92f3ea5651f935a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596393e426e8530e211d62425502e1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109d8767d2ca90b78525969ed8f44ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad085f8f583ca51b6f97a7280bcbe898502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fe45b27f9561d5dea5a6311385458503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a6115885d9c6030137ef75eae7fac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a945e7c16e7c6b8f7313960bc76c9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd46945bb32d75cbaee858fa005f8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003835b6357e32030e6f859f8588bd8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec216dccccbd830166be4ac395d8119508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce394c64a231791980da44e68a5570b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa613c0352f80dc2e8a6cf03315084510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff409e325fb647e3c5de610df76572511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213f84ed2bba24327b9756faaa2372f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea53be8f1441b7a1ee85f66c6b066de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0501025222afc751191ef3eca6870514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bdec388ddc3e38b2dd3719f9681f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83bd2ab96ab9636e0cb3e48c5f8f5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa264eb0fef2fae7af64cab24be5ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362679a13b31bfc4461c9a57f498cda0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd746a3e990689550ad147b9c3ff4389519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8afe58bd44aecbdff9f6e3728bf31d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b62d8e1b7c21d75eb27abdec6a0e60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f4bb998cd89aca3e11e7696c31526522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a06e1e90d99142a9be87614170c4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4911ccfbab9ab9103b0dd5b0b74d95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe20477febbbef41f64e08f9f3b135525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642781bfa89bef524c5ff20184c8f17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d8bdc2b934b2ff34c1bf551f92af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a709d1dc0bfe3bd4b41fdaa90a351528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20384f52f0cb2de64c8394cdd372c647529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42eab581b32343a015f1283785216f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107713dc004edcc6160bec0fb4415cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bc75e9c665db0aaaa7b198658a228532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf0bd10673404d696c60aae9b76655533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef6add7280c862c95f2a1b5ecd5657534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7d745a32e4bbac0c47e466e5d7646535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fd3639181a0f59a056306e6e39b2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07982d52e0d1577d4e8a0aee11727af9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295f6562b0e5d13a20acb6eafb3d3bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694ffeefc298c0f742d49a89bf05719539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8bc444c8f571fb9d42ab4b1ce6440540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2f4eb237846b5164a052f07d55bcd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72f71b2f33a4dc186e1436914255f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223a08cc832ff621535bb4c94063e25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac49b571d8ad4f2fae636ae239b266e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd261f240467499fd7d3ace4a524a0c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b9e4908d40be1a9f14e82ef24e38e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7349155d7532c537974d9ba177e91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2644adecd160539c360b2db26ea5982548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1ca93f1375a4fc38a5e038fec5ed3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48fff45284f543313f23bf1623b5f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c274da03443b0f4a22f3cded3ee8c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffd278142c803beb0b3a965e6c4177552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e995deb0690cae51c55e36573ad82553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c5aaae0ad0b59060c1321a5e5ce2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ca70e4330779a86741233aae5adad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bb7ac2ab9b606eb99c3c09c9b821e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916338fa13f697dafb0921c338a48883557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb7e26f8130449e6bb41a910dbd10b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef0c093b0e2574f63cc2246e69d9f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef70833e6629f24e7164763daaf8e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98681978e3635e412bb894b99db557ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cc919ba819bd64dd1c1f7b9b8d364562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9240f0a3c7874b19917aaf65e5471e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d706beb1a40b2f7256ca4de742bc5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b8f8dafb795b31e127fcf5c627479565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eec43d36fd45a7dc14c9735a209d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2746e1de6ac048f1118b0a77e3234c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e9dd24388f0120eca78bc5e290263568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2c9866938592a0d1afc6cb607de9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89a063f73e9b1093755564fa298167570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd0b34305b31554ee49a4f66bcc005571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b638caa976904f1b82c734a3dc58602572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8b60813d910714da16d15f2fe5d5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c8af6fce2b1ff770da613d6e0c652574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba76194924a44bf2f51ece548e3a13e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7125616b4ee59bb44892a1940c4179576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31cada72c182881fb158fecbb19c8f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243382d0b2c7eb4c2aa552ab0d8990c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af6302a50766b4a0d9bbc53b923809579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4675eddf14c0d117084f26a72272f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddd141b21a95a8e7f66a2c536f6c0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8973661ee0d37b94ae775cffa5a4c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eda727d4c4d5473ab4521e02a73ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f132d447f6b1c443de3a79e0d886f86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7f74639495288a569b91688de3727585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487305179114ffe82c93bc168e7254f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb966d9849e3ee4ffac0b7ff6779f6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb099461c880bde72353002373c696588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0870de663d442b472b07ecf15f255cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb90d3db83a837a087654a0ccf312590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51ed119ef6d17997e0b379681aa457591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1ad545d8d172d7d51816a2370addb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241a944da9e40cf25af517b29e6a461593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072571ef0a754d37303cd391b522950594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ed0b85bc32eed363bdf32496945ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b43c1bb6b1f822964575bf338f6b33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8ae559e44c31383295c8060a465d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f47b11663e3cd732ee898470cfea1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd395bff95105aba4eff2c72bef6d944599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d733a30d53631d5fc8045f4e3b80d62600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da0795dd4bc7d9eaec9645936a6772601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692e13a0517fbc269dbd27be79216a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd448b09d96be305850e0903fbed537603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b5b5e34680278280321e6e6f3735f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935205224394ed61eb8eeb23c5a5356605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeb203a53a54a4d6d8f373be191e67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3378090791aa3bd4f0e55644e39990607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af0507f2aa6fe0862564e5494137d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb5945c698f25d37aee60a99f91bfa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130fbbb9c3b9a1b957fd5bf04a28494610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4bde4f342dd4e12c3a3428fbf502b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726c5e6516f27617ed1e1dc347285fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58080ca325b919ceaad56eaa1b96a886613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c005069adbe857ede8cdd37707d5b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfbab5a8b79c6bfb16eb9a9f5663f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2bf4beec81c244578699c70946361616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fe5444d1f6c0f98664b9212929295617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad005ee4f905b896355a56fa00af69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08b32b07c03b6fe66bf45ed28f78da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277617b1cf69a4404dd8af15ffb2b76c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e586ae03dcb30b837a67539dbb8a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d53413d5e3ae2f88f85a9b828d6be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c97399db86fa6881243de137b3b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917a6c7a06ef1736378bc30d7472699624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f560bfde711a441c1287779871de4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128dbce8c7e50798c51aac66febb7d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd687cde9d055532a48de11605662a49627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fee06d52a8117cd31783caa069903628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504fb1c4a1812a49c694df7625a19c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fbbd6adb30860b825b5f4040956fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41e674d203142bc4a3294347614a13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558178849759ca0f7b30e5d1a338e25f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb118ddb6b7c9c43982e4e20d1dd436633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0da1836464a49abacfa6def4afe139634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36bfb8177d0353a308552e31988ae4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0d705ef63b366a99a19cffaca5055636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58d82dfbfd10747d52a023da3e8222637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf61e657e04ed722608b3c0d3d8f37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912477b8bc31358d80a28329c5e65ac0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95759f11063e27f53c20b7ed7ea66152640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce11df2da6b501e3a908151a63fb661641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b039296d186d8af41fdc12777314d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8603c098781bbeb86311509323ca2cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c653aa2eb8c4a05fa2ca6fb7adf53b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1dbb583ee3fab5b776ab5acb4b84d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfcdc343eeacb529b41242a40dabaa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6c502d2cc6cd216efc8e463e23a9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586052edeeb1d5235c846e0b157fad7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88da6abccf337504b4f9d9d2e38f57a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44b6eef09f215b42f2a988aeaeb465650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf951021320dbb265aeb74c2bd03cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc689d6d8bfe9c27b36963789054c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7baa1b08a932135ad331ee44b1a7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9872a075aa39c94df9fba57d66c94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d40f94ca4e50259f781eaaac81e7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016da2479c2c9eb86c2ba2b013d43183656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ef10b6c2113f37de03c0a2547b7fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a20d3d8089416149c9a326b2743a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3726f6364cc37bc48691cb63b4ad6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9382ca9d3b58636247b4fa0288569f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60904a3ac50a2cb3b2001fdcce8983b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e72e590234d6443fa72d1173c1ad1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d9a64175d75a4e78b71cec7d27e72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b7c5e18ea10f8d03e7cdf6a6be434664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654159962c771ebf6d2190e67d4267ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b6cd120094c42e0da4042fe27096c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3426ee60a0742e35f9b1378d7a4251667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768f2cbb1f7b333b15127c78314bf6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cc727f1f035328856c9eb2da00d51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628cc66eedb3baff129531c73183dbc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfb43fb42a2a8ae02873b3e16a3593671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51497f8035c137a8e4fbae8e547fed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b479d276bb494e24a51c39d01844f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1326be4c8408198bb97bb1c50715f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84934cf0644c676e0f0eca6cd3834d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bca507071afebcd28114af68dac254676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c439b1a3e2000095e9bd643ee4567677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52147d0e62b58a857cab1e3721820e2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d6935543d13668876a23adea7fbb5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcbc0d832defe2cf0d2c37b4941c7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4732bb294bf68aaf742bcb42fb3d694681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13501734bdfb17ce16141711dbd9f19c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b767f5cbdb482adb416a3f3c28345683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec9b0323ffe4e4d6babf32c4aed8f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9ce371a8c1ac290a0ebf186b84326685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101f50c2018fc18f04de376581dd645686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1eaec05f75a6b1ea8c2c1612be05f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db80af2a35db057d245a7e4f94defd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de34696f7d05d3a9e9ba70ea14d14e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4181d35c7e382944a82e147e59cba0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd78f3faebac6c21e23584a01f21ede691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce22b309bfee7e78722c135e6bede3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4246a2c63afd7e7afc7bb8808096fd2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0f705b541d4cf21b0006b62b3d65c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5131bb6bc20246fdb620fc3013e3444695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8fad8d4ab70e549ef455b3913e316696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceb09f3b8dee9df88bdb41658e1ee4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c1fe379d9539ae476e0ddd85d71ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba57989a65fd5311985da6b90bad25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050f72ac1481962106d52d509567739700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce6dc4f7b01cfe97ba874fbd4d0ad7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e03d967a8b497bd4142e727e562aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21d1064f101db58d7d7aee0c1a7879703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72afdb44d466b88ada1bf39bf5a6e17704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24990fe4548ae02cfd259e73bcb77fd3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefd624e3a3f68934286d00dbc21e49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c468a176e29f79119a315424dfd1077707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710e738a3a604d60dc04413536a44aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13ee53f1cce3e1c5ef6dc027785b13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df8030a55f64ffff86a4f8a41fc0ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab64b5c06af7a008f46e27dfcc7ef4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6db9a2f7fdfb1e5d12c6ca8c819679712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676d79803d866c16ac48d7cc95a36df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b43408b5ed22ae332e737dfb6f711714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e86c02bb8d6236e2efecef96b034c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd32d08a9898de18e7681bf6482d08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b735083a1c1acb35119eed3b6729b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759add8468280e39269cb683217729d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e83f1ac43c881adc865f8cf1dee9a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78806f57ad98cb3de51a234ca081f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a1b11d704320bc307a5cf811ad7ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dea314698eff56315fbf6759b998d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc3278dcc17141683fea5e608fda16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67058555293a663f3fcd8cb86d3ea11724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e62a956dff260de8d71c1ce244b4f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d717f422c79be23ff411b897882dd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0929409353beafd155ec60d3c7a142e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c957a60e90dd21653f06be145ba825728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078081e8fd4d3b5aa334cb1fee4ca417729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb9bde7a2a4cdcb33af0f76ad594f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6f7ef9ccc72e58ef86d2622eb1af2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186a3b527679541e1833980f84a11ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461f0f72a559d298664b521f6fc6fac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2d6822eec8c62cbc74c7020931a12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e2e0f9817d27556d5d91d8232d167735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c66cfc13d4a58a800804c5fdc48224736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4fca340a1688e14975e12e2559aa5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b64adbd431419bcb719f5badb66923738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940994a00e237f4aa94474a90b5448f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112067c853e8ecd9774005e593d5f8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558dd5bcaf6a21fae8547db40de48bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fed6d06014391918610920a6637a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89686f82a502b6edc54aa20df0df9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc0fdfcd7578fc7b90931e4ad51123744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700c331d56ab0757a5dc4dae255df4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3bd77c7bae25b1a800c990c2a28e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65a6c392e83027fcc498fcb674f6dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578d321d1245eb694c7da02e51a2aaf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84948228cf20890f4f9e7b2a3ac6e4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ff2a85ce6ed8221e43fdd504fde1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac6340d329cf887cc37511b328e0fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eec95ad944ef912dd5265a76c5f9ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d189d7f5b6c1a4cb82a113d25f7b9c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563200a4602f4fa46f8b291475ffa0e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0c7cb58eca675caf637468c7c6898755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adfbd93deae4ee5bbbc3d6c59849df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a55dad494196cf60b075a68c4e187c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3a1ccbe379771187c539524cecef5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe6b270b50ed8c45a194f55d64dd77759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8b63c928aa94e94facd3017520cc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392bd0a1551093e8adb108f4c5334992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474b3a0025c0b7034407041afc826ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d911b4483f0c116d7db002c96c77d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a37bb32e28af9045bf0bf38b7543315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59af26531ce6b6044865822dfcdc846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b7d4787039e56e461871b75dff3ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd261c6b9fb04a5bbe562451df72178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47831199d3667e0aed1e82db86a480d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20cbec47f3cd9a4fef81dd962fd92e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa139714983db17706764a70daafd98911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199edf8ce67f5b97cef243b3398cbc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a83e658e019ed03ed8b088a3f259913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf2d227704223695ef58a0590e054614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d570ad3dffc89878d78177a283448e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f616c1272a1a26ec9c4902fe2aac19116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aac25b55e4f461bed1fb8c24fc7d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d9e64f654a5280100e62f4e673d8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45208dea86171dccea17bea96a5d390119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1e22100554ef29807a501197628e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479fe45a30b61be31e12f1da1928e7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae6bb667ff8f002f418647a597be6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a516d52e1eea629becb8fae36ca0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186459429f0753f759c3989f272598424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeec6bb3d52ee375a347b6ce77b6f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506332a7b2f164bc704f415d324608a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2990dd3d73b49644a22860d35f0b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ed1d1c51517f514b5020172d1ecca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4911bc7ad2d49b206a6bae4b9aa7c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ded59211e034ab2473a5acb17453e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8b0889af78ebaa8c7182f51dba74131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005b862509a73a44451d81bf79164f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609a6f6c5ab2f6a1dc66cf916de68d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621a3713a854e3e04c1d059964abb6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc391d176abc236c5aabd35464cd8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698d60d823c6fe771494308cd4a9c9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52841874b16f058b0da29829da19d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e9e3326850c8902e728cb396e01dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36161d054197ae0f1160845ebe73b8f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a760286d29aa159d42a50b07d0a0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecf7b714983389fffeb6866ac8d7d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7b034c0d221e27a7d0811ad0e18b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c002a410e08978be8c7c6d928a6cb4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dddeb7fe6e15d2afdd9adef8ef341444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3c2b40163c1cda1f298ff4c5c09fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d50ee06aca364ada35101ba9ea7d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6531f18cb060bed8ef2e9bbdea9e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77709f062e4fd632edecef6dece05bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623a8beb956ef3e10cfa4d1640b69f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b34cdfe2dc11ee86f7274120193a4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e12e39dacd72cdec52665f6a5103c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba5fb14ef13ae24db397858476690352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a15b8c7bd4f3a9fefd38b7af53bad953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d22a3ae6416c8350cefac472fc228d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684bc747bf5d3a3fae6c9eed6ed3b4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efe9467cda6a6a938bf17d2c47085856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0776aaa71f88074f283434187ea1a8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78363cf1dcb0beab58d207a6e19d4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ae294796fd799fd7e12e3e4d22f3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8944dc13a949f355ce1e23bdf4cea5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf633e3558f13cb09210827ce12f19261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c95b4491b5e8ebf7ca49f7ac6ded462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c687598ab4080065ae7b85ed27a74f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046f7b5a0451c64e6feba2e0a16f4d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c510a0621c499df4aeedd079c0512c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc3f044bd2c019d230afb42b0e5b5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986b963333b8aeb9a6762ea4f82c91867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dbe3eb1c69c918fe7d37162222cb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a06c24433f6033840f059a292c7dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bf351ea17451ddbe4de605cf9972270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f748546f5844b9bcc8f449a21a8ad471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5272bfbb4f78f69df97fddfd22dcae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c68f4a81cff000630fba2ee9d216a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2733492172f1d6acbbf2e3a39f631a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb6ec0d345c9532c42a1c41953532675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672edd078f16c03e272691637673e35a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445568697b6b8af680aaccb82845f1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7bd600792233565c40bbe02bd860f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f9219b93b8911ea7162f0c288b21e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d501980f2ddfcd7bac642c5b4a99680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d05ff90ed458783a6c544dde24843181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46447c3c7f5646bc27c53ce93fdcb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f9bb6cd2e750a577c69bf11a5e85d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323dc1838e0617fbe97acf045dad16b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccbc93f0cdf53ea2fd585d7c886ec385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967f66bca598dcb4a7971abebb5dc4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598cbd313e9c3544ae9bb5cdf077c0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720fab8a541f49ce7db81d7dba2a68988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0966c53c82e656230542398e75637589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b94f342601f7592d551a95f035a9b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d6585b348b812a76ee74efa94c77891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e35eeb3ce6e2214025adf64143679292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f4278bf5e18492b09c902c4eca22193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11066ca28511149f03dc307f36b70ce194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5ed9dfa5817064771d4ed23a40bcd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29788036613a5bfac76c6b92a91f2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c659e0c6ecae2711015e1cc9c3079e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0d3ff6a4b7b1d7088bd25650713f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e204fb66511a2d2ad82b5aeb2967b8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e906c6ec41b16ddec5898b0b8871603100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e37b276ec3f1717d803092bc8e579101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384bc472d78495a9456912062381e0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d814788cdd3413a60f9db68fd01798103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3edc5bd5fa1116c27812147f5e54b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f340ecb6ef03683d35db94bcc6a381b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b32a744cb70c3708e8d73005e80cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93566d7449d03d925649b0c07ffd674f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ca5f3297d85e7e1b852fa022717d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb507db762b9d9a4e7013a7d41729d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd78deba2663da4a22dabd0cfaebea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fc5a6a981e33b4768d50565915daf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1baf436e098421b5aeffcfc36ea02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cef44da4a8c88f5de2821b4aecc78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dec504814dbeddb393a745f3a96c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d8e5e294473419ecd17fd8ff5f74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d284eb41742a9174f067bd42c9fd7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d398b26a7ad2e6f5b443f7b497b69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bfded9c4f1dd27e5691054316e61f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80cb4e165a1e3840889fcc0d60976f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b23c2df50794fe80dfac353242bd2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d6e2aefdd94e2b94371910802c37a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef10cb32ef89ef0d7f1fe8f22fdffdf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008af6ae59e78aea26e9cdd9044fff2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91715aa0e4e11a0b7c8b6138b43c1284124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e243357f756337645ac76509d9311125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4457461caeee31f91c653d37aac3c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32ce76dfca065e375e88e4a4f5fa7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4140d9a6735dc2b0100b58e61cffb48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86719f838e6df5f4cb2801241653f586129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c68c0c3ac4944fce31cff78eb2397130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371be2cc401be3e66267b0b6103b666131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ab8dbe1f8df398e6b7c69c8e87e1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfaf172c0eaddc409f3d908db0dfc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecbaeccfca1ff851e575b44cff0477134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3c07e097f8fda05373a3abc5cd5e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57b542099872e9ddf06b86759632e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a05965a67c70931723584d85121fec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02c57a62dac90d34536589249d7cce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565e0afa4b33e61244e1fa4c0d1a24e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cb5da022132d4f1541f2ce82230e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b417d6ba22ab88ecf1d40a3c2e815141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6b56e06663f1d8f04f5f958975243142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c1ef9b9c060ffeb56b4167a7cc8bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24625f5655d36dc5d3b3ae9c7089b57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8dca6f2ef36a26eaab011479651a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53cceef6f2b768dbe10025d9801562146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dac26dc647875514cc1ef6ef7e6a2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c676a925b59ed4929d6b461f97f890148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f496102ec0acb8bb3d23562b3f47842149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167b2fcef0ef72488538bd258a4b1d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c642e2423eaa0d9f6dc93cf2c1008151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5e022e0c6f2fea4985aa685d30d71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd668f59463f9be2a7240c32b1242c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b58aeb81dad7ff783de52233c6a838154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeaeb2b7281f3b0ec5b4ff7f6b943b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364dfbabbdb137186f147fc0977889e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cb5c58a5894196bb54923a30e816f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf400982fb4f69bb3da60c106f47490158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf9c49581e5282fbc59c7b750ad240159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f6fd75758b974c9da07aadff9b018160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28f96f8f949376e4a1f298a4201261161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07e920c33bdd31613fe3d979f443e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ff63dccb9159c86c09a17675bce15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80b8c530cc02e412630675fbf61d1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b6f5ef0617b814638b17cb73742f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b2a2ccf4287c05f5538a7b0acca65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa8c1e915b4e9652393fb7833d7c56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6619f90d4decdecc5ceef2c356ae373168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab820c7bd9907562f9b65d8d0d9e077169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37621eb89cb620363d6d995b1e47fc5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a523ceee2175806771944444fb4f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f052d2e5879a895c34f4e0ee815a455172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ada4aeed948b3aef3f53b2891777f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1bcff176e1749aae9368e21b4971e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4ce5d4824e29edf707c1b3763ca1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8baec176782870c65120bc9132afbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0ba13ca1aedc7ca36cc5c866e3e9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cba091bd12d7f736cb22f406d69b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df034225b6821c4af82def43bfd10da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6e50e50d78a658907a0a5d0b72aac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f98e59af6a1a1e54cb223c1911a6c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f0134f94fc84d873624ff4b9fc574182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b014050cee7d4854c9d070853356322183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4c8ef4c0a24d3d80c3c185d166a40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ae1bdbebb850fb5dd2062468fc2ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be5c3f07cada20d36b0eda94237fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00466aa5171cae2f2f8a3b5d6e46a6ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e40ea3235e9993f4d7dbf12aecd13a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5252e1f9791139b9674f7447ec24d1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209293013b8ddccbee076b760b0b815190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b28ec175916069a0a7bbee4144aa2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4180b85e216f83f53f3d5d0ebd35ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94744ecb9ffdb7daa69985cd1dcc5354193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddf1e920235051ea621f783f0abd61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fd0555f59955536c6c59edae004bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf7379fafc50aec9eb31f6ac19d14e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2743a2caff42d5b84796e0e398a02f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e532b4af6f8c59ba8c116d3468f1cf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d7f98ed5f1e2dc33a33d6de54675199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e102317d22f2c38e84ace21bc1e22e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ab4350ec7d91f334c458b71a87f88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c5b4035bbd0c12c7de0ff075a0172202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2370e9b7d026cd3cc83bb54e4f6e2b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ae4c56b5c124621bb3bbce54c70c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636592bcf385fbabc40e7d0e5cc13e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d313a56ea5890d532579afbb1bfa84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6893afe1c9e34fc21c65fe54b400fac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fd47b7d6a54a198251b045edf011a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac44d07e7699c2febcb0eb68962a51e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945d2477c144a2e02c348a941b82d4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c0f913837233bc459ea20757ca641211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc102c3e09e0189833de9966fd997b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf709869cb3603bd6e9cdf327c1d6d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a5fbd8964092ea95e6efb349fb6ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db4e299578401b118b70dd79cc3e0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629d9d7ee0aa8bf3043da9a2115968a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df23e39c047590e7b1916b56501370217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1ac02d6f92560b57142150fe463c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95c33613bbb76c30b233fe6760c9d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06a03d938f94c628ef57ea232ba208220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366dd03ee615daa72cab4d7b47feeb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d0a70c7b6a4bc139cf2012f3f58f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa9d29c0170af70791bb20a355e6ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e8a743b6d1fa43ae50cf630430f08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd5c97bac2d297b40a5266c32a7337225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e086983b9118753328e6ea7f7fda9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e4238d2e494e821958fe81ae8c6e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2fe98cf7ae28382da3a9a51807964228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e93af8b8f27edab59f49e12243879229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a88ecfbbd90b7a2e787be4b307782230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5b5fad4814a38e3e8026989bc9a06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277775eb5fc28635e161ae3dd6cdc5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22209aad80922891a12042003fab6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaffbb1aa5d0b1e823e5b5408e9c2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff687cb3b8ce9243f84db075c3a4d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a595344f29b61bde2df9fe2383432236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b93ed2b98a9a8bac21660048ef8c85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8d68f587b8759bb1cd6c6293f665c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ddece87e059e9673e0d81da0bc6eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df9aa12a14368b69ee41ed93446157240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd17b8aaa52967e69a628e8ac68aca6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d885b4871f2f0a96a0fc0f29062e00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f1bf86b8de849fd81aef003028af8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0f115397cd1b009740c398e4e43b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea6e84f2b45f81adbdeb694bb35f86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9db4ce7c74103ebcbd3a83239b1d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fe23703fad44259341a5f15514ee7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78de2ea33837540e74e231b70ef325a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fe354d93d0cc9d7294033d430a574249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f7d730aa01bc096d2ae1eab378617250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fedd0f8204c2cd7d2b1d15d9a6bdc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c8b2a03580d77a40e5872698ed3f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f59df010e70997ad8cf2a6b875829253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095e099192502a8273b7beaee333ad5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb09a7b4beede82c97fd391b72320d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6713c04503e4d660f55a2bb804bd8b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38590638f4ae4b65c3f19d6ee07ed1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68bc70bce94a26148271618df03d78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20979f5b98861e5f2006e4bb295a39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc2db5b0190745cef824b741478e45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd890e2a98ab0f1bd8c6448bb57e693d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f234d9e7749a2af2a3ab0977c6ed0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396724d69fa36323b4d9a17dbc5fc334263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f82c7cbc2d5ea9c23071055c79e44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562617acae3e1a8d0542880ff2bded57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b4385277a407eaacd8fe1d55c6a29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a55ac1b6903e24624723d9e339c7b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c50b3c58c713a7ef796fd20485187268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf895f8045401c3ec61b4ecd5201234269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75c0492858f8c17d18aa6afa5d7919270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cebb4dd47649d5eb242de1802223b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f902142a83450606b8053604bcc9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b434ce83c2c6bba731541e5659bc2c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b3a1545197c6c1a016d83e21dd250274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8cd4bb3e303e3609364299883daac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840b53182def471ec998496a9889d52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4994cefd085876565ed92d6fb6884277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a21aee9750892637fb4783368689b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011e732162fa1f1a051705292267bbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573710b4196e49353584c6b77018f4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e824acf95ab4db1807d458df74af47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d015e9de89ff6aa0c21ca076a7d02cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7fc292d0d890b9b581f832708c530283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a2454e2ff84cbbee7db2de7b07b09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965613b9c9f60d9d825e4807becc319285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456b955036df80f795ba619e568375f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37c1dbb7afa91a2e22447a9f94895d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cdc83a1f1194d2ff34e036af37da2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceff40dbfec0043424e512c728afbde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d96c75914ff32e32663d2f114cfcf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4baa7f73fc2f7e74dd982619aeafd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d372a7bc10c7d97b14bf1386e0a777292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff2e515577aeebd639cbaca5838e36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b4e75c542b0a057f68c215073136e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b123347ae5678ec3007ffc4ceac1ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4d83d89e59b9d6e41d183b1476273296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930997caecb8e74eea90b04397c1f90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d080c6c539a17421c48570f1347c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c028fe2e2cb1a900660db7329d7a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935146f14920787df50316a42f6a997300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f67fa4b20e17ce1218db8df2d9fe2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad19120cf44bc2eb5e80d0fbe4a5dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa23262bf389446b0a6bea3ad156b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f66c38ba30a5d00d2c1e07e40b4e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181935e3883947201f06e11d60e6a70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d34e861cbd79d923c0f166a168d00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a6f2fbb9b5ecea69cc680cf2edbab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae1878c3673526326cc9df8993254b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb8b615a718582cf9737d7be930eef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6ed49f3de2942da3919bbd9881fda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34744390118b802aad290271c8bd68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67cd6750052796c86b7ceb2a7c39fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554611bb967ac25536c2784e550159f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac23f7525f94cdcefcba59bfb917961314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd759120c4fe64950ef756e0037c074315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac08987af618b52d50dcf0a59ade38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b6c850a97eb5889e0c45bd319cc31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbab24661fef615c3aa44b95553e492318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81be735d2ef9c08d60b14f26e455c75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f2586e331f07f76cf50c88b56f3b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a626d626e0f7e90735f51594742281e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c7453bf5b68b5d2a9b82c04a22028322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a098b0f844ee375dd7c9ae0a093c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eb161ee5fae2ea95ca500d6828da7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81687c240bb172b224e2b58bba8bef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d34d612a661470a7af70bfbfe8e696326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60434c9297ec77fce643593ee4ccae77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8186c70d1decbfe36ffe38cb52551328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c37ccb7f3a1caa3682eb3b776c462e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb7e844a3fa821f16bcdee3287ffd5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb9b8f64858352bf5b6a429807787e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523aec9775201ed8fb33ae8290b6411332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6fa5908d0ad09be7780db71542e04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e084ff57664e59809cf69ee76851a25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f89df6b97045c9ce747de4d5fb617335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f28c0bfde1c66c820f4fbf431f4433336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56edcb3513c745023405a65ed350fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c1249029e484c5fd822df9b6ecdd7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb702c21c01f57195bc10dbc4bbedb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8118492010ebe5ce897688690ce83c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997b59b55b70e5eeecc5e33aabc38d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a87baca1ec3c7b74b0a4f3014b1445342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c800a10b6e430c0ddb7e639b640ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd5e9a5082141393dab748bca840c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ca5ffb384750bd26f21ceb7ea51c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd77a61c65cf141ba72bac3f1f5ac10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cb45308c63b9d07e091a30efde943347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c644fbb2dc99bb2f852a7e7ccf098348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce167d4e8f6d8b0273b237030c4f15bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa74923f805328d2eff6faadfec59ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eaad1386615d044e603561303148d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8009d7a030d2c33c29872e9aaaa1a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df22289130d0130f3632fa4b239eee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a49c1d72df4a855f4b2083bb5583e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8e7ea4bd699d35e2a0363a4fe4ef3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdde09aa05a7f6d61aba32a44b8f99f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f3d6e97460ee169650c12857cc1eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cba046d159c6a8bb465fdd2e8a3c25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ea39f02aaad19d38134abb1cdf0f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311db9a244ede7658065f4e3d0bfca0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f06be4c1c5deb7af44060bb0326caf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84e55a2938acd4d738a48241b8bb3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2827a78919f95dcd8b11f7a2283b776363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc4afca39eaf1caab7947d466490c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f01741fa7fab601ad501f57cbe504e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a9d0dcbf9db786a31841233ed684c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0f4cdd036eb507bd98bb9acac99a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a24e9a94564612bf1fcc53c06870b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56161704d5b2e43fb75a728616165258369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924deb4bebe5a7de73e8f76438168e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf642521c9261100d95d0bb4cc2480a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5f5d54622e8012d1c2589fb5e733f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02656e199cce9719c77338809450e65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc597d28b9bc28b19f7cae54108f7371374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747f5989cc5fbb9c1f0055e3d8c702a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9742e24384054cbe52a0d7f5c448255376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeab498874ae70454efdf6243c09080377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c47c44ebe49ef1a7596fc18cc0e2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40a3162b55d9cd0f657e3330db722379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1304cca173b1f39c5193a39f49200380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41de2dd12999a38c4a54bd823502ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00229cc01427e6f951a7d05061b3293382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eae02c538d209762060e769396562a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d15be04461907ab573648827f536ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8c4ba6442f46c730baa4e3c527182385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d99f465b4f87b82546694dc147d09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19551a65875f5cde6090c9d99e860e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24029bd8926dac9978c5171103ce69d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca22c27ed6cfb483e5987e1048b363389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4a79f5e3ce308209b480f2d48a739390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41046deaf19dc87e12e866623e301ae5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfd61451e5dc2cc8637fb2b2551d47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bf16cfc73522df99ddd8c06972570393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3895adb12c2b3217a558d3f13c5e6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15339b94de891a471721057fd47b458f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ddfcb9fabe96dcfb02c0ee65e61f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46f21865333f0b0a8b2fca9021d0a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b53ad89e4656a07d049482f54079b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a919d0f459e504742bc014825f90c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fbb305a9bf1ee554b310416d19c05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79111228d3bb37b3f08f2ee3612a53e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd944f71e9419e035ff3e50876ef058402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5552b214a360b973486f60302458286403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a46495301a4fe4a4b9b6edd50aa86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb89abb6c5511960af282835c5e16dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4a81e8f115e448400b6a29dad481d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ea914de15ff7f759112756f32c01c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7459d9a773de1850db00a0d05cfd62d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7b272816d051437b2d7abb2d1433c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de774a5bdfb8d354d8ec505ff0e41f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2b724fda12523e96702f648dae71c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c582a751352bcc311e485bb20c3b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008d80886aebacc3007f9c3cac7d747413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a890f7ec729d2dbef6f3ebc6ced48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ec7c198cf795c62ae1781f5244aac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaedee0a02832ad2fab10b75f4c960416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa91fb1fed9d9933eee9a4280bb5818417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551186b4098b166666a42ec038fbcfd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df00abe2f006d10771e2e04f2560c6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3971a03dc1994517369e6149e13a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dec05ea58bbb9c8a0f622909e70138421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a8c5572b48db4b6c01e3983191f7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0582730fab4b7d22507091a572ae2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff3dcce35411ebaf35ad2f83464109424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2603888c90fafdb85e8ceb60d60534e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0533b0a4d09490ce5079d4a9c04b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1cfa94b99afd4869882be5b24f98d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c955cd1cd0e2bd64e334c47ea60f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17599d95ac97d97b543db5cba8cce3a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7bfd8978bbf814863388ae2b3262a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26dedf483de9a66ab75bb87873c234431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3950c82035c17098324657fcfe20f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4710a4a4fbe8657addadef330bd479e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30f56c54c7a2be9cad9de11e783f6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95988d52b8dca6a0dff796ea75a3141d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c603ec9b3189e9426a40e110c008a0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec30d21a7a8830095eb745c281cfcc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695943242b3f915ec2205339987e4ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939bd17a8493504a588b9be93f3e60a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ca34a98fe01fd01652c21eeab2003440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e32ab757dc16a4b6cca59df37814df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08b59d63ce7c4dc4cb794d58ef6983442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311ed6f8031e0ee2b27d89d1960853d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85b53b7a3f1201fffc460853f5d607444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1442e0662b645128e38e80929f66f3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc908a2fa199076fec6db1acdb59770446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace4d8e733256afeeda4e31e590fa64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc4900b4e8b4fb27b394e571c511cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295b96fb2aa82caf56bce71764c0d5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3b9ac1526669b0faf054a28209b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd31baecd82670f068a9e1f861d055451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643c3ef64a23fee09ef20251f0dd953452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc75920d0cb4a34ed6e56b3a965478453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb1eb6be7169e4b19b20ae19964450454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56870055fbb07d5d252efcacd79614dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830471c1b1ded6afea7e2d0d601a619456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea57c0450c588f628a47a6208bac48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd580de9df4b00859ac57c9c37b25c9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4094b90378edaea8447f72a1828a846459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e4f181c64c60c51cf9325fb6a8c1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6e0de80fcd994357ce04ea01d925e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb05885480b3e6fc8c1c7238e122c95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310598328a273b57f28d4ee6b9c7b56b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53be2a71293e42d3f2d32b988ed6ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708710323d2769ec9b880973df506b6a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd487c642577a000de0f669aeee4992466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbcc6995ca38631c3a4f330a42fabe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea0a163ed474d90375b7d34667db66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc2da7b9de377db624799047639c31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354737f29ba86a4325017cb7e34c98b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba122ea3b000d42edf632f523e485efa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241efc08f9f1576e802ba3979c485d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf04a31c4fb1c2c0d9f5813f6d2f9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24330485857e1051a9933a1a4dd6778474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bac2a6be0f95339d00b2a4cc620372475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c161f17a4f0d1261e7af9f7e504e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe844a6e487e388911a4e0041775af9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5a0f8917343efc582e49c5ea1acd4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb8705248a06313898da5e2fe5e389479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa75cdb765bb613ba2e677ec4d4eaf8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a71c427b03cfdc05692f33544300cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e137613d778a4b1e6ac719fb2ed5574482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693acd3ef83ff4b044a49c3ef33e089d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22606f9474283799d0752bd436ef1bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edc0a1c3015cf907cf954dd46df1dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edff556a390f882f0c15a31bf248d23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5a07be2c0f675402c65476e76d76e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b968f368cd087d9a06e968c46a7611488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2837db2371ec14fe13409bfebbffd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d6b72219ae5c9eb7852a90dcfcdaa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4b4279dfd22e37e8992ad083f42bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aca3edd3cd5a1d6c8f370e735c2181492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654af18a2aaeb15213a20c8506b63917493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8ab2beb7564c2b8e4f6d28e0506c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbcfd3fe2a02912d9aa5b16fa1bbf4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db484fb12b2432f024a59386f6617b21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172449fa7d83db4ec2e463fe104f511d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b35b7c021318c7d219334a76d4b72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107468c59903a20ba3eba51313f94b2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f1e338694368c09be08b151753fd8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85114d52b862c58c09850762bca19a8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f7d0b0c10d10d9a61a4a34ad2cddd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6351dcd2ec30ed1257fc39a23538074503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f48f983f19c0d3e0065431c802157504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfd01f797ed13b4743051236fae471505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a9b272fc5b3092f54bab92b5cfdf4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1354a016b92a3f3c71f1d263064353507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece6c0934ab05e50b5f8b835886e467508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bca3a89634466ee6f9c294103548a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b6067d27ddc2d5434c8d1e41ed818510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6187030f076f9918395f6c50b08288511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3839e1abb50c39bb771b2e0b85fe992512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a22e5442a48520970ef0407d298930513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea362fafe5bb919be3fd89de03fa8a16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f41c5aa6d2af78c8c0c32c16c74199515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9a14e2524f36276d2c10bab422824516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91799949feeb588d953f74fff068f25b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48129affd271d8ad0fda6dff4dc2c9f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595da912a93eec8c35e86d60f25fbca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e773fad0364ae8c6b8fd6e183360521520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2a26118599e5f65e6e224cbd53772521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac9421832b457f6aec76c334917e9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e27c98610a86b62c38bf28ad30b79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5bf4c06abdf20a673ededf6237ca4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5583b9b647936648b2816d01149093525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f823057870e12b8ca2cd5156e520b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32018fe30295754e4d5eace83bd803aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c0fd2add05190cd4a26e8cd5bf221528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719def4d30aa08549fd789ffa575b7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7a57e2b262d085547957970c6edcd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e19fc536ae361abd347e6f9e5a6dbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e227b4a6f82e466c3470c7d618d89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da975d67c8ced2e0feb4f696fb5176533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7293d44935709b89d0ea4ae9bca725534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257ec6321185568e82d35d9c7a9d33b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7613b1cc5d2f4b3a288f3de2c6ebd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f09d5b33b3a6155d022d58f2346c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd9eec36f51ead81a0ebec8a5c5ba6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178c11d64668f403833ee840181872b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c53ff54f1b485d68f2545a482e41c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37377fd2a796f6f8b84417028a19e03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68d486aead062912a2de20860a9867542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4438a959818de1f973de53f862b7df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05977fc3782e18a5c01194c9bfea53b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30e52e2f4a81f8bdbaedbc6a8b9573545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d12b6a1ba26b7ce5b3e080da9aa45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87208a83e7c53cdda1f521ba0484f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff65f25729f117ef9f6c8da3909568548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8482f7b9b4208e3415068ff657d17f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c95b2dfd7770a42e350e96ddfff873550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f4685ffe337018937ad8a591088a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d6d3f0f23f749f8ca9fc8ae3d1f89552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72896b517f50751b9e99eccacc44c43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af64117a26bc972232465729fe36d82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a32b05468ac5e1530c9a20cf8614f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecf1acc3e7ac2600a047a679957b13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2c8807f310db94c93a5e8f74f7f69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4313e260dddc063459e662066ef651558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c45ddf7c1acd6596b8a0d3156c9822559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df312005aac808e59e3157a8aef9c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eef8022bb4e337375503515a5425ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41c7e3e70aab053bb914148c4decae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6e967bba4fe624ec5053800ae6868563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f867db641dec95a3d069c578576c7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecad3d22d3960f187e3e6f2427a788565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292a1065ec54a07b6f30d4baeb11f1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72babe0c53effe4d27ee05e4445d36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ae48d222d1aa30b628d86118ec27f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e986fd4af6c1a84a8893115cf9a8e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458b661cf5d067da4f41f6b99cc2acf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4a46be27a55a88194c496c42e71c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddddd60e40412cf24f03186f309a7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ce2c1a067236bfe1d178a49263ba1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1704ccfafe1d64e2671ffc2fd5bfd17574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19c42ae277a8ecc3a50077e04b9453575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1f9b89975ebf3b558c527152599af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba89f3b27ad01aa031be53e03c6a87d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeb779a4f6fbf14830251f99e1f0f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f022971d091085b845c993af19a75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666129bbbdb04af5c21b286f8e42a72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b1ede8f5940bbfc5581a15250bae6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3589369ea35559d58959778bdebbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed985f73a9cadfa178d13630db2b9ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261dbd6aa58a052a8963ee2e04b872e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6da262e8bd5ed85fb36e5afefaa8f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1269d2e3c06e4d50ab34e58c8ff6427586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699d3d62ec0be11846f323e4089e167587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e4a3d53b3f26435f09769a85691dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b598b106f46c8a3245c3a44779f41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d053e96de3ccc5ef87d926e4d2ce54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719888b21c19ab4cddf045312793c6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a087f24ccda2aceaada7305cb4722592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad4bd90af20c818dac6d60cd31ad87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef488da80e7f55afb7884b16de2977594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08029fde21346da6ebf84b85c1054b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86188d771d9c918fd19cc91d67bd91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381df48e995d931b9f9aba6000376ae5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748059e1d138a4e1eb32ef1b347433b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e851b467de682e8261ab22fe6756bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a656d55fa08fa9f3389a0969e5db2b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596d702d5bad9ce767225b472f067f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427d50f79d96c08f4356a6a3cb05200602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b346a85bea05eda66253ed4fb2086603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb25c456eaaa21734efa600ab6e99bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b74de844fc303716c94670607fe5a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb27387f03d4cd25842db3c5fba37e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a212ea51cc12bd1514945c26f50f70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4be8156d6e01b6fca52aa7190e26e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718001df1ecfdacf1b68039e65c22ade609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78703073a5ad6cfb041ce1c1261eb2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e12002731b194185d503125efc2730611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506edb71c7d3176206e2478e76108b54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb800c2d1b2d451daed7f3e8f44e956b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bcd2d0a1de369b142541393b00c24614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f846da97de5a1d5821cea6a8fd91e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5f6e76e290c2d32c3db6da9c9fbe7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e55348db164a93e4131a7231cfde60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adff3f64d2eeabc2f9e51a9f1b3ecee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3767bb8a2cee65a5b03c4929cb4e96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898459c026f857b0eb45ddc6790cfd3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697b9e71fced6f36c253fb14cdb55b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66929dbb588d61a59257fc2d231135b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efe7825c08fa1e49d957e2119b77db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f84881a7b2f5a00afc317ccc6a9675624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64609616e7a5ccced3859bed7453da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cc6e3c6f1ce7a8074ae3c082b4581626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317ab12dff5f0a490eed1b57b34b3a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2899cf3158ae79d579c5ceb7074cabb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468bc394905dd89874faa5d001566fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e662a07ae7a8b802c5a9452468c82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1aa7b264e13a386a83d37933e6d56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e91def34b47a154a49ef804658cde7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad28adb3ea70b5f6b54ec0a78e6cf2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7872ae01e8b62b2f623f94b4f882f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e31b82bb0a7a144c42fa8b9c0ff7fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00482f03be785857e22b7d5dcb1c351636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a81a3a7cb55292fb045c03e8b10c49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1356a4cb05cfb69aa735bb7de2161638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dccff2bb2b217307f46595e5fb49a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30707f4e45871feda4fa9f0b5093be9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1961cf3bcb906b25c34f320462920a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e015564528ee534b11a4f6d0ba97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af244adddd4c86da4b972fac3a8ab0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ea0cae045acf02beae4ce99e6ab79644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbc532ba640007ae4b26ef9fd73721645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79410e5251ccefe70402c37f659cd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3704d973fc3642ffe80d5d637b37a5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c649e34e0bdaa0335a8aa1fe26c72d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46bde8c199c7b3d26be8a9a0f96bd7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd1e9ed11bb2f676a8fc33ede78c39650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3398fb61b3d46cf562592883f5f3647651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70646ae2420372927b0b2663a505f27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1fffcaeede09ac62274d2117fa189653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb55ab66d4c0a126fb781695457043654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e3f250cf34027ecbc7bc1912d4038655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d865a2bb8cc9dcb6cccbd30fda0c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190bde43f5bf3e68cfb7e6710c2383d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e42deaa73ac72c5709ac5d6a1478a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fcf4faa4c1460503c4dfe7956d61f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a0fff7b573a55570335e3e96f9794660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a6e35dc8ebf74b8d5ca0950eff633661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0874de904cb2d5823bd71430db41ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38aa9e30fd9f99c618f5eb15475051663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2bac44d120c49cb61025f177fa8f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbe706f879a412edaa1b7936f15f7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c04a5448329b11b7bfb43e8f1d32e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7f81e11d20472de6132f25fa0fa04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d421a1446a17dc9ca24eabb4966e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc36b7a3caaac2f65c0fb3f3626ca1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87d06fb115a92e3053de2eafd4f517670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bd5a302d5c5d802d0426014edb010671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2509547fe646ef9869f90bba1fd35672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55a59fa06319f0161c70eb36232bd5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab901a7ba0dde786828ebcd7a28ffdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18430efa3338c12b9b23a0d12fc443a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13078ecdad5658d35051e5392f2d1d6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6612b230c92055cec3d289328ffd3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badac1e0fda98cd82350c1a0f933eac5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1602051109109fd53fe1a8788ec76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137a24d670a4bf5c42b9c9a7e414f01680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df79e6ed1844ed6e56b4c91074cbc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaf01cd714d03b5d259303e1c7efb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4f85e23f3a8c5e9520db6bd52d7ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40c55d9b0adbf8a0cb8844a855d3a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32699e560ed9201ec064dbe5e18e949685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e460b3e494b9bca49908546d7a062686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cdaecd5ab3658f36fcd499043c937687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfc9e217821d697c3a75ffa8e82fac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bcb9ea10f226819e890c0421e939c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c7c7a8bd747532a8d9eaecbd2f6bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2656ed6053b5310e8bd3db35a5fcb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87eadd65f7d0853d10cc5b44f521e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de38e02d5c5bb7dcaa58f181238d2bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421a16157a825b7d1ab839152291c23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b72075d232b11b9b1a9b503c20c71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade23258525d6de76406f1136f6b92a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbebebfc9e9f3bdb8209828ba89a436697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05914a5b716e5118e4c8cf26be71ca50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4a42444cf7b5f8f64a9cf98a32d34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1405f53c3aa1757f5012d1396c70f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390f120986318fb5797d5fc4c1e55f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb6a857607962ef2c47c8124c05e52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7641896c088710a0db7a77e954f6a42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9be542c73b72d405b3269a4ad78dbd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a292609e902519aff41102452df288705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b58bb2d810779ea3bcd8ba5e995d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae69f704c5f8af69d418d0f37c50f4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447c525acdd9375bd19646696690f2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a347311445c60a4132446659f44e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315571e42fce505777d8ba2ffe3ae93d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911edcbdbd4d6ecad0a5090397e4d560711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51761e1a5e00719aaff34d1dcb885a3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81676037270d2e098556985850981d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4580245bcfee465b0382e278f2af916714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfcb01d2f16d63a4e2f423292a3962715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0816e3f2b162a97b70b8ff22132ad3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b6530e611322c174c012c6f4f6828717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01677411303c4381f709ac1cceeb39718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd7a7f88fb50c82c87c9cc0eb30f28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9438cfe6498ac64d99d409da39a6f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd96c76e6812b057daee16cda63abd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20249b313f24c155608e8f03b06d92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8c0771070fc430089ebde779d301c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4d9fa53f3cf7d9c0e0062b8ee50bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467381c4ee4b7cf858ad1f7f4a9c8e70725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25118962a893db562f93f49c58672c12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921dd8a1c58546262cbf24ad82ee879727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79ee505066480cfc21a5bb27083a38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f1faf2cb973774ad6ff6f29dbf489729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbb31ed301164bf4b6d75da094b25e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829f2a2e78423e4f9ecf26f8a64a5e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0cbfda845d169aeb4382337507abe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48dc7008ad22270c226e04efb0af31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ada7537a495d780acd263468216a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af8136995c1da7c0a6836ebf3a417a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801beb36d6b2bcba9d4600dfac68bd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596369cc6e721ff41c0135fc7c657f6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782195d206ccbd709566bd70a8e1afe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d102153fb1ad2488c849b162e9c70d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46426ff6add4a347057f351baa5c3185740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a15e9ef6a42b6a55e4785beffaa14741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e551c67cfc0a6f12ef0762610041460742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804440d15a6bbd1c502719b74be085a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033e274fa6c4dbde212110a47f6fd92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25952b685cf5a01721e405c45f530a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5d3ebefb52d4a6275449c737947be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eb719a3949a4480bb04ebe08e8e5e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db3825343b3288990727b0d60dcd7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18c73cc447b20f3b0d2080a3b85834749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614fa339df8b65f4f152647524d9f05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e19204e3754c8e3eb424273c64915751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725768ee5331803571c1ddc8b30791b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facb1600a71afcdb8f40c57206075da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feb16d7972584f2c83ef9ad1e09e36754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb91056be1e6bd72a6ce651779b59aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96303c757cc5b06c42bc46100a835f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaac5a9e9d9aa83bfdafc9ef22b3b99757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91a881739ac612f0a7639f57f62cd0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63535ec65818fc817e8216835258c613759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>