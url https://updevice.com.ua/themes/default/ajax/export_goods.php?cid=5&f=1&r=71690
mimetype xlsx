--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32338a1ba63940b705968c8c29d164dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de177776750044a15d872e044bd7e2212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b2da03c520b6b0c06fc8b9af92ca93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8e52d39e59ec97f87e1d2f0cc81ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1b765db43fd31db3fbbe0538adec45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a7832e1851dac8065a03d95c1d6646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023038e34ef4d0f1c674e92268c4669f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f14d7c82132d64af1774508d7e4fd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0afaaaf4143d0e930c58c0b34bf829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52b5a5d6f2b1f6fef93e05b6bd680a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d9611ad190b38155fbb2d5d7b2ad911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b2bacfda18cbf158fbb6cec9e171912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ad415ac76f139bf6ddabfda4a99d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052f179e9c1ada92873331b522672ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74ad360981bb01d323fd4a7f35f1f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b94ea873fe2ecae645bab2257650e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f322a1711166cb56b74e0098b2d90ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e2330dd5a161a399702119e3e8fb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec295f3fbf01a7a0d599898a9d948219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c436f13886743aa78b545588215d90e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7c48367dbd73659ac71c74ff4dc4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389a8e94671039a472ece47e147433b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336dda625b80983c09bebc1ac5d146b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a47862c608f00a0270f0523b06033e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab89c396e0873781f703820d05a306925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66de839b8b24af805c77c1b2d4ed1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50499f563142c26c229e9cbe0509da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6269f9adda57641cfeb520e0419eb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fe0f4bb045686ae47c062756646ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00036e2168069ad574037c9dff5bac7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e99ab846d4d40bb572a17f1189a0f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d27b7ddce605128cc8ff6bf913c77432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6700defa027f2fc0fa2957f4661ddea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b182b895e24877b4073642cf4789d8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4979ee0c93d88c4aacdae248a690435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e2c94498728a35952da0da8224b7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba749dde8b082a9446789815f9245737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889532c4a71b288efb2c0dc53973d19038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c33c1a1711ac9a3f7bcf004997752e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbca88a6159c13f742e865fbb2845b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316d215ae48a878ed095f75ab5e084a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03e6974e0d1de3bf4537a3c059835b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb66634ab3f2faa2af32fdca7f1f8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fca7359c8135e110abf39d982099fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49027fad770d5bcf0d57f4e317a0eea245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee598aed538cbfa9dfc08b150109d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42e6707cfc0571158a16454e6e4d8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94d0378fe3bb84b45b49b8a20f4c3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bfb77b2a0e18e693cd7a21de845f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c32b9eefbb54a3f9f9dd7be9adb5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805be906cf20ebf46a68eb2f8b80014d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c3e721430bf91637af7a16d0100c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16a5cff73eeda3b5863d3107bb7bc853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476383fa1a9085e5b737ac7581a9baa854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410da75389475b0b0b0ff8b36c91e8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388243f12c28d7539506b5900614763a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7a8bdf216cae14ef00b7cb0f7020857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574c02cb7c25f6cfe8eff4aa20699ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f458c9cc0a1679f43d3c91315b4d59159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c1362a2f5fde3d23576306982c87860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17710f213644fd35d68b116f25b417f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4f05d3e04c427e70f99d4834124b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc10703a05763efb3a7089171a44c2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451edc2a475e3ddbd58fa06ead298a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c61e125d0791b14b5405a2bfd6099d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de9f4ac618e4307d687c3731e48c5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99064dcdf3c93ec22ead8a58216e1c8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74584abe210bae7816a6f751e3f3422768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389315026e60078b5a6c5f832dd52a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e33acba9dc9ecf5e6dceab47324df870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca3d20ea319b1f126e233464e3fa9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a7c1882ab971824e5a0491582615172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15563429d8c12a10782f36e1f93e9f2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0714c323c350eac9af2ca6de3f828f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94febb6b0d4127b81834b589e062da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f56e4bb85e28352e1bdf44f43569476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edb2dc0405510037b17ee6c3f251e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26175e0bfc1766f423601aa191150f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48e1cdaa11a3141995e0a5ccfabeb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81c25d5f6d9cc0d2e774fb38ee05eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7f3340e54444797307032b24b4c5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e5f830ad30a44fbce64b49212f93b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a191f45dc5867fc514c6fef938adc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eee6b11ad124ec3bdb84f4250376b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc4977a492866d22fa0a360025f4a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64848e9f9b15b6356385c54b7fd814ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e464355cc592d5ff4cf49b387712ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00d0539f5f7ac62f8c62dc5ff9df6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b57a8eeb6ff6678d15b32e95fa1d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e35eaa920aa2b26afc53faaac86a4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3604646ab6bf21be030dd82c6b46c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146daff18aa18d1d5561e1c776aed5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31dede79de6ad1e86fb52c12254b7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888765901d0a89c92c66cb04400704294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b1ef80ec77759f51fd1b9f037743995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da143f560f8d51ba3bcbc866a1ae2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714f8085f1a4946dd6f5c13fdfcedf497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244e6a45634888b3e74f95d75213a6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0e3664f1fb63fba6e2a51fa1e0e8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc05c611429d5e749ceaac7ba02f3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404e71eeaf85421ccd45f41a1f0a242101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e343d33727de723f826dc0c614fb46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832718700d92079e4b1bed2cbafd7c36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffd725f119808a5eac4adaf171aa5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa347832ca30b12bb9c685467603650105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9677a1eda1ec0f2a74330784682efda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406c0ab623bc221d4eee4558eb09580107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f03ac4e3efc1934bf938fecec12e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e4d4d7801940c5e8068cb10136756109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312862b2565074c61900b0ba90c5ab5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaca625701eda4ac7f2e60e26a10ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67209d8ace4469ac44376e7cbde5ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c94c8fb394f7a8c4575f281cbc53d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f21ced90febffe2122273be2c5e64a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235c4ed3dee6de6be4589e3774e8191115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b7f1f55946719adc263cf142e9565116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872987910c773df9cd8d5ef7cd36bd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02fe78c79486fa3978a72767a45523118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbd388c1f910103c0661a392663c56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa7abcda6df83487c060eba72607b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e9ab80d6cc1d7d38e56e8caee6290121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaba0651b1576285160140dd990a798122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590908f392f21fdf67776557e7a4d2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ca32f2887e07a000a0c289af730b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebce24bb4d5839db872afd08b4c4a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74b894f1220c7975b95fa331aaf0c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945400d5fde2bf51d0b4ee0cdbf91ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65209ec26a16abfae96431dfdf805e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1d4fbab17d200b57ae8e2805824ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9af670006cb283036a0154b2371c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5534ec9233f20d0463590de641682131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bce11f42afb68bc9bca858e3152c71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12d0a5cb99284692370a7c1a678e95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece3959819e9fd114e610c78a66803c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fd5f6766b110bfa32db1a86708cbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36713227d6bd94e8d8e19337e6204e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450c05866447af5bab602a258f29195137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17920a35b7e13e17d55bfbc7c45afb08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea2b51029e5794319e5aa6bbf6d3f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326fc48cde5dbc00038daa95924179a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8b946684afdb1a5e490f4eeef1359141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d7e0ab95e1e973711cfde02231cc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af80d5bdc203329999a50aafe3ca80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b44f15840a54baef7bae50827c9139144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b001c66a0496d6487e70283b9955f0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81221a075a4d13277a9aba528a695a31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aa07761579b154a967458bc3070b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501789c721cad58956ad17db458e271d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303cebd93594cd4117acd91d32fc1dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169454f64c2cb03b67d5c51b3c672a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d150be2240d33ff012343a86812992151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a9ea8643210b77763f4875b5dc3f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04e18e6e80427c910f7cbe584bbfef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59760028c53e590d958c2b5c815d8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094575c377c808ac10f65c3c863e85b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7927b0279bdcbc98c6266bd8adaba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcf7cdc11dbcac49fa22de260d9393157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db492e5b6c4901e322ca2bc4415388b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86752a2fa26d94a8fd9740d5ee6f485159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5772f4c0448ed81ecfd2549e237d878160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c286339c5044844ae695306f9abe2d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbd912a2b432f55ccce14ec43f5ba5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bbae6a7aa9925dfbba3bcb90c35c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e937122cb4d4205c2eebed0aaa6dc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc162fc5f8f8614879019c9b08f5bc30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b000fb068b9c9abb5887b8231b4e82e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40df3c0a256022bb097ef48c37bfe1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f86c2e7c413f6daba9635d5860adc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c3f042df402149210642dc08bba15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d64fadef2a5d0cadf25fff2ca39ece170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de560880c28f75ff93d674cd441c38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a66af0b6356552b5745d6e4421dc1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6440969cabbc8dbba65d85a234f99c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9de16d12c75061a1d9c0e98c1335ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535f35fbe850c5a6ab059c490d45d31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101e35d25c0aa0d8992a01feddb83c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c0ed51141056b333d79707f57a27f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3966b83120bb89cd78513af2d7af123178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ac5ea9c56a3df17bd8dddbd6955ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca161747e64dbf4130f6c2a5284e269180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daac2875bd7c8aece65b27e51169b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d20aab42462d9e75a832617de9ed6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfc06fc654868be441b80d2053278f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dccd840debb78abac9e622f6b6516184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492aff06ffe021067102843da70ac0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cc61bb87c85f82ab25cce6ae7a20b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2e38fe1c53214c78d4de8bd704b36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f02c394582b9445233c5fdfd6b9312188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842d80c9ec6be7f584b695ef9809b16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ac8a2cd7ea2e23dd86bc61a8445ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a40da447381ce2ef2c3e00b457fe0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79ac8dd436bfdbb0ce20979d4036c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450f62098e0c893f365d1fecd514300193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7f3a1d8f3f81b1b1c9ddfce029270194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ada3a41f21d6c8ea1e2db0662a4f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83731f427f12d5058baa71ad4a1420ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09733ba52c3717b44fc0d76fe2ed38b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8caf076bb39255cf79e6ff72423ed1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cb29ed964b1140de0292142310fd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad065e14d71ba9177e30553898e96ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aea4fd1e966284fbcdc4b3dd03b143201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24870ed18b829b2a09a4343713b6a3de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbbdf10583131ad152adbb20e6293a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1168eb05791e766f40e25ded928bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5649d221db5811d93a17d84ba04fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41aade23750862eaad8156ab03b866206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4aa37ebd0a166973282720f05767e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c405c0a6c426089f1e03a427bdd99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2aff472529ffcbb3f48cb0f7f001d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb92d7800d13853ae10104a4ab5b68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508f125dd1fc862fb0e514507598d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0f2e18ebc2b0247978a07596696ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2779a4fc02178347b0208fc2d95445213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad13e02ea488a72050e14283430a097214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113bcc0a51d552ae8f8dc35f01b6fb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08372f1e9b7612fd15299c89f4e15ea7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d666456a09a3d46f6d290e620f40aa8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537cdaf3bc40933a631bb0e4cc7df20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b484942d7f70cbf959d6b10fb4b73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc210488b99f87bf665580b00261f01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057eee5c0e18a6a9621b3b387b1939e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6fe75e0b4a08309685a5b454dec45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0f20f877d34d3fcfa94238f4180cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce760eb788088552402d32a27f1379224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b2af8681c2874a6411e4847e9f5b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76200659ee3382e6c2d21d3ac940590226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac822b0104244b5ce4b2763efca83d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347bea03a710b19f1e2950e37d33fc1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016581b717d6e1ffc727d9066ae0bb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939f1dd9d788fc8e9bb49e1bc469ebd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51d927afad567b1db5f72d9f3cfad3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ba9f2bdd112d9075236a8c4dc68dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b74b7bdbd044d89cfaed296b44514f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d715e6aa329128fd3adb1174a995594234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5aebd2d314843119eca65ee83c7a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd6209c0129f236906fa8c00ea14ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f05ed82aa3f22b54cb8cd320ad437237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88b21edd3514aa7120423bcd33b11d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea397d8972a6339f051396d7d0c1f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8415d6970b36e46b8229ef4a54121240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31b8c9153394ebca14877b2c8caf28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f3cb2f168bedf0ad4e18b04499310242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb46627ad73596afca9ad17cd10461c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c2f17d678c65827bb68b51797598a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f47d6b1ba15e3d922b20a148cc742245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2df3b1bb651972cc489b6d61a76b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b1e7f4584ba62d22990c6bcac5752247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711b93a7c24dcf273dfa6f003202057248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c021938e752c6965f90c0f860fe17dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0a3a09c4555af632ea9f12db05140250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0060e49fddf4828cc33b18a40365a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6358dad4413bf8e9aa7ba64f07d146252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903773f42d573873217487e3ee20a0d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3a0c7d7e869b7850ee7377fed8a13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a68f32f7d8393d2e778ad5bd29c84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9382b9eba9bc8adeb0a733981f2cf47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef4d0e1096f0306fdc4faa71244206257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa417ca3fd742c45512bb338079351c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bbf5cf15474c4700b5d5728f523e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512973ac75eabee56c213f6f68fcf167260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322b1f92753708fa9bf5dfb6f8374f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15f858bcbbb843b2c5a6199ba7afe6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e4e2adcb44b06aba70e406205f0a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d18239b6325462d4236514da1d760264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530ec1d68f4d5866b4d43112c005028265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc57e909abc6186e19dd774b2403d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137410d3e1b5c20e0e23841b2e0e617267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56104d06dfda84c7bc2955b11d1a31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43757c692e18b8bf56801dd4508545e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef8b0270257c8dd66124cff81291e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b50f24942a79d4fee18f50463aeb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5279264d38ecf5188d776f29cd2448272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7bbf8d3d3b2aae7f9b78417a0f142273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223267c7451c1e442c55f1196908bfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48776741887eaf4973cd50038694c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f036b34a96c9c8a69c74402ce65c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c577f9ca05e2dacbf625240f12e469277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143551cc00fc1c70b3302a225a71ecd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c365b6a15b71f7661edcdd37d8db382279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798d5d4d4ebaea3b6535084ef4c6f98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a6df4a33772fdcef732118eba687d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598e2f0367cd218d18765f68335e9ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6855338783f99bc045d67511af395283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae880aff16520a97aaa030f60664842f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38305f38b13273eb96b564d5c8123759285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bb8fcbe4735f6f6db3cc68ab118a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f69dbf757753cf43889f275091a8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e47653075335e106cc2b5d762a7db1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38070cdeec4e3320835085b3336b0cbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0e599ce26b86f5d6e42e701f9b99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33679634ec11832782bed9d6d0711a01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79f9e8de10529dcd23584f0dfea0d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00115022831ffb0cf6124adbabc7c39b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6cb7406e818a8693940b4b23e5ac4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd22e4068d7ecbe7a428ddea8e412d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875886efda29dac7e7488619593d6f85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479cba8e2625a1a2a6e1d4a475762e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c19b66ec3d3af7b7c2113f517fac0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc27504b4dc2dceeaf8c843e157e92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc79973f450a2c5fe3bcfbdd2363cbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b4985f959b98feebff3dbf1ed5623301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87bb7180727d4566c77f1578a171fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679533340b49db6943517f92097507303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe97e069aa5b82f25626e4db5a66d76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031f61ae151ce5d554c4b42785f5188305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819f06237eb166829c89eb7c833520e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48f41fe1a72c3f385661fcbbec2b9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01cbb38572bec69b01879819086092308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a64eec7d1189feaabeaf7a62a44f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03000b600d02bf4bfd5c6b993eb93c46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169be7ef7e793ffad3811c8787f16df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6679ab1c0865c288ecc5b1f8aa75f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e45521ea458136d66d9102de79744313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdd58b28825f01fe2db868552a69a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543d4c6799eb673c4d93b3f6bc8b6b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f1d063d45d0b83c78b8e4d15e3276316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afde6a9012f2b642efda443344e0d11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b919bec1676525ec0b019990241e08318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1db5e0db1301cb807687da2c46e7bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea4770c7dc5ee5e9b40edfb8b1dced320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22333572efb609663417836a7aa8117e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe6e9cdaeadccc5a69a13bdacc749322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cc578bd20690fc5d9852775f52d68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb2894f29cc115fc5c6c2989039a27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b3efda17e86693b93a67d0f9e55ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c28cbeb66f1958f8f4117e1166e6de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a0754fb8b9bc508082e3242c82edf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cfe7c955e077db1aae41d50ad6928328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6c7512f75ad150c0e17cd4a1281a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6319f92b257b3c70f24089d7a5d9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef6b8f41d7d035ea54cf3d1b057564331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39caa30881a99adfb4e9f68ddbac47c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986736cd76a7ab01a681a1a51fbd28c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6705fd7e35fc75b5e18a1630106cafd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e5a5cc5ffb57bf8780c0c232ace2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3302f60527dadb96d7b2a6d68ffbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e778ef534794efad5ae0719811551337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758290b84b0f1bf56e227cf1dedac6ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6db9e9fabfcce58fa15d9a99fdb2bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55ab248cd2197786413f444598d81a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6827021d0f0f23e3f59262aee0fcf7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11ca5ecf781127322f52d999d37005342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c468931363ca55d8a8a6bfad108e48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be560fdd06015ce8068bcab08555b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5ade4a1f02c703af8908faefbd679345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c4980caef1ea6b9f0d0f1a4014648346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fbb663a16da2aa18c5694ab2e651e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742079fe02b70c8fc1bc95e6f03b053348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15ae2b6b84d5c06652a7dd556afc68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2e095377f5eccfa70c07e34d89855350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf29018dd35934e3706adc4915c773351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4accd40390eda5cb5fd61f34ed58a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03701d8c059a06eeae5125699b96a877353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978ffe43826d9a862bc89aeb50b51a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92d92789df4a5f2e01823b218210b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40a74bec87d6d1f927a3bf9b6ed8d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f49aa31deb524c96c29b383991b826357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ad13d918919b5257007b7d1e5df7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a64eef9e5608384a77287faf5eb1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e46b73711b0008dbd0efa492bdba3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94e1bb5283231dca51094ffec32d5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbacc730218fcc3bbbeed221b7366b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03bb6699b0096ab4d0de4a39b05fbd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8496f73d88b88ca8575b93028659f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5f836aa15e219353e83b4506bd1e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6b60cae4d3ef28232317c2e60cc94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea91054225482ea9df7b678d569f18367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8af979ee6471a821fc6fda85f17da3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0481ab9e8d57f927c7ddd205195921369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dda73b7afd09ea766f544fe623e63a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9fb5111b3a228862ef9eddd7787f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a618e19a3cf7b727a691af1942d95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c569ec3a7272a2a2ee31a5004c5f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc6c26c1f7a650477571852d2f2d0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bfbd9d2a57cce0dbd744f66aafc77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4c7c5fe6a9b4108236eecdad171ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f198873104c13d8a5a499902b6bc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d16824ff3f691d00e7988de11b0681378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebc9cf91a4efdcfe9992d239aaa3ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6bf29b108df9229df29f8b11fa0e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70e36e5028bf2444081eeabd80a988381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41551d28beaf044107b736571830daec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35215dcbcc187a92151f04eb01510d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723b5fef902ff75bd8d23e4b0f51af5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcad0c276b157fa69f7e8d1ac8a1bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907185182bafc4ad4b5254650210d12b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447cac9cc8c43c8004daea07fbc3570387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197de8332e52ccc08dbac48cfa896701388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b64a36ab230e4ed6f84e5e469c345e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176c491be70c801e18de890bfbff70b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f0199a05dfd929600eadb898091ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93b7249c68767c06ad57adf5f8e0cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39485bbb530df295e84f0060b3dbf82e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16852d0e70a3c913b27cefbd602419bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fe4ca539f1abdcc5e7855756fd268395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296a5a03aa078a0b60a1141c0f971c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfa4cef1b551b44334df9ff6b41814397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad7ed821bb5fcb835d12e42a09a797398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568a7e2a4328a1985d8dee07b7b53f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547a50ab9f8fac32fa65cb234b1516d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc004d32e46e7526972eed02a839a46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4a6a59ea7d6d452b7867d159860b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01d1a7ef9e1d711f5e1e1d8d6c66af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6317adad66b2cd74b59260d0a02be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d531e1a036c07030b0bf4c998271915405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b112c1957044b0570216175194d6da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35591a49400d83e195c6ba88ec66d3e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b013589489e4c221b375eb338edc978408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73775c1f80b999d116109e72684af64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703ee3f914e06dab6d98a5ac229c295410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b2fb2d7102915b262995126611340411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a653cd53cce0de45ad75cba3bca418412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41089cb0a688820a3265ba507d308e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3847606d6266dd9c097bb3d24d0e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec1ac1db612c6917f8e10cf5f68e6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62884cff1cd5eadd264f98662787a48d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaf579de7f2c7b1d12aee783dca2c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cab207f731a3a8ffd9f88512a41c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cfa34ae943c27da8fb7201e39cd03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224eec52c35ed377fa3600f9dc77d4ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eb8c140eda9fcdef01a8d4d3b0464421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3779ba77c7f104a586ba4af58b1b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49b64ce27f77306dfd11d01b800bbc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5a5afd79b74cfaefd2cae9dd2b062424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a0ac1b68ee32d0faaed5d3d624d98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e6d96c560d95662e056bd601ece38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21f859a72e09c1ac4e4d35ac529f17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da536a471784d416808309f2f145c4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed248155d17e88f21a51482ead964d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f17ee66ee666f4b501124a68966ce0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7952418dad31700fa65c36bc9594db8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e26fd8320a0f990e14ca5b8cf80227432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bb5f7ad945869aef30ec7044011e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258db965a572d86e05459051033dd565434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256ce10b9ca5deb3520313cda9e802a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7033f36f5a81a0e8e5081112b3dfd5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30720fa5c9fcee841bf07fc15aa366437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556bbb49f5eab4492379d6a04dfe0cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b8fae437ce6a6f5b296cd225dd7b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd625873f4c6b0619cb478b9e35c75c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe0cf11ca941f919f552778880f63c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc77b37b84e52c68d03d7027c26f6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e7cbecce1462bc9c2f10c9fbc8062443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b45b27188fbdf55467cd4e514b3797444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e100616bfbdee6bf1d31cbe7dea151445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2611f58d85ea746996b5029b2fa8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57af515afa26d198f6bbc6f7ac7a12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1727fa3f4bd65c8873ab894b21f2d53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc058ea86748f35b79be5e5c091e6f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742890c44c4c7b5f9d71f76dde56110b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963ae3a95e406f942b76183578afafb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa37c9dfe3def0b0d070320ddf202f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94c4c839c140db29bd11e32f529c43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdde215dd95297a67b2f55be1d17ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd820a21d0c323a940872184babc9fe7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c8e60a2bb40cb327afa476325f367456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dc2ce0d8b9d9408d29089240f9d94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9c48a507101d507080563f9d5a2bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbf962f11f98534fe7cc2c02d6d22c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f2e378b4a8162efd8f67c38d66c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf2b4f2db6c8c27f3253baa7894e3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050bdd1134457baa28f625166bebf6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb183785247f598dcfbc009206fbbf4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37764f2f7f078d79649c8ea3b05098c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f9bf6062e0d6533c284cdb65450b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56af13877df7fef951522d1cbef95d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79281725a339877fc699777d642791ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7d8e2437d45b7da715a9369d17f3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278bd883e2071bcb1ace14ad4e54273469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe18599c36dda374a34cf34a683c28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde327bdcd3e0945d463a78690b1e21a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8b90311dfccb6cac47000e156d14c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785b0fc7f29f914aa727789db7a7cdc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3a8111e3a187683e0767c7825757c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e1ca35499cad917da21a2193aea14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29181f3b31f4845ffb171aafdfc7f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5fc7a93abac8f86c54a69c95cfea0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd197b2045462f6fda2c9f885c145371478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd574ea94662e9d7172d349ecd3f8fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3d833ae062c4acc02edf7368962cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ed3ced4fb49882b9d2a4b9b1995f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d6f53db4c8f662a933dc3aeaecaa8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca215d87662dcae654cee64b4ffb26cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49fd2b0da6144bceda893ebfb4fcfa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92677074a5955ed3a989ed2f40c66e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3384dfa3d8464634478c324fec74bda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7700da8319f73eff913a6d5c71c6338487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81fc9e0be066a138261700d786f3e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65606e04ccc6b07baa8f28aec9596a62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91378c075dfa288f4f7e9c342fc1b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc441a66cd1c4af095d537d6f4c0ebd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d5eb376536f5c6176cec050b9ef30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526825bdcf56cc4c3d5dcca04a3d50e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c4fc6e492322e2a99e24f6f942f21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907acddd7e614c3e05b1aa49ea52a8c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548ed691214ff65ccb8be6f7e850a06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49326dee9749659da4f904b464697f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d14fd25778efbcb3be0f9b7a6791d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b55bc99b3a6e091305a34dc54b469499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290fe7c3889e793b3e370670053003d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef36ac938a7240f60c0a38988a3af4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba3aed0225cdda3c062eebd07aa975502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dcb3fe1acca076981cb10380dd531503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aaad468520dc11961ee62f6f83391504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881c9205cbbd60c3a372f9eeb3fef29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96ac39b8fc3f76f089201f87f51522506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3008e0a1859725bdc572829fbeb5492507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ea52359860afc5e6c31a7be8ee97f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3384c074b47f8217c1c350ee01ef455509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aeea5d9d652c75e5fe7cd9cb03064510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a966f85160280c3c698ffbbb35133511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a77d9e8875d0271ef8122137bdd9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02135948ced6cf9d5c16748e1a609b52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31977af136bbbd0e6c3f537ba034d6b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacb7d4539c203c65192a4309bf0735515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bd12f285364d14bfe4913574f641c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b298bce41e9e74229aefec063b37891517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe963b4778091e52a3aa835e60c2c67518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c0d0d2ba74f755e3fd12c61e628a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118afb4c8ae75ee31a900ca3ace96665520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed298b39afb34785b1e5f1c1d83bf7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee790c75b49c4e484ebbb54b6deeffe6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e8cf9858044e9b412eacc0f83e611523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836f9a63d1086943c3a370d84bfd1b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dc9c7ef6186b2a79213ab0514db86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9921493717704f397947657e808b2d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944da9420efb6792e280cca6945d34f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f33015d6ea44c494e260967248b1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d70091118c9659c56170a59169935d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0272509054f2c84f02ee967727b2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890594d4c4ec988cc70d64e91bf4533531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82e02c3f948734d8f753812252ddb9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b187bcbb1f0d0cc65bc57a26cae8b6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3c2637fd7777d52ddd9baef1c1ced534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f21318f7ab0b4fdabb78ae8e44e1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cac103bb93afeb7bb362a5657a3310536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaaf668c03fcd942b9e21aef999f4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382c35aefcac2d3631f81aa6275f8af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91bdd89b8cfc1ac3f4f73f33cc9a31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cd52b269338795cfe91af31b37852540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca21e8e7465912510661a41b646821541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b3ec0a85def3a5c3106b9d9ed76f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4718db880137f374b9f5163489545543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c590c138e087b3f085c21ef744d180544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd966016481d9ecdf7f8f8f553eae3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fa944ee0bae393650e90bb1b6ca4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b6ea60a7f2f4d64c8825d86eaa79e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd019106db7f9f82fbeaa04f44c70fc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdcb03878e0c798ce0263371fd776b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9f026840df1e19931c7e8d11811c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec632cc92b722f9c08a7485fc87365551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892c07f42724a5df2448dbe63a96830552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1613f824c225402d9cc2fa0a630ffb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ef6c86b62b3ff42497b348c4aff74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e109f410c1be3fd7d6f3974a680ee75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3087277c314988135e2f7a9f19aa9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64da866850cce668fbb0ddc94e52ead557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5006ec13a787fc7724b93ac9e913373558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404b59d6f614a9364de3b28930568b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457e145146410fc48707c2bd43f347a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975f93d640578d9e24fedf630b01b80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28692871da319cfe6174a732bb4960562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63784fc525917c818c68845bc920dd26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fcc05fb963a2a6b61f6440521c166564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f5ee816f1cb11b7cd7d4ff1d9f85f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a4bb84445ab08346a943df01d7736566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e274de1805591eaff29674e220140e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecdc08825834ede7f2015872e8ed67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fa93a996f4b190fbbcff1244d8ebf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da841da3b16f9f5c019a7e8d9527c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45723bfaa54c6b3193e75cb2e6807f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79836e6b59250500d46b2c2192c9c3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5dee9a8bab7aa18fc338f40de2baf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fe44c37ce771d6675bfc639211c10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3750c462748b5fa8b6d8bfb7148249b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20e329a8e05631d16392fe24e0bed2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a39c2d03c6ade61f1262c25011f5d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa354c2c660ae73d2c48a744482eee0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52463eec3a3559158d8e1bd4649d97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b794dee317b97885cbe4f38aecce18580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b357c83ce97a29de217b2bb617fbc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af801ffb0a40098a1bad7150b0c3b22f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f910b40c630c6b803d50b6ecd3e775583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a72afb3ab4e4033c8fbbad891dc7b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c253ff5fad94d06f67a52de91ee66b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fef1197a990fc9e18e20ad491683c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73793386fc818f6abb43845606ffbb09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34467c91436d7b031be3c2f7e2ef8b3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7ff48fb0ed49190169959f933aadd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae87dc4ceac2582d697c4165775fcb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09b1c996893089f029f6a47f7849c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e573fc9d4e8cf2ca601ef789a96120592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d37141b5574f8580e8ca45675a6db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0390b900597b9211f5e36faa5645e70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d89dcc8572d7649137ab8796ac373595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bff1b2c33b19ffb7f8dd42ff0ccdc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa745e039362dfb14c85ae46027724597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1f83a8b78507fd1e485bd582ac294598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79076748351893d49ea9e91e6589d7ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf9d301ece04e9909d204d8fbba865600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a031127b42f70fcb8005d14aeee3109601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01762a66e4e4f380ee9451860f28e27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c793f787f44e9906b779b1522f487603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f095d5455dfead106aba4d9c640b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af77fcfc9956e8084ee15644fba2ba0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7350a6a5b6a1b7add89d28f165f62d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff8ea927c7e6cd5c9cb6d40ad7ba82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8f76447710246a9fc630b46320447608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcf70e0a14c3ef546bd7c38150d73a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba497bef15e56d1887a010766393df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac111862e9e49454ef1d0cce3e6acc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab2e355bbdfc1b4732d117aa631c22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4a2f1212b75414f2870e380de9822613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6faaf21b267e9376328f017e9621bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7180fbff595267a75b9033c2eeeaa5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb61591215a476ad57a126e5f1ae70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffe7ddba485aac41bcb9b3c86ac466617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0796b7207d2e3559bd3c89953f1e9ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9ae1d202850b453d85842c89808b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbded1e6e697f96bae4d91491e9f95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de23c92e973fd9966f9027a88ca83b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c205eea918060ab0e15e28dd0cbd59e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19137060da6ead5a34fc3662be6289623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dcf41dcc869751a5f7ce0cb6572d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9507f4016f05cc08c4d8f8772da5f4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc17e6c41ffcc12d751c86c08632f23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c847c49a0f712ff74fe032ae7f12df7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54216035717faa44ad09c09b68b131628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bef8635c2987a5364b81d9f6dc12e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609597fe0c9d3f93e9951abb50aae10a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687b4e749b20e9c6dc64c3f21acc076631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873ffd6819d3b6e16fcc41f39bc194a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c10e889d56eff29c25e4a34696fb4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad2c2c7db97a4bebd2e14b2929ffd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a630d81fd2b0fedfb1a863642db6b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d6fa56ef0dbfabb608500eb246e7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229daaa142104ccac5c7409b40d938b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf084eed3fc41dadf24ae04e1003026f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bfd3ba6cee796b68becb2876d2f7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a903145367fcbd3288d0321f4254025640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab484496bf06fe17ed2fd503dba1095b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727ccec59983747ceeba22ac00298d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf8f02411e1b03bc9c918244af636c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24b105f34280b51506a2046af59475644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91902ac8406f65c915b85b0e6f498dd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8507fe77011eb6b4c4298c8da968b1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9338fd415452c8adb134e25d808d6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83397c8bdb214083bfd9b9a55d0cdcf6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e305ef0562bd64ae222bfc6676e9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dc12dbecc9b5ba12a3bd696c167da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d2042e64f53c5816a73a04f83c753651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edbc39404d7313ec6db2b0d8fa3a45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052de70822d200856d14b6dab9d979ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31f17461f570350acbde49f340e660654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fb5e0601e5af3eea303492807f66a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10a56a00aace601a8d982da34750d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a410797f763d532439f30359478ccf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e55a229986122d43aba7be1131c07e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cdfbfd8d9398910d58a5146331e98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb27d0ce6db24bc0b11c172e772e7a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198b3d516c7248973e5abca8d69351d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9144e8e897b7d2a5f5ac4c94f173c38662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65703bda22813714655f844eb46c35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965489d5ed734b28576414072cb7b2ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52528050c586992a0c3e3125e5965848665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a189d3cc9deb125d42ee3039b7cb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9f15ef804b64347a5d5e588ceee58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c183d1a4f6b71f46c4181dfe223a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d101040d5f9763945941f7f441fea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44cd2826cb9a3120f75d62e7f82d4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801630c58d76d77545bd4bcd8516f035671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f9103c5312b1db087b75ac892d7a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7a0e9792bafb5a0292d80b502665c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fc52ab0a785806d2bbe6818a4d2ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b76acc642cb65951dd01d62a3af2b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505559f50c2978de1da55b08a0e8d0b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a22c4ea6c29d158ae62ca30162f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3652c39c5df7210403f80a629fcb04678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd9f97769ae84bb02ec1c33f87001e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d0c1e88d851985212781cfca3d2ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf6161a6dad9003e0d2b9c34a82a71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c208f66f3758bd9f43d8ac8333cbd4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1dd066788cba7c2e162375002deac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86750a4b532a631fff1dbe462434ec04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca053f46314044bcb29e09778a51ab2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098788a3ea9425f32275b8c22b0a916a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1f42f2ea5da2b44b97cf8b48cc1dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cb694c59069ce3d8a498b0e4f8914688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f4fd59a2b84a8f34c7fd24466d04a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5840da8c54e061be4d0fac78289c203690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0055e89a046dc1a2909091a5f6d29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836a5c36b7935e91ee4ec7159fc7c0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500c7e96595763f5e8d7ec8518fc8d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ca0cf4586099d4528fe4b7138299694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789e0479e394b9c788eb90739acf886695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43a93dc72f3816c671d905b63b2206696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958129092b5d63c7803d447d2f12d03c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2a05bbd400e955f30b364ec1d0773698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd207892366ee84e5c3d51b716c9f186699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d084889eefbd4bd7d4747046ade59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3510632466be6f3e0fbd7bb7eb9171701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3c8f74cfa10bab5b8d5c0838847b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4b36802decc53032dc0eff220e674703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2a248c02f0db2a5bc6c7b03a17d1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb723d8d912522ebc5767f3db7b946705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06895e8c1800074963318186e7240268706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50f864acde7bea3cac0db0c0c4cd46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa747444a5e307e7bf731abce25db952708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b2600dda2315ef9416f70264c62e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1f79958ff0d1dfe1bb5a5a1081a16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909211e2ad95eca98e292e805307560711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4d777c632922914b7853e42039d71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78462c7db0edc703bb899ed9b15abd6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e617be02f1dbbc8259c8cd3ded820714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e03b20cafbb0c3013121e8569c3c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355b482ac8ebdf1b9f2225916a441c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0e34219a2a55f6c131b1ad9e7971e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e66216c1282c28c3ce96a495c16d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62514e4132cd49120a4d9b876052bd61719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38d0f7aa46cc3f0fdad4c0392f887d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b5fd4ddab79c943a5354c0a37501a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e0dcb9aa48b71e95b4b47fcd76078722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1c2fcc5ebdc95bce3736c53153fd4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bef50f591b2cdde187d5403058ba5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eeb6b1d460bf14cfd1af2b7dedb1dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d58dadc768eca839c921134226bb4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6992edfcc65931e57c382d0cf0d80ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0226a7384a9e11602a225073caa71728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e68b071f0d05e49ebd474aaf03f33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02547fbb9276a159a99387af9c71c9a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83c85b283f869815e5aabb4979e6c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71af96a0bcc1e81be6588fb65886c81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585878190f400193312112f5b3440769733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f90486f02433157122f827582db5ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8659e6bdd3d571dc9a9583104d07c33735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6f065f129dea6042e06c8a2943bce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f46c9e2f785f05a3c6ed516bd8750737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458a1a9e190e83405fb978bbe977367738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457e3012aae31316a6f5cf44cb3c374739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c35fb53bc400b644e6a69cf6c2c04c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed22404dcc2f1319351c05c86f4016741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd527eb564a259a6457a62eb88993d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcb49643827b0ab12bdcf516efae52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4155823844cef780a5ef7e1247df666744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8f3f2da245b02ae27c02b3b827986745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d617d0e8ad32e74372c2afd8e253f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe02b05658ec172e4bcdce7c66a644747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3deb4e8063628fffcd78b630a9268e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc33d3cd2ad768868d9d6250e76d02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aa954d41274a41a5a2cc5d15502dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3f61a3f50768c62a81638de5374df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16266aa2e92a79389be10482b2c1510a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343ef31ea351bb8b64f7c5a2d99b007753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba23a13fe9daadfad7937a291b291d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac18b5d6b6863f0167e0a842b71776755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dead781e9c98a58b7c45b8f7e5b05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c876d8c76155a86cf960cbb03ca03757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa28ead71f34eecb20b67dbeaaeb07758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311c3c853ded93bbe9a47b7083d29ec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40194806f234ee8bb8b516c7a06942e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f828ad07afc9861bcc8412668a5f9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b749cb67457b0dafc15b049a20187762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9347517c08cb4a0aa4ce0f05b502aa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83176db340141d6b70345c75334eb4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd2d80660e8bc62e42d4d77ec48e4d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00041e09eeaa1e31230535e885ef54766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628d8022c1f9fe1be13f0d21d58a52d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd914f1a730c782b9ac85309eb6521c9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9e548cdf8004a9e6cdf354ab2ec1a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039090b83b4fec14849e20b3783ade91770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21440390cbba20b229e79594873ae34e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed30ae0ba7bf09d7f4ef562371f7395772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065bbfa1600239325e63238fcd0e225773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04545d9ea4311cce29727fe25c44adbd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830161600316c280411e26519306c833775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f98a2f7b7bb1317a2b82ba7eca0f6d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85f6b1dc8a2952384f5e8b34418402777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c420400885825b43fab5f83195e8c3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e078aacd0150f4cbb821a93140b5f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b783c04e204f06feb55f26647ca52780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa7559f946031610b531bb24beb7fe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d89aa43599002a639a9cc4789b7962782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561cee757531851ae30d7712358b2ec783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1c4b7a06950d8ac7ce67fdc33bf78784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a00626e9adb72cadb6fd29eff82d0d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441919120485675583fbd1dece1b260786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3dc97636155155798f69acaafc838787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8aee24f5ea58d8ad7ddcc63f673b14788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96776db1647e6bd8f86b0c306f0decf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af67a7f1e38605fc9f1fab25c40dfa3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674f43341aeb93089f60d78261f8e07791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364b330ab57d1e32f2731b7418aba36792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf29214c3c466e91bff7680e3f2de81793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf77c81692faa4c9d7412f6e9f20374794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820c08ede0b84a654e18e5973890b0b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbaf71ce003ae466508c40396ec3ff796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bc13a287799b1f2a8587b54852306797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4b528494f0c71eeea8edac3228585798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e7ce43bf06bdfade6e729d9c16d3a799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262469f44d7cb79eafe67cee0e39e7aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4616a6929a8585c0b7bb2be8b07c9c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672694c69b55facbe607b073685bac73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94804f29667b74415ce43f84b26a7e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef813c7752a3f134d23e92b05d35305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c4b1e29a5dbb0d067a80ea25216ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf81ebc4e21a08f22d22526439645d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4654fd52ed3184d130c3fd30155d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc52ab884dab8ac2ac81a8b08461129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2959e699f45fc7ab5115956f3580a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7e06a3f9c3c21c4e4b7b961be827e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2ed5405671a561612650f4cc82fa612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143cbb99425cda4ef23c90b691dfc6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdb2dfecff861f6b96e0dbcb6cd64a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9432c7c41c514722a85a43d863da715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b89a1341cebf5305c0c5804140fec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891aeed7d4d697c854a0b1fe591400217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399d9c9898f7cf90f21932177e8269218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57617b5bf41b7d79a4b75050c8ca5e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118ea690a1cb2fc35cbaca35df24da320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9097e329a5f522690ffa08e8d947221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb45cd11def4b524d47a7e66fe2df622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ce270df6956a7c53958c102595ada23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4633d22aa569539f51ea4c6d16ab5b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed335023730ea765f988281b036f5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd41c7f970ffad67536dc2754af6ab826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95d7fcc07d00eff17c79e2dc92409627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae11b6d0b169f562e894cb1697990228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b268d329b4ee5dbf6a443e927c8bf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f82555072320381f4993a97a4e0e1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844118824fedc04b87792db56036dab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dd815188acc37da5303269b5fabe332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d761f8ec5c1004056756010d3ae1f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3c580f69f3d18855e82f2c10a104d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e1c491c1276b7080d0806fdf56d1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8e3548a0ea6403896949c8cb0f52936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f24596d1854939fb7ee7a2591de3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dea27da159fa833456853d9a027fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2332d72c310b5d637e98d9d7d7bfac939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046ecf183a14e3e37a4d5edea3c0db340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c3e117fb4f11c058002e567f7546741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f063046013f13d0129c8a6d087e1de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8b27d7315493c4352f904001898d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a3fd6ae2fdadb7f68b7b2d75bab7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda6834f8eddb31a898f707bf3a513b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b519c49b3d2796d5464ee295ab91bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d468b1742219ff3ae8b0429db682e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415b72b9e79ef84f740f0680ca840cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e2908ceb6e57e549b7763998ffbb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e5f526b9d8386f4fd11779359dcec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20bfc350cc1fd61f5d9792a1b1ac5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ca805f81b269b854ec9f118860d2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d622f1a2103ff28077c42496c0a71b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a844071f9ac97ccaab994dfd2fbad854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a2f85d5fcf4d482a6bb20e2d4847255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b499f99ca7e0fe2561a026bb7751d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e6529041d1674204389d972f29e3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c41fd17af90aaf58c7cae234da6d0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3ba9aa80e9834e7aa412c658e718559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca376379f0b3a1f01f341b8de12b250360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003d1cb7e4121c3582f76ee705b30e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bad195fb1116f54d9f70e684c5d90062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6547bcdfcc98bcb2365358b55900063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa807ef1e129662d29ed117558209c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0568afc5a32ddeb5c4436c36ec1cd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec9f076dbfc347f8b6b75dc6d5428466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd160ddbd0051813ba70aa934b656067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5332d8f3d38535dbf92bd1fbc3d586268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86217bc435405ada45d99479ca5246d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a453ab0827627416c4342398e49c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23dfbae3e1db873ac67ef87d23160e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee03b527d6fe9650bcbdd112cfa01ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2ae9d88fc80ea6ff3269e6919925673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4684ee23010efce1f5a1d33ded0e5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c933f064753ceb5635face67b30aca575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c915434b6e8e092145cbbba755f9fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa211c7c417be1e68a6708fa8d88de677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c3dcafd0a47c1cc8c0442723ada0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adb83ef23d55651c962264d84c999d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c50c09bf9f4d7bfba6f9a7452d26d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b1c4d668cfc5e65516a4d3246054e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d742208fa80a22b4d5fb79828669982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e4a8c335911e7ce06022af610e9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95549d74eadbdf1befd8ebd54f86da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab05d2ff6fb5521373553d58d2e83185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b149569e94c57d6016e369bc2a1d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecd939dab6445bab8ae7409b3982fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd1ff09eaf8c5ecbccb88ef3f4962988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35cfcdc055e549407cf108cf3a073089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481ab85fb5f97c7011e8de0a518923a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c276da316bc3a23183692f1fe52f7fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073220a8ab6f2df18b67c43b1d759fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f8aeaafa947e1f520d00b5433de5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f879adee632ae1eeda15590acb9bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e0ad340edb6e5ef5554b994c0503295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826591011a27815581ff88a27ee20e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9798f1c42d6b6f3109e0c4c62d8e5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf711982a44b2c9c61e2ae306abd56098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c5bfdc392d9830a119282e2baaeb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6613664ac99653667f305a9c9d9e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31cadb188ed19bbdeb822d590c81ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee37f3fa77b8b97e461d3e646f653d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048c2daba53b818182ee3ad6509806f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2aff54bce9ac5730c25d17680c6bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7ac8c92179ba360ad18221db856e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94629b857fc8890f4faebe8399d1b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebe88ae292726042fca923748c00aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c686ec8d95800d5cf07a8dcb8cafba2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3c499085884dab21ab38fe3f2a1d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd4958606091d0202b5abcb57c4086110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00dadb713d2106c10e9f77e65254e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729b409538422cdae5a1f0fcdc96e8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872e6b9189ae9ef610003ceac5355e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b8d61f167b9aa8a7e488763ef5725114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a621d68bf12349f1ae6a2f0cfe83c44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399f5b91673b8fa2ba0b63dec531683116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4f0c24fc9b020e990c6293786839c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4c33c23c5e16187903f7ea5935000118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4012141cd56bb33cedca4190c43d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4ecab29cb5212f53bca2173509f68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220e9c1c5a5d79e8a1b8b56afc33aca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dac522e6d7f297a368a8ea1b13777122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cf558a77348ab661989517c418126123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec19dc0b258758dd40b1442c2f52c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a0879338103375e7e1d604a7f449e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df70f735d1e3cd4b586c03dfe11bbef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbe76eeb58c2e39d069e31e4299c2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b44b3c8f41d4ea92449cdc74b5a6c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c89b066653ca9ccb71bd21f5b44bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd7f3fd71704154f373a658bea4e94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4f3984df683489b4fa2f6fe92ad38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6947245c161e9ebd5e703f2d25bc43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71558a30dc627106a0261f317e16440133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ca4835c60c3929440e8a78b07efae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27129e504ce8f26fe170bab893985a4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca7c9ce5abf5d49106545a4ca67f9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8f76809b3252222465a71bcca5bb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726458185b8c7c348aed6a5f276fa37a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa275bd4658032160333d323153467139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33450d1b6e6bfc19bb62d24209fe259b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60d107f9a5d7b9a0b33b20c2d20e12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cbad1206c4f37d8325c5270ba8223142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39ce2c652db9006e02bd2a59b0a54a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f7dfc29570bc96c43947d1598051d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9015255cce3ec7d87a36c24724cde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2fb5424f0872d431216ca70d0955e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a203e339ce7e19309c5e3220b0e1a9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b20b1cca4116555d92c781f2f4218148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58318caaa70af2699e59f2a9869825149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307a61fa7adde7ae5415c64110aac42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d301fd844895b489ca8f89a9d0f848151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01581a388cc979ed1a6869c3fc269ea8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42ab624629183fbce7bae14ed005b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e922be86941385e709af32faf8f3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f2fe43e73acad49a42090c138597b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb575cf7e458388a320e71347e0e3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed293c9e442570b33f5f99e8ca8b7f0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f3ea7419d1229ab4615e202980d08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac800bd4211e19cca33499ab757f6f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9634f0e3af653a640996f1844fa23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8369e83d6f2ab529c4fec76c42c6d72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5b6e83af98857b369669968d47882162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a6d9a876a4b34ab1c613542bc8553163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdf6186b0c7ecbbdbc185719b8e1a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1233a0fc943be4591a60b73975047e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2438e6011b300d58efe05a9feb4187166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4003672525bc24e9072548688ee95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36797b99df9af4d1b02f14bf6208e34e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a3459688937987cbebbd44a703f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aac4b7c80199d7a7bb3a6171fd7268170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527ecbd74b7a73e17f64eccf45a4152171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb18a76938adeb67159d8827df0569172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1faf87b64e7861ac43a4754c7b3b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64c3ca67ff74b0c3279eb286bcdc7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ff12b3002f3b9ff4c8d0df67cc0aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0569cfdfc8623844c3c99f93dd24ce4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9573c937e2c3e39dd3816ca65b5bf1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959da41247d05179e673f5cd2169e159178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526ed27e66af8ec1031992497b8fdd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea5be01cdcef4edccd2430232d8c1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd75167e27d133afc2460d3c9745993181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634162a5057bf25cf4c7ff27bc18ea3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc7c29e24c11a78fee6cdcd7cc775f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc3d0fdce6e0060ca335ebbe3acbfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea99d7f56173297cbb2e237278b0dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4a998b441aff1f965794775075b5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e832d5424d8e4f841c053a78da63b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64f20b23d3cbfc903999cec5a72cdb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7840e3dffaaefe47544c219257c472189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb9bb2a9df0ab77e31bb8da0bf7995190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6ab3ccd839fdbb1989a7de5d1f436191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177130149517eb69b02c31f91e6dc96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09359cbb533410246d27f8d00aff9d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d21f048c937e693f0744fa89aa8d93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21d73039537a1c04b68dceafb1dbdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c4bd312105c1da46b1f8b116be0c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef02a01f32e35783db43c7180b8b80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7951a5574051c6813e206c0d5d7709e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156481fca4e0b644256546327d22287199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac27214c348a415499553a45eb33db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6845b2eff1d90b73c41dc8b69df9290201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b50fc5e528b7574f446aa85b101eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218fe8508949b1638cc1957476756ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09977637c38516706793b118b249b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d97aab335123ed0084e3f413a8dc78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd2a112717bbe7a13fd8b9ca98ed00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41578bed2842ee96ca066d7fb3ebc4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b9823c61091f2a8dc14ecd896eaa1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8401eeb6686155ddd7d8bd4975c8e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0e1f3ee9ec3a2ccf358d681350759210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de73a885c2c5516eaeb6a658cf7b3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb801bb0b82304c87977430472196f40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efa07982f2c1a3a2ea5cc2634f7c5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4f96b458ee710040d48dc5084e96a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b526ced84acc160e2bf75c6621b48c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3107d3d7fdfee29e6d438b54de636216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bad522002bc2d8d89245bac0192b21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb3a58ae270c66e1b0118d9cb68d2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074ebfbef54fdc638eec1b52cb2b642219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5a5bf7156165615f8e1378ea3a613220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49092967e0e1887f039138dd83040e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7331b3c39d472de507abd24f1d215222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57109c82e6af7b35fff166047776e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27514d8ab3784c648000d2a40dadfe3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88826236d20b1f8b930e14f3738c6135225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cc7007dad2602c238ff6f4814622f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf9822e9a6cece05ae2b66aeb6ddc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5306b5316db84b37e4cec5185dc4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08150296ea1a3eb3973210c9883948229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fbff9ad178f2b89aac5958593eeb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d26a4b7bcfc75bdf6700a1ef7b590231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecaeec1a42964fb5ad687d4d2261d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cd46b880a26954d99d89a03729592233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b7b56bcf04d23871007a798a77125234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ef53132b82db308be589d86d47099235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aecd3b1328cacb31e9f9c37ef7e1f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa7be5aa1395d80f081be6f5bbb08b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5077017db1263919179b95f4f46b085238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d8176c3e9ad5f2f0854758796f034239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c477f99f1f4cff5f6dbb4bb275cfbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08b352c9b9c9f58459d8b843a3996b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bc6cc84508caae0ac106ac4be972c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dfe4820a40e39e1b9a6ddaa4241a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342228438c8e5df159bbee07da02e74c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c8a333ba54e7fe7855d0716e5d138245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974bea86ef716eabe88733b3973e5fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4323cb2773edd0945dca8930d5063247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a1378fbb7622a36ac205eeaf57ed2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491d9f5ce1ae3a0300aade36bac425d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62732e39dcd15c8dbbf6f274e33f1a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc77e5141956ba0d0d1580a813d38b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf300b356a4ee1dea6e5900c180b7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0ccf19343f1cc871578c0dc464d81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa0c050055379d5ac31d8cccf34260254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554bcc625251d8f4e019ff61b563374255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fbd96d725c787bb8924ec07541c0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048096ad0274eaa8f4042a91486136c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c62a61e5cb1f2c28b79fa253d1894258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094699b94918432c54edfa4c55bada89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d717d80a90eb2753b6459921d9c5c0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826a0f9a3a28fea444b9d0de6ae4016261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f42dec19556bbe52b6d52556e336262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b26bbce312ff35ff1a033c70b2f65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0994cdb6c6955d001eaebeaa3e63023264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26835fc54f3a675df0c481d9b352b7f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f619b5f2bcde5b523d7ee72f64c34f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc9e4a8d8fb5e0e3e6c4e43adfdf65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf08d2fe093a3aa7f99f48e4445a43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846400c7510d84014d6efef520306b20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414889d73410b601832ac7b921398cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffb0c2fbdfaf335a59ec93495e044c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d73080143737aea8251bdd907b05de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6eb4a478ba4beffca42b28566e282273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a26c50359c1e72317db651c9beb33b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc133a00d1ad0bd8f3e9152aab5ca5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c8f7ba44bfe81eebc9ca1783b7d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80110ea7e75d5821a77a54a43c658653277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcbd09b5162e94c2d9721366ae740b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119568e5f8afe0dca12eed020e85403279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fda163cb865d18faf1074a51e9347280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368df77f21d7f11e593a32189348cdf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefb1d38fa55a6b1159db2520c0b31a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e6ea7601bbea00dc603e63d81a411283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a7593d8fb8e0a296a97437c87a09c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dedd7f65f779a47e914ed71a845451285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c170a6df322566fd8b85fdf99183e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b1541affbdb0fd21d7e341d6c5d94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15ab6209677d431e54bd5ab0456dbd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d413e13a51433e57f612e802f49d6f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330e574b2c8d8dbcfb4b015892e9531290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653ba408e8262a460774b491a48c135291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5225a1f3167131ab6000f1488e8b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dd464ed1c21f5d3a4afdbf422439a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e629dd9424ce865cb564113eaba91f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74265655331cc5764da41cabd35031c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27840abe8ac3670dea5931de29902cd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd0b81cb11e18df7e7c5c98de486c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcc22e2928fc4981ee971434e44cf8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e5e3af7b58e2dfb55ba198714bcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9911c3ad3add9d855598cf761c5fae7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e213dcb346dabc9345d0186df5b0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e92b5beeb467ce55d5cd08beb77e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bee90983ec8184c858b8521b1f256303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef420685c6a48a7803a3bbd309f9f54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8b62a1692f062cf8ea841bddad291305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd2bb87725e969bb66bf8ad21f6e14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b35bfd68e39a025cb7c77fe4e581f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a973b5d75382426ac60d9864f748e79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c840c23e706cea6591863e580fbaec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619c11fff5d7543c5035433c640e8af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17e5c20480641279910e921b214eda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3c236daeaf7c3e35475df5516fe5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28be1032d50aac1fd2ab7fe667a8d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba12f84bec6ae57a82b3b1435df0292314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f830a7524e7853348bfc38b80b785f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4689619c01daf59d863d5eb633b74c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a319bfa2bb99d18ec827fb672635b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14b391f93f39f093ff7c0f151ba878318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6214efb762316707794ddc439ce89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f59ee4592d87a30213bb2fe65534c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374782943e293a16c0c57dd3461c41c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee0bb540cad8a1b4094897a79748ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647d22d58c57f03be06bdaf250ff670323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afde0bb1ce7b91244199212fb8d9d0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368ca9d82325bdc0c3bb39c794cda23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c376fe823e8fc7edf01913f4fd45d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1a981f449f18b6da166a0a75e9162327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41a74b58f135631b492d231e58a25f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45e36a8e014e03c3a9d456c3259fc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2294d60ea79b50a23272c9af49965a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5825f915c35d19ee7041bc5e86a72d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588d5e25438c0a080156649b903b12b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9f1e3cf3591673f0e7b1b61848edb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46ec0653c42542445d998d9feec981334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b7ef9bafcb5c4154f512dd03507b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de8774a4a7d263a49466bb6c7e24f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31347690e17fb2d81d287832db2182e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df66a2bfe465c90cd2ec773295f0220338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891553c11089d04cf8c5bf54e8807c56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af890a9217656ce19d9a7dee0de8871e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e735dcce5de3b0e15dce60cbbd73a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a510555d292ef61ac3868372c088370342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f3c836c2ee6033fc91f443dcfe669343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4337c90a79b9c336228ea816fe903c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb34cc0cd471d19742aecb6c9463e97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c544cc19416deb42f280058fd50ccc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c829956f0fa63f96e9e9844eaa9d6dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69042fe9ddfcc595cc1d48306d5f9542348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f9ca14561ed6902f4f5a2111415bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2b7960444e8b90afaac89eef488a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65254f90c33d765ede49fff1f0ae9a2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa32b028a166d67559fc3cf00cc67b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02737b592f4d1a2fb46bc1a6d876c7e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028823a2183e933e935c760160fac25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a475fe5828e6472857ba3ba84217df7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48355a021b556e834db154b7039350356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856bbc9ce51e24971e59536c2c6cd58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed0287904c71689ce5e5b0825fe02d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f36000a690664b7ea3c7076f3cea8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507db4b89b284a340c17232f0a7eee3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d9603c91363eda45ba7e906be356c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bb1082217a1519964a6478c0a834a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65ab41610942b631465a82fb79efc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d5e304bc25fea7a4cdf45a0fa4a76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb3f54095b07dfb57cc463b173e5ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cefe896e0264c6f222ca22cc20f087366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd915da8711e19adcc0a299ba63d792367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae37cdb87bee725a0d08472739dda2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121db324cd7b6b7731a09fcecb4e62a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e974913b7f69c6065fcd4e763ae1368370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354987971ea7f5ed07263261a1106441371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648419ca7ea07d4785f1be6bc5d7eed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4ece38b973e3f9d60749964c7c61e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae74458f7990348b18e6d886610dfc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9482bf407bfd06cdfe8cf796b2f05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660460b711947df659dd773359f295c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7911918e71b890dda2ed4486b73d31a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10fef6ce74471b186c9490fa36b444378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fbced510dfeecc3092d9b141f3767379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3593c135962a812b957f929a62491380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95a45048e4da1709198ebf7525f671381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6771c37d1b5255c9250f3e4c737d64f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1858d662f6b8a72441ae6a831650c05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0bf114049994d891c1ca8e7441b5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427012c9a88cdb02e93b389dde5c36e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1648167f245e5e9525cb0cf0c19a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da267db2244fcba42ecb819aae135ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4394d791f855281edcbaba62721ccb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314a2f3f5e6c42de5c8c08c1ffbf72a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba96542be37f87cab00b68268420e06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34dcb05221c1093537946051741a42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ee6251a39463632167b94541036b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d2fd5e16a42d5b3f2a6c232fad620393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37257bfeeeffefbe209edb6afa3c46fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0500385c3913cd4d161d9f558b0085395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcf2d7ef2926ac68ba1b128deec922396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212533e8a3fab758e9db9065cfde2fac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4427a0b330fe8655125cf113997e496398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace088004cb0c82fa892a9ae5af2357399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77d3dcf7be1385e6921cedf7e312be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5eec77f5ddb00978f27b71e15e61f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc87c11e59901b48297c9478dce7df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5decba2239042c3228f2ec1e68fa2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df055adae7b7505d443de990a84d85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0262694a3cc5014ce0e9f282c683b68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914178c602667db21c3ca7a45d2d02ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fc06828da0fb1a025adb1a3c20a49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8f422e77f9b55bcbc4d761123a9e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778087b150188727af1e1b31a682439409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f650119fa24078cf3af18bf050254410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30640b7c4e5a5962712c60ea93fa1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd240bc5d69bf5685aa05b7dd98730d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c066aeef2db595708177616e8871b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb72768ece40309dff318c0a3617a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770376016badf3733712f9f61b582dd6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc06badea812aa402cae319ce48345416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778752a44b6275a26f996def74650a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd49500ccf8b5f5c81bd7e0793eda5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79d5b0d944e473b47ae3c34bd58ab9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5499f080635c9da8c4cb2f569bad9ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89f1862007061aba93bf86247152d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e629c74c85a753525d79db4c88dad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcb2b91a997ef06c84f944f2c82ac0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27264bf6f4fe3fdf74b7e091042420424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9972a74ee8ef41d978872ae7563750f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c48d934ad030de74834370c841fc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42418a54fd71678637430253dee92253427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaf027253578ec90f1c36a34f3c8e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b253beab421c3d2adc7119bc5f2710429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113fddaa2e5e4eb112620ec56e82968430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49b934688bf002412325733f00cb5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d26315554dd719cd7c87b50a01b46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ba19f2251b8452853813bf8d7c77433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5696740881d6f45b3263a33d3f6bdc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337abdfd879acb02753fc1abe56322a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d1c57426e2138e409ea1eb497a27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6b7bad61aee3c98f93c04c787fda3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cf279e0a3f37a74ee85d7c7db9700438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48702702a7d291987a8b8a97a185a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1928c0fc2dcda7e985fced9ac094a0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36e3648e4a33d076108a5a23bcefac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9072e2e11f65572dccd74ee92d16b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152f17d8963c71e48b5e4709a95f778443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545df9dddc7a25a6242d7cac50714a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1537d74885b593dd93f6b8008edcbb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0377a19754b1ed778a677a9d91c6cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a1564b3fe7f674cd39be1fcd22d45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95325938a6b087d5b9cdf1d202873a89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9b86703c148c7f9eedbd0b6da26c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d8b33f6d710d753426b4883fbca7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f3e24589bef89c2c7a447343579b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fd90774cbfa96911d029d6b22ce98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7c3ae6ecf1c065be2b302506f1502453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cdedcca570df275015fee35f992d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ae8f5cde82a0b127503279de927e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7c9bee2e9ccf7f1bbe3edeb6321fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56e0ffc27151a25e655d7caef58f2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9c108ac0356c64e3fcd78f8b1b21e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9783601f58e43d1f2b394dd2414a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7019569fa2478811a8c1da8a853ce6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666d44849897c6fcd7bff587bdb15a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9ec7ab40c57c1fbc855737f178474462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67328a1cc6fd5e0cf872112c54f2f0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fc358d190ea3a3ec5f34a2111b75f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3de560d288ac217d747d5ea8e9c51d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0004cc459f135eb52c77586b6b71668466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eaa9f903b600fe9904cc414b4f09d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765130b943c6939b8c5eb98b71695980468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69f77c7807c0d8d76c45ebdc9f29ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed55eaaa7617ac2844d942b87e4a82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b75cdd9db06f96e1c6c023d6afe1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28b5d0b5b64548927bbade0b20fc1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0919721af3bcd983c725b0e5cef7ab8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459e6f0f65969cb6f10abad96c4c8dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0ab97c78d7418458d171d9de2360e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7c451a4fc0f41b1397d36b15ab512476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c1c34070e2b322bcd48f3598ee202477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512be0ee047be72a90fa9d2e3695279e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5256021991e5d43d646936ec33c9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cded01a57d6d1683a141490bb2883f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f720b234c4766740b5ce31aa3ff09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de84ddb4e207ded28e586f87e99ccf7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca712c353b5cb3aaef9f71b240748a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20f2febd9aa60217beff9090872640484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa591682c0ce320fd83701aa163002485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277811bd9db0a248eb52c478aefb499486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea0f65cf1c89ca95ebfcf8d12227dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198642d6d46142945292c87c6b9afe06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7e96426916712f3d54efadc911139489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf691f2a7c864dbb9753e7f245e4c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabd0b46fdb49a4df70105c039061c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b35c7425ad672b178b4022812b3b0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81dfd49651e333a0222c3d3f82b11c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cdb67d3ae0f02a24d775756558dc4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9eb944e54b38afc1b9e77a7d525b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd28bb705147a478ad169962625c51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d416dcf22d0ba7ebf816fac1781b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc329505ca428c8bc96b8a55dc8d99498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e2833b44640e1d0d80634bc4af6cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5409ed7bacec9141d3e0010327de6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fd48e57d296c17c809f2e2640b638501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af566a406d0bf72a5260ca6886e3ed76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c4f2290024a61cf4f5d5a5c417a36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e264a1fa40d97ae849218cc3a5d7ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e3d97a97521cc0819278b3e238ce4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849cab610c91ee43bbb6803da779300506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431be53d910deeadb7e946d405994a88507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1521bda421e3c46079e3d93dafe11d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8b8d264ed0cf5a30ed77f83415a40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8092828c3a64374bd47263f4b91e168510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011daba18ee191efeb7d79e032671a0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b601971e1757d72c5fea57b455854512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099d0ce67650b6b2340f430ebdf0a70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37916535257947fa6cf3a3642ea7ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960dc9e02cfe96655219124323ac867515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d5d658154ddc36e748d795ab7acdf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be16d19d864a6746a6367c10f8d716517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce98d1815fbb1824f6ba2c53a1137a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7209d56ae0927c2ff6fd7107e0cdf43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b65ad8b78da009f84685987c1f0cb5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdb719497bf1b0c9d8ea687db9c383521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f355bffbf596b4b02f9f7a5d191c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791eacf4d2d10836bbe6611929ba2dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22d9854536abc5d8cc31b6f3c736fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb07a0177d1754b0fc03f49c9f15b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f5bc8bbddddec8abc44b60ddfae91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abec218f3cfec816acd7030e1771a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27e7e3b1f2b5bee88ef1a34ab048de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff27621f229a1534c99fe4bae5cbc6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cd64e1e817ec00ec437255a2fe839530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad637c26bb065fabd18fe2384becdb86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be503055ba657cf451019c7120f6097532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4113e2ea95edde9b61451b1cf1e369533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547b93cb9d05eba001a344120c407e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10713cf7a1277342e7b399c5f1ad42b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b73a172c86e6dd4912effde10fde8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c761641e303cf59bc8b84ed849ea381537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d3648e549885663f8966f694b5bd2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f035a1d54eb29679617f9398a4c3ada539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66cf4fecfdb1608aa5b83167d8a160540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12a982292aa8a47692b86370d6ae0f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32400c59fe623674d06cf0d389537cc2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c28c4b40ee7765faa859297cd52e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd070ab4a7cd8d26e26049a529cb975544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de080d6128e1915420da8fba35320d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1060f8d9fcd2639bfc411066c7d799546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ce2a6f62fdb28e38bd0d316bf2391547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf6fe5fc6562e967bcf4efa6bae12f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736c38ef9719071e317d413622b9b49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a3071ebbf1eb14b72c960906d16e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b3a8bcca6b65128174bd8f735326551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e823d1293b8b9c2b40676b4153c158552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1b607dd98b15d90c70f4a9ce6bdbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c255980fca1287784b9adbc4a62de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae9b73d66e74c297bf05b65f22ee2d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f759a00d7a0b5b9d0344e6fc5afda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c859709049c439cd53fb4effe1a44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a3e82f7b68df715143c601bd99010558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5c263696f666cc35dbe750fbc70a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a717de6ad0cbac5222ebf60375b9b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4b291854b32afb6ba5a7d1a5b727f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00694db1e5b2c5dcf528b1970b8523562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400f621b3c6ef84b7dfca3c84713c88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b015c242fe0c0ba44a396f60f6b90bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cd57083df073a67c5030ba40c8dd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b1c67e08b3802be1a78ea2280ab44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef333cc5a139032e6194dc15a0a564d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb82436f411f2f84486204962fccbcc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527334e75ba445938366bfb344df105b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a517a486dbd16e4886776751cddd9df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259b453f653632a091776f843b6d12e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff2befd6f12f71dbea78fb0fb16d46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0261e4900fbe0052c718139e8809473573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a3e0b08f6e522eee2c7f6f37e1a21574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717b30fcecdd7445047d86beff1e653575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e02a9734cb704b0e1ac2776259741576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e58d723ad8e2df938d0deb8b357e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dc5dcbdf358e3080fc3e80b20c035578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a021572cfc5ef56916d7088e0f32f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ec93316125131c70e57c25e911ede580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bd1a9ca2ac8d333ef28958dfa7097581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb2d75921f7ed564fe4d7a3864bb1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa194469e99d01d8ae685b00ccbda4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2367696c060cc853c6d72161b26a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d05124f1bcf2e47b7e6b3988f16b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb658c0b933404e6313d5f3e328a30586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d19d6cffd831fb9da99fd15d378f28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5cbff3ab7f9902ab68c638d47a404588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403305dc239396d8309c7bd4cc6b3489589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddc01965545a0946cc30b8f17101f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c10bc9b4caef8ad6109bbdef147ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8a509111c84ac026fb9c56fedef43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb028992731f60b7127aef7e6b36d1bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe657f26f99ec37899a4a7df69377d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91e562f3e1f1c21246619fad58aad2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efe53fc2e925d90f3f1cbbdc7daace596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94a86c886050e583e6ccf08594f8c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14151c209429bd131b8e683c5da06ad6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcedfb679f9b37643c53e26ba51203599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bfc3e824e613aa2b1bb9d62816a93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf26e0fdab6d45d4cc4a795477f9d93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7235d0bd888c1e5921dbff96f8c3c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63119610aafc0a62ec0665c0a40b08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdf6b770805007749ed9429abeea68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9696f12c5057163787759c688f2ad7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a7dd5fd5417eadeb8e8315a171f23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d5f7f6b0062b538d55c3f3f458537607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a412d42f3f48cc18b248533109052608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89fa8e34339e92990c0a68a6547bff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc43b90a50ad10ad326b4687a72d04610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b88f040a2f761612ba21ef7abbc3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f50341924632c01c2c8d87030bbba4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53deb050159f058eed0d4cb9cea1d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abfeb0b069368cda796ab84841b5b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a08e8189838ae34fd0d90b888fb0ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656e06facad5672a20df7dde20a2213616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfcceeeaf4c6494ed13a3239c749d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664f53a342c54041288da8f3048b9c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f56279c623f640139621f44f0bd9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2836b9a300b68d741b5c409186ad7cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed815c6ab772b4ae6d40fdfd6334f09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b94943f11491d49679cc6bfd7eb34a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a3bab62f61ae8aefbe7203e216012623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c212b72053e9f5d94d30da25ec2e01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaea63fd25c15bfd8fa9c34be6ffe6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0f76b887ebf60a09338afdf564d2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bcb5feec8d8ba9ce2b632004e169c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad427b15f2e6536e65ea516f333588628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157286daee85ef594feb39d1b593dbf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558105d3c05de87468b9ed5290f896e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dd4f13b6f3bdb148fab1661ddd612631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1df4722f6e23f9b26246a6c7739c34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c476a51ccaf7fcc35d78cd4f7ca088633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9d44e024714bc1dca9f33bcc90b67634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e19ec5b630055112d8fea9214553ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df0400a290a02fff9d5cd321a9dc7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1521b4f528ae55cbd687d4b3c34754637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126406f1bf6269f4ba80f3c348f058b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0029fd29e6b4c7b2fa23d68d85485639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd2dfa092d8217b13430baa762de01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428b16232f7e32aeaa38c2d31612e5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61530901584d753b8e2bfdce3779b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd7731add1c0a5068ba8039fa100db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d63781ac50c4f7081783cf29d2fb8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19774bbd0cf076916d2317196cff3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe348595281af6908efeaa3237531d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae1ab48128169d52fb91fc828ae59f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f831cea173488c11d122b11f0617f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c550d1f4170fcfcc2c6d11c48e02b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a2c312834d39c862fc0fe23efb052650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c3d79ce3f3a3745579cc4aca6dd55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d36d0380e74b9fd874469ef1442ba7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a782356aefd5de12153b10665f913653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1296f5e3c0d5dc22b6ca539c84710654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55f068582edee644eb2037020ce251655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8318788ad3aacfcab9db89cf79d6e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33f64941675f788cfc6ad81c0f3b51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f28083a9421112501c3f242baa43be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf1640c7a81bc7a12999a48899bc48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcfdba63f57bee8f086b4e70c44d9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873a1f8df61682148745fc2e3e0ec1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814353ecb1b4835b9b9d1cdfae4e073662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a130c0622de3fa791695f6262f9ae05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8488316f4ea008f90ec7b6f53b4a92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6f3e52b4e615ee243c607e0715b2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc23a4fbb640833be08191051b7be19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefd0522dc89edb978eb0efba110a56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0b86b5c76df12460e871172a7e8ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd96790e8da42c895abe46d06e8fb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b8b7438edb0a79d522bfae3eeadd5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca20438e84dedd19e8a9a2d14f320f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359a97f37bea1587563e58f8ae32d0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0117187528b36ff55caddf9faafdbf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8c415754be1d8d0e55e2f15bcdaa0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fefdb9f51d8d6a16bb0cbfc402bee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5384bd52bd78947a4df1ce7f57039e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5e1cd36e3a3ab857bd0338caa3abb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434fa68f6fd68578d97a05f497bee55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49027da9a4d100f61d64fee025abff07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95105bbffa4d8a3c0016a3df2e3ad422680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d3044351a94554594be790b0f1b1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d1295aba82bf7c4fef065c43a3c45682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6936fef47633c95111464eb42d7805683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5848021e171be0a90631f7be265033684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725b28a0add123bd1a2892675e0e4a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e239b0866a21227ea136b11bcb7bb5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201a13d5e203702a3ff5cbdbcf71d1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b55f55dac09fab5a267720bb5ffc3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de277244077ca3e5a86c197dc472187689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15056d16f568545c80390cf6ca931a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6d1d39be020caac5cd2450cf99fca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33148e6ff49584f653c99cdddbe0a3dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710816db7880a266211c320d73554bb0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56c3deca1700d8438cc821f50836df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dde3f88a922fa8569d179550387cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26264131b83f866f792a1b0771cde3d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526e82ca0e3ba9228031de9fd1497da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e761c828bc10d26f8a7ae615d6f26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b705edcc37cd0dabbe7930feeb11eba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa173a93a0e4a087f55e87add2c729c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ed22571d47c9c4e4f161a16f4ee7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d15038a59970a9cf440e0a8fc84e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6256be6345851f817c8b18d166d34ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f8c3a4a089d6db2327758121229f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc09329412ca09a809133ba8881cb99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92deac276cdfcbbc1f021c86afb7358706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e8ec8a27140f57ff3aa0d4d2f751b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6fdbebf6b911b3cc2bc1e118e7b06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832380d7a6868b358e1d7e42dbf7f28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea02be7c65e718f39c6730b8d362ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dee9d99596b3b9ab51f2d7d801fbc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e73a61e407e6af3d76dde1be2db5a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3673b80d70d520e32b3c27c8ec332c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403c8a595680e834bb0742551552141714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ec7ae56034d5404319c60327d2f21715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcbcf1cd13a84b28319429953118d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d28cfbeaf8eced368b9602063d925717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c5cc0cade67af16ea53e32d896c61718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c2e098f8e8aedc5e7cbf386c6a3c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2079bb1f16988cc6c792bfaace4286f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b56b5356c5d45242c29ee2d441146721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de9af06110dfcdc0eb174324fa50e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617862e74249a3c949f3dfb3c2ab5d06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f949e92e8d4076ccfdd4ce7972edaec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d09e81ca135124a263db278aa6a97d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4c9c83a13cbeefdf675a8ce79d462726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaf6855579e55583cfec05dd1050b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c7dab6bd2413c8eee55ba0f94261f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c154cee0852febe6c37f6222fcc0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36805f4ad6bf3e7bc3a95416ea1f9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f0649c33cf685031b5116900edb82731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649156e3758977514f41b6125592876e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8894b88b6f93ec3c87577dbecd7cf97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492b1d474ab96d55ffc015fe89b7a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfa242b03866327b57fd693a0495e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49f7abed71073a557fc6f4504b8dbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c50b3ad4ae865fb40c4cd97dc3156737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c29a9a92dbc2ad73ea0dc34ce6d938738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39dce84637f1f5adbb3849048f988d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e3762fcc3571f20a9a297a58efa5e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e9fc4b416592c1b9cd72ad6388296741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601093b4001545381f3666e1b76531e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5a8c5bd9cc1befa388c36169e0fa6743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>