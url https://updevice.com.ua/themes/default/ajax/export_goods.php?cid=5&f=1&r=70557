--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942cda8dcb5e283d936b177ceed04bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9d19dd074238294c18dcfdfe7fe792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62cca864f37a6294bd46fd2599d8863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681f4b9ade83577c9ceb70562c6f1524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790901f431766e03874dbf16a0ac79855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa209cfec3886dd353a101a824a107556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508bee02212bf1ca40e846fbcf981187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa4269a7e0dacba8d43774be7fc2d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b575b3c08cc809b4ad46c6e60d4b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc253d897bbdbbc4b85e29020d33df010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cd59973df669a970386d4cf16da9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97c26d06ff5be389f88afbbd5fefc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ca9c4ea66047a6a6a4fc7cf250ce813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1499d77ffac7f09cd19207a98b4030814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e9d155a1e31f506ca1f30dccd917015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf14daa5338fc80c470c875f253a5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391eebdccb272e521d8eb038f4c1ba617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ab7fe2745de4168356e62f49ceb2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cf7f096832ccb9d75f1d550e00a6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e662e8f1f6541b20f969aeb062f9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40eb62411c80f1d648a2a7fb65664a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af53f1374c8072ca94a1af6f968852a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5841208a61baff40e25e66f42dd1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0032e2a295d98b15243af73f4be48024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760702815dd384556f7c965e77ad62b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528ffb4e897d2afcf4b551cb76c032326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845cd195de33b0e2c7ac700d85d564e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82537cb1e789bf8a1a5648f39474bec928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b717585d685091b2e3799d051d1d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f128bc1bad6de4915dbbb852bb25630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7bdd58bc262e094b83c8a835e3f5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db8017c5412d58f57941e003be77d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c3581c114e35a0c146daca146ec5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ce3ac3ab82ef4f7efcdc0aa5b537634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe4505f7a7501c5c23b3653d14325135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb67854b6cff67b6b7091e12d0fb2b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1b4c276a9db4dd8b815be03d0b29637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdc2ddb6c80fb4100e617f7062951538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcac5177707fe2d1ec4ddb4132628ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62862cd48d18fd25162e0285cc98966540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6c91afaadeab678c22d75f6f7358641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff02f1e7e6fc1867e7c3a6eb494b6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf18ff7ca527d51b8f181eefd26b8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa1afec3bef018449a92eab6013d2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580e992cb9e71efefcf02c9028b681945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e58bda9847b4f7b97df5349814c4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977c55a5d90219c3fcf8fadc2cb208447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807126b1f38d7a8c8243811d58093bc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde234b9e75b5e8f4fc8bcfdffa3a9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb5f60dc5b8f3405ac43112d0bcab650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc580d931137c4df0ab1fbd89586cbf751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad100ed0d604b2cab789f23c028e6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dd2c1e9357e0588e913ec9f30f45e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa32f7ed8ab5aaf466c309eb0cad5b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3da10ae104ce6194e0f444f5afaeb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb7f9f4a4850139f24ba3da891585356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c72668eae44bf463864a04e10ece757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f885cf77a6d26446a6f016e23dc1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4e0b6519915406517adde63e94c3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebd5db0c42a0db718af6fe92b68a9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffc518722602719d212cba2914130861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902367eed359ab8289a3f8b2a9f6acc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c40b7b4349880b99cbf50f5ff6545363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9fa701a5f822f9b55fe0e2c4ed88464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033f2cfeb7120d254c5cee4229b31ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b38b83d380bbfa2fb709c8c370b3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6e4d70f7c9f45036346665b14068367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140acd8268265f652d27e671932748368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d49cfddaafcba53364aab670f1049969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45307b08405f03a645fe2a7f5d5009d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf4090fc97b6d2881d2407656af03171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950368d8a4601d652c8a42e1c80bec0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980540eaf91da3cab7861f48440d06173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68964dc94ee0deba63a867ef0614832274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6890b060e3dde0f57391b177a9b34b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eee1ae08a853c307c811d6533bdde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e0270a6d6caf097e893206e46dc3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113560d09f2d927f299a412f2821ec978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a099da069634b8910190ceff40b7ebc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996340ad5951cdfba0342d8aa006461e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6277b6d6f0e463fb4f991fa2fea0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382e248a69b494003f36c5d4b54610e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a035ac784c9cbd5cc15488ea715bee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc860bad8afbb0065d281f5d988ab1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca085aa800a4f5614ba840888d843df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c4b6109446d672c4351248141d97086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1012a163a189eebe9be331442e93387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff974c404e9e1e899a3b9b483600f4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599538d5216abe0a3284d17e00f048b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d045403390f5a17b238155065207f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb5f5239582580b44b38161ee9756591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c297c86a81c6a4cc5ef8f4513aad2b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54450ebf46e2a440a6cf183c5247d96b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a0bdda1d26361bf9894cee61ca61894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db849bcb5f294c1cb435e114200933595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae2552fc136f32dcc5be3cf6f3fc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb4263756a2951a2b0383fbb2eccb697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce29d12cb30270fe2050e357b7e81598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58a0eecc671ed7f2c1c2427eef8fbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda02cdf81babfd15d2e0bf0392c5e6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193dea5cf8029fbfad8b4a32545b742101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caa3931f35ab372c18db521e520a73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d16698b7fa86826d7f2e968dcfa05b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c22cc873f0cac8384681fe5688d508104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9364e79d344f5d00dc7bd1b5712564b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7f3596cd5fe8c1ca3cedb846237b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd2f1d89f4abccb919273544aa6a4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12589f3e7ec45317495f266d2548d8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c85e1e5c45b8d02af9956aa71c8b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282a67d4e07b2d332a4bedac3c58bd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6634bce4f857b2a7dfe0ede36957a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca82edad500b094e05c78d21b32c9da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bd3c30989a8529fa264c46e184cb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df603aeb4a5e663d9114145de57a04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1be1cd2258a730ac2e1a4691c88d54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4b6fa99d11717a00f9f40974eecc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d62c7fb74405cc6f403041b71f3c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0458ceaaba8157cd694523b5f76863118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba3a50b13a3f3ae43689f4f7306348119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee1c18255f1c72d0961f43d0b9d03c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13e2b935b966799d825ca5bd3deb60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a923c2a995a577e53185d4c23c16fb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7b0b026d803bfcda6950b0cf7e4b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca17c81c290ba13007d5150b524236124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869fd183aba623d6eef608a9633d23d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d210651cfccdb8e67ee02698e5d0db8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e334914eee77471ba3312c7f961c235127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49412810774ead3322a1b5bec86461a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d380a4be4f579d9824aa0ae9e2a578129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8239f4b5e3b63df6e40088b3b2ee560130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be069eb0647b2fae79807c4082f053ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5681e629be14a935b8147fa1fbec86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccc807d6fb208b3ffd8f01029cd548133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbe5d05066699f77731d52fef18723134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98888b6d4e4f08467956d5cceeff226135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d27622f4e34dae43d23fc82c86db66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b315d9c2c5b40cecac570dbcdd441c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc2f7adca67fd40a56fe35b9611c2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd43a3490f7939887f71f796fc94726139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972af9aa4ddf8724f70b6ecb82e972bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5956614d27c6289da7d04c624b2880141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab548b44c698f4557f5d27e6a5ca3cb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f61f3d7eb85e0e1811486d4853ffc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0c2acdb16294e18fe99a15351ab1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f454bc68fac257f3939af4072d8fab9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6c6b03aa5a293a5d5b1b24ff0b2a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b125c4709043a86188a03bc1104183147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699be1d172f52abe195d2de2ad2a0038148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740100b66fdc4c4ef2589c8aa05f535149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb938f7347ad768d63ab6411537e680a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ad72ef437a80f41a2f5d8116938cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef849c7be64124694711ed26e14ba46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5757280744138ec82c1238204732af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92935d9b4faa0a4c78a6beb175407189154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2513828dc3367917fc052159f8a7013155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edb873fb6ea619b24d8faaa94fb738156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9adb820b63ac199c60d444cc5396c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07149e2666a5eb910683afee80b21944158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ee3553cf8813fd47842b54e7a163d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753a0171dc475997f46ebf77d6c9454160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e9e403f4ce0b3a089e05107b85ee7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ee2e3758b522f8ab99cd1dd030a4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37922016d0ed7a1afa7896bdb473ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013a1c7801fc776194d11d1ed5549c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd6e07c79b9fbb697ac9012c851293165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9168383ed94e34d03bd3c91cc2490166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cc1e9d985fd0e33f39719a9b6fa02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac626bedb0e91765dd306337c329254168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3ae8f5e6533840cbd58e52c1bdc53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04659eaf15ffe66d822de6c8c465c33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29addab3012b2823aa1f5631777bba22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce29c3a62eeccbc5e7d8275cbc0fe06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f1e1563b83cd01c51c0243578499173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1939749bddf7640feff06ec75ae258174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4554dc9baf610f087c3072c93bd4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceaa0adb86d48bdd3a965c711f690c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59d3522923751631b892747afc2108177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bad4caa8b62768756010e7c4a2c06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6511f1204625e32ad11e138f98567179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca4a9972dd99e46e98f3500e7b7a06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed6461f2b1f2546986903a1838fea4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d061aaf79592bcc9af20335594a42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab924dcf40a69d6758c3420956d8c6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928fcd602a228ff87e2948cf8b7388e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedbf8fe2824886241bf8289a239cff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d258a2d77d9fad65f053597b7329a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a16a833853a3a8556269f202caedc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566adbeb336d9ba1c6a94f05ea89842b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e43c0e9fb70a15baed00af4c3fea96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb33f7912145e57f79faff04c22f53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b31b00cbfa03ef068cbeb0be188645191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f460e46f522ecb59e13da7e17e165192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3881d40336763b8fca523eb6fe2aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d697c50e8f943af831168a9612669c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8c4dac424114e19fd1805b8c8a63d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3ff392ad89f5b08c73603e7180128196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eac68003de06565a1944a1fc759884197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3d49db6a75b39f486796a8f2faaeb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e125095342efd73c3cd78b874b3d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4d95b2531a92f8cdbc800aaa8440a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb99f544a4a0ab1d8a38b47e519e4e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa99904bd4585881834ab381e032b5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e83e3c37cee2ba49d44e505b6faca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d13c921dcb4002339acc4cffa1b11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bee32fda9648553fff64f0b262ef2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd96fa0b4875562a06c249f540c0dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdefb402f31ec26b8f78be5165bd7d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11987d45d31abb12834e57da1483890208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b8857e2248d6c74ea4dd2ce9533ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697d7aa9c5c9386ebaf510b697f7f4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3e011b5a0ec2c2a7368281b73c3fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42328441cae4aa2430cfc239617a1bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74032b568a3c2a6ec9c47c044c37495b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1bf3a71cb31606ea5403c4ce401da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79f6b064d304cfc0b51b079cc8f624215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c476f1cec0505378cd66e4cc70123d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b3978df29bdd23f8c40b0fd508d81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea756c87e3520e4d036d8929bc0c1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff2a5999d51936ec5b600eb8136830219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543676d8f64593023fbacc470d26149220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4d8552cadba8b1ffc4b96f8fe54c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b29fbf57c4b26be1c3485308295f26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f942fdf8c3d6aad7212f78bef6379a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b69e099b11fb00467e16969425bff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f57e1d483a059e467c42357450d911225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08aeafe294dd5269bf7726f77483e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58390c7cdb67292181c704e0c5a775227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdba36f431fb42530a5bfc66fde0b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef450d4b9d89b2a4e3cb85b483ee2fbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fed12cf484bc05aadd830b97f92e45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb79451556494570fd14f344a657ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd513a1e31f8d385f99c155557395ab5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed4893663c1da0b62d0f750a5e6a13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e51c178039e8ef5381ab8eeb43bdc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69b358aac09b89f9b0284faa5b523c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619945989cc145a2c8f59c5caa8b3f7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfb0fac74dbb76b7d014d58405dce3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83ecbcfa11fcc0b9a5b13612767dba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914c0f36845684f860d9ba1e4408c49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae9b0e26da3a90d600f57a99be8be8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91cd9eb6924b42cf4db2e372d48207241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc7f6f240ed11026b3a8bc8cdae595242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9136f077fe914d2846a915242ecf0d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a3ed9e443af00bfa1f12583dcec8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a2bc273dbbc07c03d93a64d097ac4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e3339297d1129b1b9c90c968c637d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e4002348298852bfa1be8dc68a3c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc3587af8b9bc976ac1ddd384b961a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e86976550b6a870376651d5d380497249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e18479161d5b8eced84bcdd59f06f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f37b5136070f1f6b8783aa745bb4d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf033436013456574a8de00cb4e8799252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b6c4ca6dc739294fbe4317f063036253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36157fdcee9e9c981ccd28c6921d3c5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b047504a5cbe93f64ed5a8694ed401255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32346cb849828cab816c778cfd459387256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942b44e0f1fc27e6a1905995f67a22c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061741de6f452166b02bb36c2c3df77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aab7ea618ce9b62283b7f69994c16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9c7a95b654177c1d83bfbbd547828260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd15334f9f61def896cdf84705c7ebf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce966822171b6717aa74de0d7bb3bcb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad42dd1fa26169330ba15fd3351977263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89787ea951a6182561dea61f93bb2f72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce7f5126f69cf177c80903f5e297a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73769ec36a809e280fe64a9ba57cf5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a60101abcb5725a47afc1fd86bc64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d63a296ef4a814f626fecac6662c9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590d9c992be990bf71c84592f5de6d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd74978a1a1f05d2f4cd5122b5525fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21e9126f2f14fb7c410da01dd3df63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ffbea286835462602198d38308867272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e5b45d87b57f6142b491604282084273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a46c101ad4324979e6145732f0092274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0d201ae478f866fdc9585fc4b149b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90726f80e24b6f82abc87c82e1867e23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeae83e1bfe8d41bbb17647da7ced4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594eb1a8ba1797055773e0cedcc43b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881eab951ec5d3303b6f146b3bcc0443279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882efa97cda58098b2d7dc16db49d42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c152095cba3dcbed4e10274c55a6304281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f40580aec73550842ef781ee22ad6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca0e8642df23b5b0380c3a5219dae2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db5d23af23327456aa824c40f68179284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9880ffb9cfcb8330121f2b4bbadfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f669037c5723d9b9a9978c3a22fff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad98403f3dbf0f8f772bb3819aaec53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13784db0bb08689dddfa2985d5d2cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2b2fce2b9f6bd60fd991258b61091289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e787da632468790d6869a09107eaf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d9a305f227d27f61ea343a62f2b9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6bbac0592bb3aa44d647af5aa94ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b74f7d51972a0fd9a908442f4e17b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01af61eaabb109c0b114e532cf1928294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7fcf598322ebe356b2252051b521c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c56429a2f9d87259e960df287d9cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd913c68917b795b608dba2e9c49c36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99546a79dd803bbc1d178e291ebf56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25844c2f550534596703d764d2f319e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb694c7d680ae2ea5cf9c88cea8bb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6a4565dfbadb7597601b915e1c0e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f11d216c0f345dcbfd3f85720a051302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda9fada73632d8c55e6457958e936e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e771b1211d3e93006f1aca7296280304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab30a84828dbeda45ff9a1ad7b0751305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0bcfe28465a528d7e35ebd89e2472306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2719bfc2e3324b2d15dc56b8c1473f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e272d33cfbddd6e749235a32a1f415a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fee16167806db7c3c44e3f5b7998db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16099fbc9167f06ec17694d5a6347b1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6c430908e10e2335b6b2b6b439b5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb1800894df2763deb4d672969f088312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecdd17233f6e4c3519d2d61de4e13d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f1433abe129e7c5c6413f9fdedc6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1db4dac7c4f26205507476a147628315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10abbc60e5eb9e86eef7c00d843697316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aa2d6965c592d24eec96c443db661317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a6262e9fe14375754dcd22820de29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987079b4828f573b45f8f79fbaa74b88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d04524ced34eb796e7ea35c2c1c63320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ff092abed04fc08a9fb23b1319088321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c6d3e9316c20e5726ecd519c58df6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a39f33bd4555fcdab2cef0f4b9706323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351e8d78a5e5f9d5e199d67f5743bf1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2e03a2fac9d1bb2c06269676000de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a164cb54e49399b5f382548d2d9d4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07319464a6f456196800f46b848e4283327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119002bb28502232011f65a243d47f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cc03f18cdd4daa1238af79eff027c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381357cfd63d1ba2953a612be57ab546330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f1c80168c75dcb03e28573b070fe5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c702ea930bc7a9d43eed491393902332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be3102a7636d488901268113d7403d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f164f64141f71d0d07832f7cb4aaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2816e8a3faac6a57a4b1e24f80a74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7588f2a83ddd460c681acc5b23a2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554bb736517b284045d8dcaf426d25c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1f787cb53e2cd03af0db4013cb8da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b22069f4cab750ac9459fb1d98fa8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1570ebd67373483d4bd760f5f1eb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22174a3302444a65c13baa995449eb9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3b22b06412d5948608148619b96de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d28445f738986a8e3b28837bce993343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdd18c2c405a4951b0c87d2e300f7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf834c30aad5ac40443bb3182946cc7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3ab8c3347954ce7f1303a1bd0dcf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb683347cff1ea18d93e4097e3c5f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8120213c93178931efd99dfd156d73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e82d1aabeb58f0374fcfe104f5bc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0b06e89bd02fd507677fd74224a55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fcf7a9bb7bc6d64d7197ecb30345d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5f96fe8bada433c5cc2848b4469d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595c7c8726587d3920d1ba818d8d41f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503aa95a7b615ecbd7fa7bd475878f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df1c2d57b424f4b2cd5b415b460d79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178cd516340d7e8b5818b505f971fbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49800803918253c7349f4a63115ba88e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c03e98ee59cd8f3ce86201ea95e61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2485e437f73e13660502c18bcd8916359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53978e0f51184dbea6b6fc22618fd70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928cf128ecb8a424241cd315b5fc160361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80559692003f3232ac6b7180b319dd16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4d6d12d494d8233ad614a6888d3df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071054346a8316aaf73f8ecdc1f50130364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a64121e6e1129648cb16d15eff304365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6dfe6aaa4c5a20ef6f9f0eb0a6c3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454a21a85d6e383b763f168a6616a24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb079b36069e4a384eae53ef0eede2aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc366b193cb13bd81e26e4f40ae88a83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc8685ac630d19ee96ea8acb7e1202370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17206f970043dbc606c24aaa7c8caa31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf63682d6210d0398e510dcd66d594372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4a69463ae9714b72837686f03eeec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb51ed0419bbb84c497f9952f5409374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf63ac0f5fd72b26f51cb967bb18741375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fbc1150a5639a44b512644227eeb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f42aef517bea17e4ab66a0aa25a2c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b567bdf7b82ae518e48d6fe7bd8332e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab57fb50f0dea2f9cda2c626774601b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd564a03c26daaea870ca1ddcff6cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9780eeecfbce514e7a361a69b164bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38eb98b40a7595580ab99ff5cc918d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c03a165c10279ffd06caae01dfaa1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50172e6321afbac426672292c92b1d30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8a7bc89660cd96fc3f3871f7ac8fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19943752664d63f92da6a55217978dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d7b0cb9a7e22bb222c86892e628d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3e86ae2d4bb8e461015e08be5cfe3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8d7ad51458d219e87a21c6e0ba0b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691966e788474378e5c8541dc4651e38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19047f282173bd53cdac93eed8e739391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72209bc151121ff5e63896a091e70425392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c87832cbb82090ff99c9c4f607259393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59d2d0249f5eca4c00b0d2bfb1e42f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fdfb941e64925dd3e649a0dfcf1bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838adb52415cfa5b0ee37175d532c6fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca826af09e1a791a7b95625320260ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1314995d81e4e77626f505b79ffbed9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503c0c2b40bf4c53d69aa9ab8f2579f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dde7c4d4fc104724bab513d6867ab4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011580906dceab784f6d052ac142f046401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456fd30b83f644bc6225f9fe3691d37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81743b7a99c9c4ce94afef8acaf20e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2859ccc55e4160604a3ba357a383598404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae99e9f6f9a91022dfd6715e7abf1fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254bc56ff32d0461ff747b417371353406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235bb05ec07d02596a00a8c96eb4e74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5a6a1ee58a88ad663a3230819a89f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c30fa384784b4ad17afef854403f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e679166e6b92b5b59a64bf2bf1c40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccd112c727ace722ef2d116b623634411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffa490163008bfecadec49dc5bafa4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133c86eecc577b254a232e7524bb384413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119bb49cae1ce292526df46896d4a69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0efa237e41c4dd12cd900f6b46e9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd5b8db4b726ef38e24ccf70c901bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e4f00e61436d243dc3680bf32cd0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2571665e4aac34b3655a00e125259418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f3fd2269e98d331e831d598a50503419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37996c4bfbf8692cc61fb100459e16ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647b94c256a72bc1b3e8b737b62b09b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9172a70e6f1e8abab1d161edce181e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635e924c840e5349e7fb6754a0a6f7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e48476b32ab915512d931a28e83d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b718d96e85d2f65778a38bd6920fb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5251f4d788e90c63a332957fc5af583426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b14708c45ec776757742dbcb350169427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68ad46a3e527f4118f383e9912c022428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc817c29227a795e1a06a9ad20703045429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a318a6f21bbb8de6331fb504af95c13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93168476185c77454308c2d52f76e784431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04a2c185d1ca3282da53ee09a15045432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe530fad45487d08cf4d0c1fab6f686433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8be60e3cb400b06cd004b6ccf9b8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337ad845c441c8bba1d645df1e55c0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048699589c335937f61f842f27441cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d773d1a66fccaa5fe87d177a49d9d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72011443feaa6e054892c926405633438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84f6d85d4268d1ebb196efe0308cc1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd825e929bf5a0f7d91becdcd8a368b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f75bfda710f0344d495c3bf3f0972441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087930d854197df69dd0fd78da50e5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38089f6bd47b31e07fb4ab51544239443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b2e0c75397521ba882a78bba5023f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7592e517518ba57cdb6a7f0044593ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168b6d18438b1bbbd35ef3144cd6538446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842e3456bcd8e3b9f744f9ea83c3f25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43cb95f5aa0a56db8379bed4c4bf1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969291efb1518a72b7f742bd4541fe1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6dd0fd007c6bfb676977803b4a720450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ecb464adcac5c03c06f6752bf9f96451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5b71fc770d443bc21a555ceeaf691452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bf255c6daaafccd8c695c6e16a037453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83767ee91256eb04adfaae826e74b54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195487896d41b34f5c2016224920c92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1b4a4ad0afd5af9dd263703d96f00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769c814666a196ed6904fc05b2be294457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3f26cd184ae820cb21726705db028458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e093519fdf966e87704921bea34ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f695466081c96e265c755b52cde77b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd633aac58bc8182e60f549649a523f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fcbd92b72d8b1871b93f3afd42565462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c53234339f074a55058e79f255cd9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03db7c8583dcbe5acecc5523c99caf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafe45a3be92d376a97172dcfb8ea92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7fd3772a3595dc1d3d8234f91ee42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e1162fb55cff9007c271e49c82e36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be334ac858c6d03bd49d5a65d2f954fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beba49ac4b6bed86b913efd22ad269a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b6d31c26d43776574d6803da2fd67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05f6a9f59cbd11b3d5c9bd1049deca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff25d9e8245d2569728f4a8f297cf2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c04742768444445c3557b24cc5933473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a635a698e4605697d257b6939bf420474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8495f4ed9cb774c45deceb68871a35d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207e90a4e4aa9d7d6f2670d29120db2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee3daea7196c28f186a5dcda377657477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ae9ac72922bcaa8e5564653bc1659478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064817f92b2315697a27e6e1ac4caa9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1b4308512438c22b79354a6a42ffe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3ade8ec817adcc990ca606e5e4bff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7caf17b719bec2fd929cce856f88c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14264f71b8b2c9286f4630be7089f35b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3f8cc748b789830007a6e97f99c9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7a3ca3920ebafb87ed214a9e9ecd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df2ab310d2e03b4ada95e893eabccb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd94a1ea99a3cf25d53637366c8fa9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98191e7d3e6d79867d95da12ac4d41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e9413bb7c6cd3e00c1047a02286c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476a1c510052103ee0500e4d2e6951c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725bc0418c58a7c880f68ffd80e0a05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200dd9954288749f55a5279fe6c755a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7682d1fd1e12ca03e82ee68c02d6536493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477f077c9e8c59eb615719f5c68fbb1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd2e14aae7631a47f37c94ee838d3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d093a2a4100b135c3c3c8e170e47759496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd73d8ff5ac8ade1e7e01ad904bb51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9ad3a1a7a390d5f50d974f92b5ae3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626cdd7d03dcb7f03b970cdf434f2e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e37503490ad9901e6dda5f3d32078500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f403eb500509c6f354d409fb02653501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ea3b9de79950ac06711c45af9155c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ab71afa876f27abd044f98d89f57a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ac378829ceb85e798f6e6a69e4143504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07ca90fb41d10aa2b20297c6860bb8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87148bf6f6df887c9b6bb17380dd6370506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c7798feaaa8e257db80d3631ae658507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd52d4e601d5ef84268d80730fed7e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5deabdf5ddc15f01d94adcd6406a23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6d8ccaba0ff76c88130f568bdedc9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41fad54670a1f75c781b058a4ace5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c10c7eeb9a3813a6d977962486d9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f885103288abca281bf68f4eba4f191513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd121f4845477257c8cfab55087d619d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505ea7f6413cf47267c88fb910e806c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb1e9c9ca9f032312f331ead31b214516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d022eeb95a36acf3c77648ea062215d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143e062b0c9e6657d2b322b2da8d8e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276df846616a1cea6449f10cf7274f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9c7b026312266bd7df51a793ee92c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473bbdbbbf2feaa9900393869f67c39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d8a45370de4f95b449b698d932920522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cad2c0a9fb66038d1804d4ee611b91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f6c33580fc9452689932f6171867d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bca612563976276f7159c165bbf2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e758368c70788eec81c5272bcab562526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4673f8abc5efc42bade7ae0d3386eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80972bef2655a5f42bae950c2234429528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196cf3d5ee250e3db301929608ced41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521f6fb2ac60a3fe119bceac5f16c10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43845f9fc7abb084e671c3e136a3658b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073009ef2398e44c19f3d3d538b6078532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ee61f89207c68c6fbeda6948fafe5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b02facd0c9cedac513a0b4d92b0f02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c848ad3d3b9186c9a87c3e7672d6ce8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33ebbaf9c74ec9245c2683068bdb61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9993f454051b26fef3031e0b6432538537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ded154831a97e97c579a3ff499107538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8f2118276b7c34abe1201ec5dbe77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16d479a7b23cbd8019c648041e4426540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc79e50fc7876dda322ab00bfac4e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7f53d9586cdaf0f1fc4b4ac9a021a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a45dea212149226901e471981171a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d2253f65080a9ab2e9c67ceb29cd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dd8cd549c9254a0111e2196b40dc3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31610b28cb091c46702fe8be5359969546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d283e951384d797bc2893bf103aa170547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3d9b44afada7a6bbe53cb2adbc4c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8643ae9f127a7f56d612503a3f9507549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a88c9e64429505e082d8bd371f9fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a89e4139666b2131ffbf2363bb3143551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692bbe2762d5df12e907d7c8e0903a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d865888d12d5f0d71a86cb977efb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3324382a64348f50b09680efae7a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8350c48857674d4bf7339a92cc6cc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1bdfe9a21f6568cdd9ee3a2e85303556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1168122f5a13b61f7fe52755ddd44df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98aa955944b99a82064e98f6eea16f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5a301f7a91ae020a298117ce5a3c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7ef34c7466fa0bc3f160734938c04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6de22f1f6f0bff2ef1f09c9385108561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eee39941f9b436bb899a409380ca4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff870157ce0d5f5727b3cc28b26ef42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f99513887e71fb2121c58a977442a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e41aa5a9210e7bc2bdadf8d8a9a507565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db444d56200c7b03a70baf3c74048af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b397f95217234de7665b355f079b29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39394fa0a1d986ec22dafe8abfd774ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227743c0c6ff3126c1ca9ae29e3952b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575f88302da1923503bb5f8dcd95b3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a598811a9d4dcb928d2fa4edd7c328571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9885f976275ca0e0ff072f6986b51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a06abdf957869c8f85bf863bdd50a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6a9a1fc6332ac43edb979f7c48fca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923fc9da852638c094269262d3f3180575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06338252fae368219ac219ce51556aad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e0b4b779d0c03d2f776ae68a4d72a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee0b2018fdc1ee712ad87b6f36ba9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263ee34625076b2f65bc5f36c8b8a57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efe3add77df73caa96b229c076b400580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e95a32ebe71420c1dac660e39c337581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda40123148939e4968b36426aa67c9f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597810f4487499487cd3e87448e5fa5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90869c58fd26318e121d7f787c621ff3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3c9a9971c7c33bdbf375a1e044bb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac343062747e91ee7a4c39824b36d0e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3fdc8b56cf43ae2b512aefe91f218587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c427cd128d316b7ff7a8c5e014a8202588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33374c1f6ca02fd30e6277998d438aa8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e995bff4eb3a9d789149fccacc12fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d8b90ffd56e9608baf6f8783d2aca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b2135efd0917761369bcd5f7fa726592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27b16f1b6ebd9c30980ae055c8689a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149a79b2529f6355baf6eb84426e018594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0382001b31068a0456bacb8bd72bc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182fdb31cc1b2a59c7b3f279c9ebe51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170caf9564c791986ce207dfd9c9925597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448531eea9c66389ddb2e8392f0bbb2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7c7646c3d85657ee3a69108d2a13e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f21709a1726420ed58962e8be949c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819f23c27d31793ac9b0963c73b0fca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d073fd48efeb55a407515081cce8b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a76625725cc90392da8c657b17b19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fc29f150181309420d68898db3fe6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b382aa526d50c19eeac1c5f6ddc4d6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d002e52621ce41bc9b94e389bc1eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d260708b6cf7ddd37a1e5aeb759722607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf2b3071ad28c911a65f9734c5b2cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d031c7ef5bad3f42aaf12f6da9a15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a3d9ea71c8c9874edf6d5bb76f7d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb615dcef94ec65f34777da1600eca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470716f757f5d36f80313b349737aaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26234505f325c7c3fd34af1a819a7e77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa200f3433d6fc8f324a6ed7435e91d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0736d8d36b3a6bdb7dd023b0a7bad6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bed729f03811a56a6c1eecea5c6dfb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96d70c8707d97e9796b74b69dd2837617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079591cb7fb0c5946aa6764dbbc41b25618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be0c522c56684058576010d9f67528619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480c7b91c34a3c443b12857f34ae66a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa14d44aadbc0f0e24c7210615995ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54f3cbe7d333f6237d63997722f98a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880e7581f81464e2bde05d7d3d226e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c43aa9af602e85d221e61bfcbbe90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f22857aedded4663b20c029ff52ed3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39649c0ff093482b3c29eccfb072de7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f23d442151888f18cec7b91066ae46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18bf2d96764264372586e40e936b53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c08d8cffb8717caac181893cd3259e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0078514089e08a71b88aa399d797ed7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361729c59c8ac329160c827f6bf201e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dfa6bc830bc439b2b5d7df0c02f4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46064c5b9103cd1b26c4945a8da69f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297562dcf54874ee5822eefbd5252baa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf169183d11c983e6e2327c39bf335635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b96502e067a4914060f83bb3463ef5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15232cad94162c6950843a40676da8bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0395edbfa3039adec167f7b52d47c82638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77384120884c6b90fca625509b54b26b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad635d3088386c4af82185d5981da8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02215f63f3f9e1fc5cf151e7ecf4b97e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f08854fb64eba7c7d7da8bcad12124642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe717e8e442344113dca6f487c4da5c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66ec0771b0cce5306eb9d80c5159cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd84add93489f8e03928eb42f90ae3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8141bc33a1569d83f046ddf45744c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3e1b166c16173d1c65d468721236e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dc0cb803db13d8f920dfd663f7f58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dc6f0402924014e6e39c080183a72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f7c8289474218f00e1171c7b0199d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6654a8a694c9c572ae768078345623651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa4ebe585cf2b97be9b720b5d73d2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645dc69880ad54ff7bf6aceedda32f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897c419901a344ccd4edf6e51a84d70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68943d3bef31beb944034af4d0f892bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33c437c9d28d6e0aae4d4a471c0e74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f242e05600aa78c7e42b5e0aae8c3b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30138c2b7995ea458b54ebd602a85ae7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82069b66e4f31aaf86b000d0bc19550659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a34f6e268c97eb38e7fa68cf09e18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343fd51d772b35473e1820415d06ce0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359a454c05bde22a6245c1faf3c59b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066788d95b156fe5d974b00bcecb7c7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd6601db0d1119910b883e4aad3054664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e97bbfe24be16bb62abdeb2715f1b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920be1bf353fc884c4bd868bb3c882e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a986bbdb7118267c3b801c9d3232f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f078eccf3778d011ac4e0b460b0643668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b556b0c244f0bc7ea18cefbc7b2d76c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc929ba9e310b7469a38b479d6b51a7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9bfc7532c5a6274583cb7c8a88be3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb288eeb8a4e3bccc34fd4283549914672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb1bca6718c85096fe560101a68487673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fec10f83d5a2be30b69ae46018fbb8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c758d99580f0947ce15eaa94ba6b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66c6b297e551739e462af2d2a799fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77badf2ec1436e642d46be4225bf75a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88be4ba91386c8629d117bfb2c545d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42e075fd5cb4c2bd7d302b99999715679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488cf069fa87c87c19697e32a7d83a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ba009f5aee06a282d1e5375dcab59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182c0dc3e22b98048cb40e353837ece682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f7e921b728e44d4a963eaf6849c9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1808e0845a0e684d6c9466ca0bb0b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7be70692e8640c465fd47d9caf196685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a523862b3f7acc71cdb9612268fdfef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf1785858a0e975347732f13976f6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0f932eec6c342b68b57304c4dbbcb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7019b36fc5f1a3801cbc06810cd5b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e2db767635b0526be46b287d5a9dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a45716a0dbb50db9c9e84fcb7a005f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f3ea0a23ad64e8d883c07ab7eeb25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7faf12c795a25d43667f11ca8bbd71693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4664eb27f446fc38c2d99914d2ccbe2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14acf51d0b489f3f2c67e2a959f0508695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158e0e1b34caf538c2cecc618d3f740696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82779a14984206ba311837101fd9b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911078180cded796d35391c5c4ba1a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3120a7f741e523e0642220f54e4e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bd5f5fef84daf0a82fc36ae0232e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08593ebae64cfea87650824da9f6428701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780721e33608fedadb3ae717c8301a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40059d2e2ada08a08620b4fdd8a84a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0863390a0bbd82175ceea98d64c4e35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa78db15f6ac55b51b8a11489d57422705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857de1087817ea6e1490a1b8b87e7ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f7eb5c5254129708d11fcc103ba1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b440be4912a6535a9fcc601540ac2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0603777ed633eb9b6501fdeb507cbd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030d5a13773b9a17118cf5768080494710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ff2fe85cfe9c638db1d9d0cae4430711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978c0b5b83d7f0d11d28eaf1624605f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9ce9de4265051d0247e56df6653c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d226f5e3e8e3e35ad1254f23e1041714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954b642026056b4cc83404099cadbc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ad668cbb739fdd86c1aa36bebae62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ba0ef3e486f28a98b9b04011c7157717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de195a3d426de1eeebf8f1032e509e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb041edea1e7b902a716a4ccc41aa0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876edd1dceb13509747467592121e74e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eb0c3e03ab53f6b19c7282deb468d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a069aa9f35c0662f4c9619db1938408722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de93626b72e0537cc6dffd98a909ca3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b89a4188bf0e6eb59ce659a2e83220724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1281de9cb5261d83d2242932c796b0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37a04435a74efcbc10945ebd421cc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41433273fdfce6c814276e6bbf072f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186b9a6270206c7249f44d19ac38f11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28138c5a06e20a0e69af802c8e80a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf0ff479bbf900c1b96c3adf022c8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99119ea9db69039250c7f66840063490731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7fc568bcdca094143c0bd04f4e7df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1731f7491867db3e2b7474a61f1ae61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d43a143e7cdb9bce63ad220c14463734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98b074af72f3b851485d46e1b7e2d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8f0b6313c4ecacfb7276f838e940d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f34678acdb3c971a613d59e38fea7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cf5cb73db23216b0e901b56600504738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e78fdc76c667a0c62012c5fdab1d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a55b86aa7337f6742dc9dacf95e7b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433a32b40c2b9a59356b964d6b149eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab744bdeea2375ed973bd34e4cd757c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a4555fbc4e6f2664e9e4de18a52ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f59b6a5708a0763961deadb614a44c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301fbabd502f0c3879c1aba5458e7e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782cba648a33ee6081401a5aca42f58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a049a2f7b346a71f9be5cf32827ebba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babd07e12f7e1cf0834f319a478bfbb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ceddbeb9f8b7bc663c800ac508deb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa4415166befccad363a9b789ca24c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bee819009b2bce10489557db79b0de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736ed7ed13ad0c5ce76fd3bd788ee7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f81296b38855dd28aa99e43ea5cc4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d528d46e213e77efe6bdc82c1625f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3fd425fc7a1bc21f5ba533146396d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd9f784614f6c545760b1a64616392756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108c3bbb9339dcaa0a8e811135c88a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28ad86dbab228fa571c1746d44463f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69349c9b7d5ecd95f67372925cac35f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938174d51e657d5e1d47faa4b8c4d9ae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fec14d3a99a87e274c0b3aadee039761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7176f8dfec1a88d75dd0c3b748cae69762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5557229ed1cc0ab60a45b9c218b785763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07952621b7bf0eadcbbc67558f3611c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac675a2699f3f73e592aa711ffbc087765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e86399041a612463c2928f4cf5ca5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df517b1516ff036930f8246707bcd6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7bfe81a1c50ce6baa2d3388ad565e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da85747ea74f66d639d09ad9805ae49769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4562a78b9052749bf2590ba8475eadd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2c1a6ef9462384cd00ab4f45bdf74771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7550cd6078f48f50e7c9334dde880d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708fd991e191dadf8e0fc3a872dfdcd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db45878a13fb47a44919c8c4813efcf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0e6a43d5767e5c5822031cad4097d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428071556277436efe849ab567111c3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cde02492a15089c4baa935b2febb07777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d139b1a9a2d05cc88c4859bf703a4e0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396a3402023f3701d7a678d76246eb1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b57ef66e432ff110ae9b4459d18d7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34e2817321e813597eedd08735d1c9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb1c96029c9626af11046f81d47bde782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c11107b8e441b070c2a1238e7a01b7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2221a10b24598efa302b8bff1ec15e7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32abf5749939acf450665cbd9909c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b9d7ade1231fad6bb8ff4b8721b2a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963be07845f95a6b6b6a18d42421dd7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688addd28c6ea13baab8017de0d447a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38f7da7ab2eb7a635a97bc590e1142789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735651f2f087463f285220ac7c5c41f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd232683ed7ad86e6888821a812bc5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290a006a2a573280bdccb98e9cb4168792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3292d53d35968fe037a496a6a496d56793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbba1b9c29c1dfe1bd2d38d32f5bfb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf816095f3c6fa3227f630cf289d53795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451231237df7a1c5c8a0cd24e65ee641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf8fff517ef5444ddfaec67d510b752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab059f7f5beb03c3cae0c751357ec7873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81433f954774e3fff44f88d48da0c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefd566d6f5bd51230e80be53a13ac85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe355b350d28cc6aa4768a3aa01504786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06b5efb079c93fc53e9c3f8929b4c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b590214e8523445f796cf4c3f7f1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36564188f35de86eafc54a7bfbe7949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ff4b300bf2613d5c096767fc032d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ef736686fd15aae25f2e377dcf55b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc859b8b886db98f2b2ac0e4857408612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490d5f28b39e09c96d48c9fa804090013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aedea264e6f894ee2908bb071651414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19e4cab28eb96360e1ade7410fbaf615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da0922b72d845cfa180f2edfcea9f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aadd3eb97565b8306fa759f8ef60ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2077b665fa73562fc8a7cd9ac487f7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9e74a58dfb9fb8799506fc766771f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6689ef18f6b60c9967e3e99725cc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d875c8514a69b44c750f5da71b51bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024ac1c799fb2f344fe0bb7b93ad06022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba05ccfc3c466873d511954f719a0a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaa79759d6950a307a4a7a90ac927924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42bc336031bf9e3d96cd0e29fc7a9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e9d18166f2f39283b9f5e57aa7a8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc53cd6358c8b11bccae9547795ea2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dbb96b4206538b41ee77473d662ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55756dc3ef52e92244fde3a70531593f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d64af445997b67d380fe30a87630330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbddee2ca067f05af6614db2bfaf4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f107675d07a465c79b435cc4bdc327632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca6cc5993c32647c7bd68365712e0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aa675d5dacc84e7efbbbbef23f4df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cb7e0f40aaa721959f6e21ba1ce8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca85ff63db2979be6595946b571eb0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658f952b808cb025077cba16887c93537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ca19ab024969fdc05b7025179194a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472e16b3fd7f3f934217739a4e3c85039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f90ce1b2bd00a758f3b2dd8f9b0c1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e2b8cab4d933bb2d4c6c63a059aa741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdb9ef947d3ea52124eac052f1b5ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8784965446267219beb7597db9c68343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93487a4f134506a239830ca1aa8b5db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b98dcdd9feca9729f6710ce93811645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b15e8b0a463def16cb14e528a2564246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cadf9693189202fa47c07fe65031b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fec660c980064a7616c772471bff248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767cf245747892c5df1ec3c15761b7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934671336fa0f4c63ed1078ed3678c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c716a1f51fccdb297b05f681de5aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2abd6feeab5ae30461a0e00342f7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9040315d658d30711387e42c2239153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827c02a41d236711ff9f38d23ba971d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333309604fdc736f73bf0422291a53f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbb70b9a707bc428eb91cbdead95df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19841cd7e0d13d821dd88e106ca7951157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d2ec85a3193a93663e531a42ad6ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056b8c94f8bfe502171a69ad8ab30fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1383ee01e0c00bc76ffb62184da2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89a127795e6a32f62b4384f9872a5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03296fd29f37c8f26cc1200c480dbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423388b21485489cb27fd56c9b42379263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba3db73a7084ab076403741179cab464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ee0e2dab4632c4c9ecf9c3377b7b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba1df1f05d590466ee4614fa03746d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e75f0a8cbc2f85314aaf62bf2adcf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48745b733e2bea47eb7a1f5e046137a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807cc63b094c909a55f3fc30b92911369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ccff77cb4c484456bd6594d8c990b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0e36be795183207b70fababe3550a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36671ae66061ffd85c6a3f10ad3a4ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec8aebc05ced585b73c3c3af8d2c9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8901fda78597a9ef3d20e92db80eb9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615e1e097fcbdac04333b18b2fc149575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b402094d487fb244fcfb64d73988f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2767e4b9685a392783ec47d77a302077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7791b5b9416942c40a28b78b7330b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7374f3eb76dcae74e5a72f155eecf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7478290738092f51c1926199d08a6ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1072821a0a1570dd9ef64d999cbde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb7c34b0eae36c5696688f5389b93782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae0696e19f13117b81d19b59574b7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83478deb230bc6d0f39712d0dee6d1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fe91773ccaccdc875ea0eb6bf469285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6ecaa2af328ef2d8587469173891886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18363bf84d5bf72d9a82c690ae4b9dc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e631e7723f02f0a6227c12ba3c0e5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631934c6bfc7126fc580f03590188c7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041dd150210623802dfb678cb5b843290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dbed6568f246c222c66d6e5d317c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67661899ed3c457714a285c9fc3f8fa492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9a8884262abded316eb8930ced19593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9f4731fc1bf386c519a4b5e1c6a1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed809a937a28d9cfc764c4a9231a61f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b82edc9ebfa58f9e9a5fb622f675896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba80b33b0fc7bf6c4aa62bb8c75c6e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e704cc8480da99b5860aca83cd28198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e46f4219210f370d6acf7b8b7fbd0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec071faf8f8572617ee2a13a7aa47213100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ef98f6354f818a3f0c948e3d224ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291054bd6345e591bbf745a7b99934e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01b75a27752b93020aec9e77e1daf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1e1c11464fc418468cbeec454073e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e3df52de5a21acdab93d56cacd2ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a23606f181ae9a2e2ab52a08459821106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b17950b7c4907fffc9b98a40410d4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0edd2708ff0587698306b7f08657d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe666865db932a965d444a9adb981e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13af996303d04af63b47aa7d47325b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833f363a587baf1b6dd8a172d07efa7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0ffc2ae525e071640f890acfff17a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37c07fe2e0a198ce22ba9d3bc823eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82c967bdd630f4ac37429227c7474d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b97bb3286b7d1818cd1ac5d712c7b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728884acf85c68f3b8f80014de81d80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef054aa6f0ba3f5c3b23e3b7377d497c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432a3b18d21873b3fea202258f7fb8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422ac0f5e192f94cb2039d9b73d093d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131289bf447078c1f9b0a7bffabb8516120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0962a4a749bae9d8041e8a318365c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d74949911189bb1611d8a3e0c52a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d7c92d3a83f3b67d930a4d083b70c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fa1753b6e54a17be36d118b53637f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e65de9887785d7cf1c78b0a407f37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f74751d55aa872e2cd072d06fc95a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b70dc470b3ed2e6eaf980854a5b6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd568d916e1649b20a6d0830ec3b01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa6b66b1f14f1afdd46709262d4be1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362451c3c9efa6b34a69d12916d70813130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b75d82ea951182047a758286c6a7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2db3117deaaff249c7fbefbd4d06f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253146965ae41e7dd213bfd183670967133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274e216fc2634eb66bc88175cc7f6c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182fa344db6d1745c18bdc4e27ad696135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef34ae513ee218d571669940a8413d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf00a04660a0edca3ba47269325a7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5fcd063b1fadd4d398a83f5d5d800138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96809fc27a387c59430eea028b3c2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f095daa81eb40ed51ae9202188c6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743735bcf20c5cbece27543f89a478b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178e9b085a51c8896e3526651a6074d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e34f3fe849f565fd77552d7bb87b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792225726e2d402b811f6fc342c1505144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fc24ba6c965770fd5bbd02c243aef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f4008a380ab1b19378c73b5df2db4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf22087819d6bff0fda390ab54df8a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9c88b0d4ab8453a0949165336a31f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1605055fb2cccbdc09f4a3256deb9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e712fe628d7872246bcb4582b9aaeb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e12a04b1225fd9fa763b89ad509800151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8efe7548e87c4960c6d7faf40b861152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1e3be1f84229876763220cdb63024153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47414edf76f33be0bf6f4d41084c74a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eead2eef38a1422a80b05184a95191155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cc51475d34ff1470da712bab599ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a1fce2ef132c77f84404397f09915157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8747a43a251aec4a39238f0d2abc56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ee2eb93d335dbb1c10eb1eaf17555159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e87b9df4c5d31b622f16f0e3dbfb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5b7d929a16284f71681c92772ab40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442a9ee8967d4096e35f0a6817d38c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2bec957c85298107c2e06f2d4fe7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d8b187f517eba58c8b6d78626aeab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c809450da3ecb364fcb6b83e1fdce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc249519eafadda4017476ff0a01bf25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2afa89569edb8f82f5b4b808998db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071d9139d75e9fc7715814d522df5c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e051bfc6df2dae628470d68364b85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cfb9786c5cdd92c1e10fd732c7a89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80838637abfad8c438eb8eb0686750171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce532622fa68f90701f9422b017ee6a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630632fc0fe62eb313a8967e992bf63a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ab780551d4c0ad3b985fa396c8a4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3a45a00763814d2957d8d209d1fbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3246ec1bd0c88808aa134069721ccd4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616fc2e3d4cc6f87eae5cd9d242236b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f6bfd64e6ce5b4f65cdb96f6b8119178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30895f56a80578ee73426f33b54154ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26d2675c61f9af275800b05d7a617b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f117c08fc999c763b782aea8fecf29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe394cad4ab88ad337390e8ee594fb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad00bf590ab30618e2c837056f5ef5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddc01fa30ba572a386fcf14ce67119184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d54b5a47b01b69c6e2a0506da46cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab577445297e2ebf9f08929e8d43f054186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5e04d50e3a83174c810b8c9de92e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009c60c5ce9ae3e3706cacfc74aa24d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f892f1018c190d6a4610d8f0cba972e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728074c5bbaa8dee493b6d615477720190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3d21612e355e0241c9f5ee915f565191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6766dc279215687a0f183ccefb479e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab09449d0125d091ab221bc8f80077193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a6c7e9b81a10b4620f36947a80b9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f890c7922c65edbaeccfdbf4ed8de0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f884040345bfe35bb37ca366ee9aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e628ceaea49a7fe7c5b95149b87d7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db133965251851760081c9d930a982a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb84e330e111b19c78cf739be56798199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d1f78f410de8f877cd6ba676239d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48867b8b4ac0c96ddf2335efe089a73d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374637ead888ea50d06b0f6b11eb8bbd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a66fcf5fb3410e567abebb4805c0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589e3fca71f451aa2c005a514da7739204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b0a3e0d9aae18f8b7c275c1b9ab62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826259adbeae35f368c87ce78058c03b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4522ceba3fc73a7abddb0713d5bdfb9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd426768fb4a826a667f4ca6687e1c5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075e960c1cb19e7f151e9145ac17b96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b2ebeb158ee73aa02ca8208266705210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be900dc0c0764d7652e4a434e103ac35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9dce228c45690373b8d798945afb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f52d25345172413f9d1f81c560802213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2639963d4fa679bf1bd3574131ffedb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a800c0c32bf3ed2790261ce96d360c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0617b1f6deae8242c275f52ddafdc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53a72305af2b9f9fd83c9f10e9b961217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede82da0d03e509e8d6edc1985de69f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31b09503c6e73e6ecb2bb2c1f0c68e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e18f59442eb87d77062555f7f35984220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805929d7cbd4a405c1031b95666eb940221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9524ae3daa7cb35ed0b7f46613ec3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71101c3ece0ec8a3208f3af4cc61fe8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e2bbc141f671ec917eba0ad48c946224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b918d28add52b01d5d429969a9e87c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948e29fae3e581e77dabb1ba7b1ce7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a30399fffcbd194448a6fb8c331fb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8689adcb63783de77a6a2fae97e4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42493378d929636d771aa718c1c3a2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b72e7e782676779344619be8d29eee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c221575d2112b8cc5291e51b7de2b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95091aa56cf251ae8f7d97dfb2a5f75b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d45e003ab768c6d070740734fda67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80509401fa60835332102c45fd3f6666234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f98fc06c7002f0c46eb79b22a38195235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dcea210301498fd5ffb6c188a4e44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60648d0e5dc252bea3dbb8ab6702d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988ae7b8be6ef0f1e42f1eea2954ecd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcab6c1381bbc5b653b3be6fccbfc71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6f74620b9fcc5dc6b6e7481e3c58f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaebdf4528756132b7357f4c9cdd198241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965969dfa383181a5af8144c1a2a4c12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec5023ab993a6dccdee35f850b27df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17dbc931c78a8426398687168d5fbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f77c5d5370f126527980626367a7ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5477c7ad223e0099fc242dd17c424246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed76a24158a75e58be7d720a0893c1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd678f3d7b6c33e54b3cd88edef68af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a97d381679f1aacb5331d565ed2e17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390811c305c4f79234631d6893e3f081250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9046b5e59d6402dd51ac6619ab0770251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c71d8d37abcafa89ed55135a656c88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b3c4648623f5d184a8bfb1156bdf0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064ff27373891153ee3d6f26aac9ecc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51ec103e8a86867f851d383de29068255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5780f683bb349104c2d2f6a4e8f0472256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c405ef579b43fc243a84963c4ae7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d80c613dc90c11cd152de9932bf9af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131659f11cda34c8c4018f62baf3aa0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7e6bbe7b0d944c628b05b0d08da4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b454f656aeebc8c690780f6b58b82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15602634ae3d96d913789e0a83de7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3e2250542a2eaeaa3b961fe66dc6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3898234d7090fcd336a3b7a55f6ff7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183593ee0dbde09b9c7c99ab4ef86e01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a428846b5e5ea5d679d5439a2ca5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f546cd87fdad3b9aa33241bccbd1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eca22a88e040db3485f0bd850a83c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f6bd899dc2ee7d0952e2717f13d18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a106d079e77c839df98b5bd8b78bc00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432f67169d9904f8d74e1ab0240cb61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a6f72988ea0382b1a4ac84dfb99fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2efdc9083353f1667aa988522e0144273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb255612fb96a61dbbca9fbf996c3be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103198175a8398a0c8df29abd2606931275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeefe7455255954af14ff8cf615274c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9525e5afc59dd9213a3342cd887fd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eef96316ffe7788dd99729ac27451f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50c07032d6ea8f90de21726616dc65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fda7884472689ef60baddebe6e8f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534b5a40615378f4f441ec0d434877f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8da441118e1a39e48285ef3666bf8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6f9a316acd0230d2754d1e60da1b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6364e736dbf72fa11a7d84a3f3a74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcadd579e54805e594210db86eb77c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a3c06ef12288a2ca21e002bac18b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f9169dcced12bf1b59216c6f58528287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d705311c711b4b25b39fb699a1cd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ca5351532faf92108c29cb2de9f0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af1a73db721b6ea8898707f8ebf7e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c24cf337ecf4dac5448985bfa1faa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f0242791fdb37ed30964ecffc796c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece94f41cfc538adad3addc03fc5df0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41224a6c75c383ca54110cd01c0d7b94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c5a7288fcfa449ea75569bc632af9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71bd651d995b91d1925e19e2a03e17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb26c9cb64e10063b31f58aeb5bca68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ca26591d42b91a0c2ffdb37127448298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d46de80a278dd4dfba8ba50ea360f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5404fde135d1048ec002970eba5284c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3b324f7241dbb8225451ccde86007301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac0aa2516452cf34edba3f1bc7b16a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304359740a2c6ce721f8a644be99b31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0de677f43a7e7fd5b307ce2507891304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321f82b363318d7406e488e95c8f80e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76ef13827163db42dd9583a021a2d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238362ab69787ee6831dd63d19fd4cb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91f3e1ffc9d375e821a3129e2a9472308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794084635c1a6b324be8c00178dc868309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a64b1f34704d7d3146c63311263c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562e2278b03ae8aaae42eec72d24193311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471c71fbe4822bf6ef6238f13dda429312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a283dff45b0b2ae0c23e018aae0135313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347357f5d621bf2b28c64c64af7ec05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf1c265c81034bd9af8fa070d0ade7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d33d545bfc7cc977395def705ce428316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb987a80562a6ebb62bac700610313c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a4c7234fdd379c501e75ad9d2cdfd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6cf5dc5c8248c049e52399e8ac924319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac396e07c72c30a8835cb3d2864ef67c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f874a66028108faac5650016241ea2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b96836dca0ea70f35f0419e74aa26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465b151237fbe44dfc3fb58ea7d7b5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3a9bf557c032d025c0c42f686ceff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01364996358b73193464f8dc245a971a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc169a1240c876a162ad48f340c8598c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dc9d3a9cf29cd957864e050920e0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae31bf85fb5aace7b00e859dae7045328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d8c3ab2bc67e9c52b2e72e8c733fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182f8afccfef81ea53db33c3a43bffc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba62b3f79cd7f553c37d5f2280d3cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945d59027631be31e0efce18966adf2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142457d37b3d1ff72ebf1e85e99e77bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a2cb75bd044445a71be2c939765c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0b4a13f3df0503564dd60675a6815335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd42323dd92d259c8f7095d7cf92e33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc90706f721f94661236816cb15c3a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd75e8038044eb655118bc4cdbaa6eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cf741a09f047dbcff81de65dcb14a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5d7167cc89c25f711725d2862da03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c4a8d87beddf0f1ba979c5f570fa8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef5d3c63855254b5fa4dab14ded55a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d9fe9f8f668cd9e05e832522f04f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda2a73b9030760912ac29a1544dc5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f73385adfd57938c30ed91249a13a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeb4b095108e810ce3e17c66b182ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab78d2ce5697db3bd9b1da17668af1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4d761a838247d92fc74195898a662348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab972f7df4822bfec1c6495010980d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098504c3ae2d92754a810d96951bd130350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3183a6170663321247393abeb64bb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6ce020279da7c7f220ab54ee16cc1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54a77fdf873d33e6b25ce92e7f924d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ade12b92ca6ff19d4d10de9e2e882e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c2589d8fde079705a60ab814006b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbd6ba3912758b2615e6666113c29b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71eb0aafd8dbbf1a689fde13f769bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23926a6707d0ce9d7ffd7b1d3a5c49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3359fdbd7c7bd7b86615812426b41e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb967d1c58e91042cc62bdaeb86cd94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13883d81433eb7d8ee6bb92c89b2f087361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a112bc9113b0cae3eb6c024e83779ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b810c2e4f445d43ad1ec063fa42da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b562738680f2f35e3bdc4b72b2067364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33924824b616ea6d3daaf24d5f10ab5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377636e57d7eb72e96fe2bc03b74bf6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622ee672188c1074bf7e88a09481e50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932e095c54b0f098a2dfdf8b32d259e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fbef9dec7cc6d5373361558313579369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac27f52ecb79b3c5ca9a32c28c8746370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f647408958e4285fc7d2b3e1bc7a2de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52502f5fc08b6282287551089d00c709372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b74ad11872a5c6c85ebcf25c18c3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37688933416dad4628b61a926da5ae5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f65cc9bd313be5399a01a12c862c1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f338006250c456884a06a18b34b76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f1d26b9f5c7cb0ac52262ce22c7d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699a32d31106d8e00dc4c90303cae98378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f13cc20649fc52cae5e79c8264010379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139b2e7577b952b9a4e5b6baab3b584380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d59716eeb22b715dfce47922b288f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e09aa8295ebfa6df2460c280a55c27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f19ebc6261f49ccff1d076857ee84e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52201eaa390d8578ed3089297bfcf150384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26dc11cdfd4e776b510386a3ed5d80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3304a4a41cba3d28c92043b5da2280386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e83cb1283f5dd2e003a932e41128d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202fca66258102586123c4077db3d98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a672a9216ffeade25dd2fd7587d426389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e10c55e8e2ea8a269229a9c6de0b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca417e7d6675f86dbea6d919f4bce89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f4322a463758360ac268b7b5574b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdd5ed4b91707975769e53a204a566393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2257d7cdcdbb049e8420b04a185a2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20434b68a6a78b84ee088bea826565395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4954dc2cf6f78ff2ad0b3bd508af89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506ff51d021689d6e13d09d2a8a945f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c098f021ab6184bcd52be644c5bf4d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e460fc96039ce5a17ff522c5c9ec1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f91469f5640e411d7368c24aea6d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed771bab57a70f74fe1dd46f25600d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64219398afb4c74181f8ee5d5753d7a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08283b44386a5e75f01453e1f4876f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114808a62f344a2010d409c88be416f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253590fb22ca22ffd43368c69ac7ca9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4076a376ad122a54a1065b10855c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c258b385d438cd303cb034121bf26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2bdaa77b04438815006f0a5565a18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406320df28a6d23fa44256f27e53a9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a168533aec19c8fcec5ebc95ecf5e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daecb74916d94622ec32dd8d626e7da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6c0a2b5dfb4974145521a11f89f07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699745d21c9fda494e0b1f7287768fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e0f02e31b5cfb14ff752d6ca2fec0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feba65446ffcd072ff1a365828bc765415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0d36f9eb7960e9e0f73bb843a1673416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c26d45b5326e659cc27ea35e8e7df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7c5294babdb90f0892b81b28263af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b78784191ebbabe1eb917abdeaec30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ef4cbb7be5ea6d53d94843d7b8aec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b225f1f887508c53c6e49097600d1e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c19153abbfb88ca7999167337f994f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec864bfbb0846e8e5106f17be4497423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51460f2105888d87e3620e2ee1f568a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b60979cdfc41b345e5cfa4fa2f231425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fb644db31a7dc1325c20adf056d56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2576f666387ad6ab3e92b945ebea1d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254101251cd87dde860c58312e3f945428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7444f057cb3bb964a10c15a8ad347a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1623e775212a44a40f69b5f806aec68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dcbf4a67d09fac90d3dcd96a577a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c115c26450c914d4f3d5110031e68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4145083a0a35ec54e0f5d2cea9210d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5c85379a2154a78b4cc73eec5367f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eb464b50c45bc22bf9aefd08a4ea3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4101a2baab31d8894a7711fdd828b7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f894ecf74c7b1e5d0a6f2afd0d1dd65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefcce73fb3381ffa29823e8dcfc6c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6761b0d41057b62822d84a853a398439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64876b815015d7102c7e339ac54e7d8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3fca769e945c7bfeec45d4f2fd8c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5446e892d09bf6dfb9c790f2ddb8b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2532342b59bf5a1b2a1246ac6fd78d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dbe2a0971c37eaa30b8e91fcfb895444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a994f363735dd1dcd0e71a9e6405b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29840e669018b2fb8d640745ce703945446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f650888f56fe85266ff6cf8dff4414447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c8004f83e80d2905f9b19b30c5274448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d10312ad67a3ec52ff3a1505f6c98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedddcc5541e23249d2f056d90e96cef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cf26576b41c53e0a821197a79f0de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5312b847d069fa972e92a9e79e3aef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a021ed5cf430e6113d8e434526ab3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae418fa15850b8f98aa529be877e6ea3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05479a171e94bcd35bfa91ecf6c732ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc76a172587fb95f54177179f4acc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ca99f304f5e269ad9928426932060457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d02d73b6c6b0077216a913df1f7f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483723786e0b6a1de6a5734a31e33ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e142612a1223fb34a8ade4a3789d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7b60ad6669ac2f0a5edb3bca64180461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313341f1cd43bb60d238dc96e037bca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7820dad81b33035ed56f5236308e06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8515c913231e08a939c601a18f54521464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430de1fbbc0760eab9d4bbf63fbe384465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548f2f7e8ba2e0a175b3b206339d07f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79be8727d9544e65ce65beee8830cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031ac426b1bd8ca41d88cd370d8c164468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a817f7a9064a30f4b90927211dbd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b048613bad029d4152a39f5c12388470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185e7b259b1c5d921a0b48a5b17b3da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9ba7a3fbc44b08d0235c22808931e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975386549b8219737c7f48401799d2a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc74ae83cf8e648c4314ba56b329f97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9f0ff6a74b0bcc29d3adf659be47d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232661749dd477e24c352c4272a08d85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2643e3bf086b649bb2c5ea3ed39a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244dc1fcf9386bef1d60067f0bb9209478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da62ce49664711d01048fa0d485d25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbc9d6748e19649f12478d2571dd58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f0c5cea226ac5627957e21bb9b7d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef7dc378e2f4291f3f251248ce67e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c2dff8e7cbe31a63abe4f333d6aee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa19854607954f2cef26086778f809d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85a365ac2ae99e5d40049d5e6797a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7b4d3caf061bd22b555f2944bf9ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758711053431647a9d6754783c25897487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a526272f82958f97f5b90b613cba27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7546e411717a42fd19fb003ce55d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45e6f668aa5a1b145409674b614f13490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c11435ef210ada9b9550c22ac335b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f344cfb38631fc6f5c1cccfc310e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf288a1a2aaf44296bab6af71c431c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f3523f1df8fe168aae68f235fa4bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38efab4cb1ae8c93e599a5760c06e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d19f35064d31318bea6a478327591496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a195b2b8352eca40c2f307f785b130497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb98137a84d0d31c2e9c9f343eec2cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093131e7385a362f22202523dc40735499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befba8ecb5700ff8b80d4d7de857194a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7bcb6eb3a66dbcd2c837d377d3e7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10456b78d1fd352293331fb0b2e8e6ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492297102bb55ddcd3df382aafd9f602503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36bf72b3e5340a542edcdca5d722d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c84f9f230cbd0b70ef2893d620bea1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92750bdfd6fde7e63df6ca326608d5f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586c163900c1303ba1341ff2d6acafd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56325f3830b7fadbfb81b1fc2f4bbbec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb7c59ba1ebc05a8c491bc521c5eb2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd20945551a972b0082357bb3ef0876510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae055a8fccd5ddc0c9d7548c09f8f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9c93c257ba4dbc7d6e1b4fddcb37e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16c6cb38d46590cfc260db052a9144513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13ff8f4fd75d39b92fb9f265fac39f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431f056c2bba2743cf3395c4a717ceb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5e2db3c082a558668be359d4ea01d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3590e5a4bdd55be8818cd931432e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189ffb6194def6c0d1bc351c2b513da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a22af290a2b572dca0c1709393441519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188345973fe6ca210ffd3d45747a151520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d31ebeb816aebba9c01a521bf6dc41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3c8169f5c1343124b212cb53dc549522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863af1067ea4447a62df1eb26161a313523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75565cdd5003efd49e894e79afc96a59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7498c752d2e206c5a99792021bd5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60586c06a697b2251561a97dc8c9ab1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e9c7aff8f519f651b33c498ba12b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588b2ed7dd201d4a92d0352f4a82213528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdb1f6776497331b5db96295604408529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dfa4d304a8b7675617154207abc18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a582f6c534b56f5af90138395228a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f918e8038673b9a9c053020ea22fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4fb5009973732a054f16ba3585147533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3431aa66023877d0b986fb30bd90b65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caed2ba356edc715f8278013fc89f87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34ffb8d856a40fe1a6b643fc27d0d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4aad80f1b546dab7b68355448a7c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85abd7d207b3a6fb0553a0c056d9dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d020ef710bf17a5d4d13628a0d1dcd0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea40a5acf581cd17650009ec2dd1535540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddaba1f30f901c9ad190f6ed04a9ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756e7eca9c6f5e4350779fedfdbab8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef746fa230d18dcd8be1a010aaaef253543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c842cd8bd467c775478d069175a6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bfd5bcd97e608f102ca549e9dee13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac527000984f0bca6cd1f1eb2f7608546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba5217793031045bd690c7771c2e48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eefa135cb4dcfc89d2582b7a9e4354548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc52fad362d90f6f23dac3e6c4743e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d616c2ca53176686bbac7ae44f3ee49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915afea4dc0cd1c7811206d431b1e6f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c691acd14afbf1024a9b819ea5188e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638532fceda18b25eb7f5f2b7c5d6aca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc4ff3faa8eba3b3fa38a72cd7d275554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f68217cadeeef6814a03239c26b4e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31141f3de5f5e3391b250e578502055e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145406f0b35d22ef6e68f4f1d9ee324c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a5f83007f75d0eda6eee1def384c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1b8dde4eaefe1db79bdae4e84c378559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa71a0eaeeb3aca8f85f06bc463785560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebfe6b39dbe22d1b3208bf06faedd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9604b421eb1e2d24e925dd7c9fa59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bce82de3ece11ee2aaa5e859a9388a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d0367981039fc5fb37aa114ec8c0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c40e7a137cdd759dc19ffa8f1efc1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36b4709bc54bab5ec11f86f283c958566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56621fb53e973cbb42868ff1872489567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95999c3fac9302b6b70a10c8d1598e1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e960275652172fca11fcf776f82e93e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec0da65574c5f385c74874c7d37560570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1149501663bc60e1732e1f6996e27d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7123be087f3f44f9a5e4bd6312aa0ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ce58f1644c57c812649487bcb5d53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b40a6932e37dc09927bfddd0257316574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bbacf918a4fe24ac818c77e7b6022575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea03494f15a5263569120279175dde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f06c495388cad2aa1443db992daba5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980064e60d4beb6156cc5137614377ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8423d2f060bc2126e77147aae554c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf9a1d82d6abda94ee0490cf20f862580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9890dc031be0fa015723a7432aa9cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c94fc24da94b8a4881f816af69e93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a8047a126a732af91563f7abb96d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717015206010614da7929ee83a713a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e340be733353a6da823ba3b90d6661585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0662430ce00fa1fa8abbe8ad9dcbe6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94996ac6148ce401de92ed7e1e36415587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb532168cdd6158ff51a25923cf629b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac057b98e5121d406b60de94c9baf94e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa09fb50a2fbb80ae9abf86994f9030590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640caa9a1a26d2e68ee8b6f32b39227f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0920e46400947fe858474c207c241b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487fe87bf9341b3c85a5a9393c94c4c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c50a639f6409c28c2ef1a6f79915c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4daa5599fd33c143ddc18496b60d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf89bc0d823d319f2cf5ee9c5e5613596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2fa8caface9c0738bc6c93dad54fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd027beab015df1b9caf39b8b5f6f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ec1eac37f30870d9bcfaa3510d0a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76526fafa9455d05c69eaf554b6fae4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cf2521248900490377438d7ff8627601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb8358113ed6d8d28438a4438f0fea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32138cf9b0ac0af780e61a39fc2ad3e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0540c18672919d1c0f77b53edeea4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ff6b0beaecbfab5802bf94e2b9dca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad315671d46f54eb986cf53c89f79dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a757610a7a8c80cf63e9b1b6dcb20cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f389282a1525efc8eacf8ab3b4a6db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce8995cf77805f8a99df507fbd8684609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f05c900d4115bf9cc6fb94c0fb2884610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288a03c82e887b969ea59dd74f03eb7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4319e9ff1734398bb689af543fd7d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456147f3200ac8b826f23168cdd50fb3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baef2c6e0a2d56f5e9caa916bd6bbc5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d203d8a1b98e4dc2c32c84afe6edd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7ee49e623acb0dda76382a4e9a538616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d13b3c879d79db07819904e2dfa85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c65859460b303e793ab935890ffd8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e38ac4b3390827158c362efc06a0b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171881db84bc30ff5af8c85db87be12620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6abb6eccbf0c9f7f586bf0cfe9d50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61764e885379bcbb13aea5f08186d92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f1354d96c056da49a50839a21309d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e110c4c506c2d4a9a659804fb9599624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149eeaadf11df14492c239c047346cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a30b2fdc22aad00b14795b82c28983626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d5a9fa621e4704b8dd008a8138423627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bb88e2acff1d6e3abd67e8d66a8e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06cc74c6d982728341b3d8e7ed6065629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8174ca2073c6fc55d75f6866e62b0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a534a8cd25cc5d24c7d597ed3c258631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae36786d3ecb4b2e69041a89e739f7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8032856934f51e38672b644165749d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f9173ac471273b3636242d0275c8d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb1ea33ea1e8e98b5e5acd0cd3f193635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb481b93ee0bc060c34e0b3c33e56a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eee3876b29f14f92ba88118fd6bbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a80d94c51528a13ae2eb7a24237a59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7458e6928bee7b5db4765645c197023639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf7280171671ce0f4ab740f87ad288640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb816340698408498e96bf59e75bb14b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfff44c7798004716c7e1224f8d441c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c138c819768c7cf2cdea1df534d1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21869d6ead1fb574107895ef3079aecf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830b290aec78a73c3e96ee80b41e2a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43af16dcaa91f802dff2d89d684960646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687555ecdb9548d8903417e39e99925647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4b93e4d17ff71837ea28616f21cfd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e889300ee5d30b85b393e5961fa54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed566694836af042c37c7b346626af4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30981029f999f7ef7626c9fc28d4d539651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e087f59ebf9eea0b47e7c5127667e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de909bdf53bb0a1bf67402200c635f7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7ded5324615b511e944a26bb20beb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa21a6fa836abbf24c419e8846320dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff82c91bb70f72cfdcc63fe6a86ae6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f871619a10e81d7b4b2f036e85a2c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57366e705f5483808cdb4c4d4330ee42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97cfa0a70bf921a27eacae90e3f5c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a586737b5d75ff3576837436b68b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782096d93b56b6e49c0013cddaf5a2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419567f28f006b2e07c6f34dacd54b1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e369161ff5f68dfed14986fdc0b12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c66406e2a23cb344b49673635a41e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e27f0d1111cc34698a68d955d3e713665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886511167b03242cab0828c9f6625fd7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9af2dd419bee09aadb00818d178ae1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef493018420eeaceab5104a5ad46c86b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d95510ad8aae46753ff93b138965f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf6a0a37bcd9d2b174dff4b6913beb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36481b0c33f057a9279102705ee8e7e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1803ef3841250b32b5738908b6aa9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb0d78f9547b0b6d3529618e8b2b28673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb1932c7683b6397a102e6f5fce19e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b86f7152fb000f9a99dd1e9aa08a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc10365abfb537c54d771bb00b61a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b790d1029511940d51d724f7f99fa3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b08387c92a8e50ee1e7a8793e9060678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66b2ccc2dfdbab815e88f49e1218a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f85f8af8019a0c395344e3ee74fde4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8621796e4e48554b4ef73194521d6b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcbfe57b85fbc40ba8a21d313e4802682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854e1932024f743a53a73c6b7caaecc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c44787e98f9cc7289321d60e24e6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ad2e660bba1dbfe68b0302815a3eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ba60b1440d947d3933ec21a97e6c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01706a6b9c535c3720c684c88cea1993687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22924f835212f3cc51e9844211483f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb34877ed0fa22c91e44532b875367689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf37571fdc03db75fcce8a7d2463c9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79493417e8d14050e315b4162a009ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd65e713d1f3aa7820a3703db0bd3c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a255694962ec88f9678dc73a59644d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee6ed6d1def7eabd7e7de39f1d64b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b949729247193568b4539bf8a33f81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c9624a85bf778a1d4a011e51ceb3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241e8c89844995078f520e2f1f4f7ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f89866c490d4235185e68ce85ccc2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05dab02ac6936c3eac30f751518eaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226f624d10ffdd5a09500170aec4645700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3976673dc7cd9f583f2f1b2cd90b5de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd745885bed5007b0898239f43f78c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017f3d9fc00b463b82bc1afecca6618703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ebff6aaea4cc62f6ded12d8c86eab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde89505c93bcb5c6ddddf1e782db21b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4490173c469b4f89c8d01b75b6a11d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37cfab233a8789f9bdb62b501d0641707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d6eb41132ea5027e9c1620d9b7acf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2a108b560dc0bc41192e271d55a9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827406eb48fb3008b0892d426589d7e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3c5eeaf3eae4bf4e60689a42b8858711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35605cdc1893f6db37a191e0b887ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a982d1f139ea422e2dc2ceb376950a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61304701c8dc80317a5a4e57d536828714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d087ab7ffc887721e8db476efa4c016715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d7d2b293aa243c8e839a539f5560d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2d6a64f33c7e630a8de4a006725ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d16daa2d4c731ab5347239d8143eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5e4de4c5d268d1b1f3e364f2decae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67abd319693d3535784af4580ebf9d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86280c0fe8d41ea9b9f86a3808b7d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb8094d2108d904b3f43b94bf79032722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239abb1735a8784c3e8f89a1b0391e78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a85f9231f693b9906ea9bd1c0de3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170a8815fe8a1802c3ff69e15962e5a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b9ce0a47f1f9a8f8229be8e8aee24726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf70aa761f5844223c0e76b176891cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca227431eee7026b57bdbec7f3d38f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035b7fb4a77238f10be4db7355acb14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb60703b5bcd8a0ef2ee36f220e0a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbc9efad2dc8c112c7afc1fdfed8fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486697a40b462e50ada2c5413f159a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f8675c5aaed909cc4cd8353a6a14e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71f1ae3c30b2e475bdb1460107d6f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa932002fba8c5d3de25f8e91b53ae1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28292078cc64fc3f8d8e2cfa76934218736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48531cc5dd9b5a4372428cf71ce33a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423488f78b56a51a21992b4c193d60b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd80bddd08980c5af71ecd556f9311739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1c6bdc0a2a55af73e90dfff5d2a94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc80249a3a3be944812161a9fbe412741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7754c513098787d771fb861609abed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f3bb9a9c379e0838400d4743c6450743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e82d9972e58c042d02a4ffc0c650b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb34d6ef4f724cffdccbfb0d338df4a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3851b907d7107d30c932b1f0f7c38b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c295d0f63798e672f3c33ee04cfbd2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a64e1b831ff97525956577486111bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4c467f5af82b866cbab685897941b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67eda5599fd2bea76a559fe7f4f965750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aa83c12e9a5dd6752270134fb6b56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c74168860d424c66e9f0096189b24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbd3ea1dde02a8941dab09865e4f4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370d9a74afe6382c2ad009c0125f653754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eb76317fcd06adb776e285ceb2e9d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459371ec2db8062d40ac69e493e9108756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f7619a856d76291398378f2639413757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702ff9aa43fe2afa3c563f3304e7911758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97621a8c3e171adc72d22f8603641ba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4755f17c6f2e2c0b4816edd87c2446760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c859fce1c2133e9d9ad8ddeced24f9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69200a18b7196c0c30500e6eddf27915762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f999a34a13c191d7ebd88a24ea3a9c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3848e1c58fe6ef81609a7f7c3da76764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd75c5c6fda7efa210d24f9e9156bb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0198cfa30a9fe20494c84cb3ba214766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164e92e797a2eaac7002155d57a8bc2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690393315ab73830e73ecfe486e93e4a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dde3be15f2b2a4763307a2a0b5367769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9756cc7c3c7e8b6995d4b5447317292770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7a1f2e52fa6394df746a4886ce336771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38d6feec5b2a33cebcb40a8a30800b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08e8d5079e136c55f073ba779977e0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f4b1ac67ba319659a8e989a09acd0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb94e63efdd1eaf89f1e78db0d3fb07775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4c1d4ee729a0d88b67f3445a5c92f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26bdecf2ef9935459bd141738fb348777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699248da7d9a5d4ca0eb2c05cbf5b024778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baafadd10ce5edf6e2713759314e68779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9177fc3480abcc9ce254266990516780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b47a7bf641164281dafadca5cc400781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad9fc6ae78dc430c2ae116e06cd5c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9e39e2b9b838c07eb073e7af9650e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c815c96d2469daf92ffc7c4e21a97784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d1b420f2873f9d6a57c28d1c59243785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cde5c737c8359cc70e82f465df8ea786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c11624bf614bfdc774e3adc4c1416787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc98f870f2a3dd6dbd845a83df64da788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb065e9b1cb801fd1c34ac4309d194789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c622fa5ce87862ffa7e4abb712c61790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd55e6b362aa08dca4ba05814fa75c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f61492a83f7c5f60fc546a777c3d8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953ca5d5b004a7846b570110d139f40793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50505dc3cfc5707d8d1ecd089eb01c0b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdd316cc7db6d8a1bdf070be162257795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>