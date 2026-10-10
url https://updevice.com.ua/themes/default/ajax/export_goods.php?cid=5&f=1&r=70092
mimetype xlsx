--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82863a216731433828ffd3aeb64b16841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023894b027ba0ac455f0258eb9c6e2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8410b778fdee25794730b3107883f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5dc8fd5c8f7b9873375675e8f9c7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec732fbcae1f37e48b68fa58e70b9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef21cfb2f2998d192a8a2eeb1a63b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d687dcf07a9ea2d14cef92cd68fcea47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f27d9dee94ecddb9344d091bf55d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4fedb91f7bf14a5819b71547bd3219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661bf76f71b4398d08b7942b41b7adf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57990f4471e10cb0972c2501e1c150d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc338fbd404e4c008997e3849697539712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f6e180ef5f15bb0b200a755e6ddcb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599d72d32c79c2f1f159c0805d73cd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2333a2ca7b6f5f25cfd0b4bd6593cc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dc5fea007f92e080e032aed8c7bb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bcb4b416cb85a63b8c181297c42b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c1ba8973d5ce15becff2e4238965c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682ff980390a969da1b16a4d1d531d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7c1880febce841324de91a5503e7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e24af213b7b5df011631209f943d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fdbe9a4bfc4ddbc11ee151404a95422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a1794e8b4889c4ea7294cdf2011d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559db51aee88b32d8816b84e329d0eea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca970065f540311c5a9d3e60fd580f7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a058517daea585df8062b5ee2a12226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dd2c047f270280996a919646817e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074cb998f6ade43af7c4834f4d91bc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659cc6a5b8a98669d6a87fcbe0d050829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a00273d1da1c29c84c1201020f1f5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beb371eb12a01bcefed600e614e78d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02787eddb9f276b07b435d963ddc45be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aa67b015c7c07d9a7c11b190c76d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00633a95fbcb6a2a255e9ab22d395b7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c303774dff46b70cda54c565f098d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0e55d61d21b5c007f056e408a31df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5e16222bff2b53ebe036db9f3189d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0e2296dcf5f974ae726bc337b891438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b37d58730daf5798133f74e4f930b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c89e8d20ec63c5a1e54022d488af740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039d9c15cfd9849ec43aaea859dcedd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d27c53d9c619c743dd77b2eaef5d7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3540d46ac360ef7517e823950167a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82606198eba63c20c6bb068e7d98f78e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987c9dabaa8c2472bf4115a604e63fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374720b06799ba26a0bb5a0d7895dc246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1d91707dcdd69c070295108cf78f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022c4636d4432d55af18617217d583148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ecf11ebdb85e7999df2d77cf6a87849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d4b03b8aad3c31e3aae144ab98c0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16eac4b9b924d3a76a336de8be025551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd21afd9874fd1e77e2ad7cdcab3c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e60d147e6bab5a354b87b6de08abe153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f81a53256a2069b37d941d3e2e97754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395fd391cbdd2fa612b29b26ba6fe8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457ba77915d7e3e57581e6a206666a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaf7417f024ab903d8ac7f39087e7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db57f51813017c885e6a6ef5695d3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771655e3d0c4f0ebde8b5bb990ef2a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892b9ac3b3e43dce8e2b2110414bb4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60317a2941a681116d1f2b4d1e591e6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df2bcc100da29e6ed20834985dbb2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970362a4134223078851163772d457bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad2e4e6889fd54b29c6543ba73f2c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626327bae5d2d87fd570a00876359a1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30684e28493a4df98dc0dea2d5ad5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42cf345b446d21ccbcc0a2dea4a6e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042067b28a81b2ee2f8c30edc88812a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e3a3908f151b2446c3e2628f218b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f388f6965b731f47ce5db49614fe6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b6ab3449b7fbce5d9f01ab249d4b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7923be41c3242dd5b594b78c501728472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66c935f0a6f7cea1ec326838d0845b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25bb9b02e369f7c939a37c74a0207e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779adcd906355946ab59fd03d1e62e3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4db36be2b9405813cff4d579fa9ad876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f28711c749d9c5b1de87309673f3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea2bab795916e8a18a0dfa1576f6ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085c5b09e45d67be91db9729f6fc59479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44bd708a5b3d035399602e64600f1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dd92b081a9f385c43b984aee5143581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fedf86d5e651274d8e1f951fe326b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58d1195d80d52ddd17800995bff6cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960b2e8827cac5b3c74ecd49d6c074f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7f4c33c47597affab2951baff3caf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbd3b19ecec366a80dee8bd53aac1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d7986227761d9f15077d52feda87587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7da24a9e4d2ae612be15d72fcbd58688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181d5ddf39179f12be391918cc6307c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e2b3c7082034950e30fe4d5dd054190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244a2d6543a21ce35e99f17b548e1aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad4aa97754d12e5fb799c9ed453cc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186679371bf74539e139292e9bee068993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98f20d633ec3afc50e09d8f828585c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd59d3772ebc3c9a68636eae65c5f2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf486146a2e1b0b5147910f5cba1270896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a788361008a717341100bfd8259c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bca1cb76e20f35b82c8b5cfb5dd48098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b399e4978a55716329ebdc6c3ef78c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83154a91c557ae3813eeedefb5c556b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238b817c071da1dda7a5fa92da03ab5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dcf6f5ee3851bc106e59cdac3bceb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0ebe37565d410a7a55768312ae4da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cf848c2d1e9dcac8fe2db245d46b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be494671e4f0a6719b2e3eea195db25c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae13285fc78e27e9a92334ed2f7dc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c399c27e668531eef3a0e5ef1fd0088107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebda39b92baa53b6632779fc26d2c77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cf5c58746899870908bf5ba2b260c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65becd030de40650c90b68fe1b73ca65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9c4eee48cc27db2a427673977369b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f739929e34ab631290fdacfaf941ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efdb5d2b96f3f9472e8f925cafa665113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a87a980052ee8e1dee00fe82a58c9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308182d9eb7b9c294a6fc58fb37d03a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b7bd0997af9ef7e21300496ba185e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57db670b95829afc48cf69a9604e96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a180ea5de1aeb1e2ae5d71e9904a17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369697604e503a46c1739f5c51876ad2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43a43554f39ce8bb7003ca7d9e3225120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300de79d5ae2ad20745b46ec12bcf064121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5d1bce8c41f5ad97881358d677806122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d5d8e7a612576129e27aa86f00bb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e0270e3c09d08caad170be11cc4d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e592c87cf203dcb8b8188600ca81f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fdcda3058d8177d7a9474d533c27a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0af36573b537143c4058bb411a041127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf588176757d2ec2d8135c079bb696c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57048e5a90750532ab4f51714337485c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb6b6eca22f55cbf8c694f8b04a51d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fc44a9f90c500a46bb739241744c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e786bf9cc294687fc41eef17deac36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd4ebcc304687dbe539d1c3aee059f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38f095dbbeeafc45ce9e3333ff2438134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34721191df6a4749df1f0693601b8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca727c485283949cf46fbddfad3fdc65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb428bfc724dc641fb5223f804123b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb2e2fca225692c514f411befa388e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7710e28643c39ff813406aeb182792139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cf46a0985ddbf1af00443686e73b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db655ad1aaf6538201dab609c1fc5997141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f138fa255325386dda4e14f561c7c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72f33adc291352126d9afd1bc04c51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427624825845460c0010dd69d416a98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9368afdb6c5d8840566e428ecfda5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab13f4ad65628bc6f65ee8880fdbc5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eed3c8de42e64a7ce474e304463ea2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecac015d47399e83f9ed6aa8fcbee9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5e3991762328a5e1376efb03a10eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b6c13f5f0083b900cb1ff167c78a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df203e5d023671e63a709b0b3e953eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a9dd5789441a8ade149023370cc59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa30314f661ef69cb50325cc51c7fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722a73b21f3b5be6c14a8850c2502fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f05af705a967220ee14159cb61e58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d32c24e007f254b5938e2b148e75f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85746d580db741e49597ce61c5e470ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6c121115f4bd932437fa0eb818091158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbe694263bf131ef535806ec977858159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426b05ea6de9291397075d8d4f6791e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75659ab2be9b73f51632b6bb56f3bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbedbb32f64b10b1be20c560bdef05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2c5c16ccaf641dbe1e5eeb60478b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf1af63eb00e367b930f26eaab601d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080e8bd8f684524feb914feb7b39507165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93fe675aeb49b7ea67104ff0511b28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecb86111b7f699aa799f8da302d1cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef481dc4011a2c99c9e498c4cd788e7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca9a2e0c9678de9a55ebe0eeae37c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f1339551089ad8c6bc0410d78a2bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cdb7820dcf54366a95bc2234a38b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4381e694ff69cd57489749170bd9b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3367a1c0d04534a9cf8e4f08106e016173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777503ca9df11b780690b56f68b34ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeee5cd39718ba3a7eba82ee4aaa3c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e51f5192f568be835c2a11b6fe1e96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554a3e5a3f4848a4fcbc9fe21f83b48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410280e8c53349025c251c01966024f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee362b35b745569c61b9f2dd302ae49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b53b55089dfe642fa1e4ffc682870e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c0a294b9c146e46ad224fe659d6ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872ae2de289b74d0a932255f38e485f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4f8a176e456947e9e1cefcaf107ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6752e71168298a5e9bbde589f279e26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be74fc90b03b1c83525a3475deceea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071efc88a0be84fc8ced0f0bb4be02e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc9be08400a37fa0fe251b09334715187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a3d968d78d7a4a37af0696164cb53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaacb2aaab6b50bf797cd670c5cfc51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa2426fcd9638d0e20c77ca74284be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0cdc5a4ca67c3a787e5f1128aefda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80af2599de87c816679d98e5f26194192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0e4a1318ae18483233ae731f1a22c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2735100c93c8d8c48ffea68279658c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96840036d980f87789d7ccd3e98aa907195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff2b27137ccfa39fa16d85c13a66bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140b788cf888727d3be5f820c4b9168197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2b3743089097e62ebf47bdd74d658198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc8d80f2c921fe1244ff45df83276199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98682defc34ce27c696b1d0ddf903847200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9db0f9c657613ba4671017f653eec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a3b511bf7bac74e3e0563c20e925e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665d3fb2fddbfcd753f7cdfb4d8d20c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07b6e1a0582dc0667e2fa6c45fdde3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2bcf93b07a3ba0745e07a8287de53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b690f16e7ce4918d3bcc270b08015206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49da395fc70eea4509acc4d412fb34c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0812db307c466002e6dec8263a363db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b879d0d86e6b20334b86491be2e6b7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fd62474dcdecc6d0ef7063fa23abb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ccd00dec8bbc0efc3c9e9e52dcd4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e9399b34355df8cbccd1e6d5913c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919212c01bcb595fc694d386b8c4db32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68f721195137d9208f20ac3091c7d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adc55a5057f9841c2074f1e0c9874f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f712e12a246a1f3e5eabeb277187c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b3c635cccbc731ea689f2af6b3c6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd26480224b76b6c1c8b179316ce4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81528b25b5998353751cc0a927f0ba28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee633acf70486c0abc6b90fdaae929220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b322a5dd28b7523ee899ed46f936221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e933bc337c45d1baefd21bf61d5ae9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b98d631089e33465139ccf9c8d392223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaa487deee063a9e847d9b96a4fa55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cde58d26a7e178840e7fd82482cb96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f336a2553ff71487221302622b28d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92f898b7583fffd08f2e4c359bfd2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6259286545a3ad16b9ed7e1170181bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38717a9210d4e6b6a9cd691441e422f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3664a7fe332aca8811a12151baf61dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5537def01ed57431799108964e3d7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e06e897d6ecc70725b7a694ec272fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa6a825a34541c3b6eef8c87734cec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcf0ce197b753011962efb0642eaa5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e0e36913921ed00a18c1f8677c56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cb2e3ddd768aacdf1a2f2a1b904df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cac173bf5c6b2af5c5448ada65e4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19085e22841339da86b7bcea899b53bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a96a1d8c8b235af0b3c718bc8e89da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86a228e7be470d8beadfefc4ac74f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aea3e0ede3ceb94b0b0e5a5dae44a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6935ceb7924d8c35b8d9ce69d918baf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acc9e13c92b94805b4f1b8f949c994243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499433cad3364e8fd76c779f0b480df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904c4c2c3938e1cc46b942e34dc737c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa92f4a829e4275279e93a67b4f5935246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7a2a2d638e8f609e1fb803543a965247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c5b2d97c2c7e8aeb20598cc5eb8ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6189c4f1b31c92e1bb7e88a7ea6a76a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66961f136f3d5df7cfa5798f48d5d074250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0853e8d13f23443349dedcb2ea67a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0a09a16b58bd44d2c883f31d90df6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccad336defc98d8f2761338858a00fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37242e9ef6d8c0093f3e4de607e8e04b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393fa491ed50a36aa5738dad17b9ea1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4aa6a4a99d876355dfb7fc9d1719b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b911582aedb7c32d1ba412d9ae454257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbb80ccc563f5b709d2e98c5f781fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebbadb79cb48a2b25a10eaf99cebf9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e315cc152535d82ac0c6e3f6b9103ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0c8c7c4153803f1e4b0c48b28d56b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be03fa61cfbad328bdf92f011c5709d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec746ec8636429254a179e210121d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfcec75284ee305d404841a695333d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44201a37da0626d8a52749fb6b783b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d931796c3fc455f95c0e9b0895dccc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45919771832b4d041867e4cf2dbd7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f43c16f283d9d4f9e0ccfb9fbe0b15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a3e8c7dec35e9fd947bb2be7fe8d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b775e035553f65aaf935228b9e5546270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f178a9c26367ea8453132b1a0b67f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76f63db7b3354652e81b1beeae9b08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d543a1a45d8ae4529407c0644774b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c471af788fb8f336742c22298c50cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de45151171ff75719b5b1adf258ae1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71b89b3c2eb1ffbf7f2772885e9899276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4356aa83ecb42ca817fb91900bff1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1a094aa892ad899493bcc6989ae8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e9f24838823fd6c5db0ecc1a8e69f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ea1901091b5f2d41a38808cb83a2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb174e12749383840e4988741e82ae6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e517201ff84a662068fa7c13ac49b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dd72d21cf5fcb10388b0707afc6ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb943899b2da881ba180852f11d6059b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc8cdd2eb4015930fbc6798720ca9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e541cc50f51e179d01ef7bdc67ead286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae76498d1a06a38beaa9ad26ced0c22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3283620f75699dc565def5fbcdb0c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b939e14ee816da1dfe98c1173a53e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa08009ee4833d818bddd88b70d035b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ce0668f740d03a9a1b4b8646aa62e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d9835deca33aa56567b3ed92c5e04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a3567fa96e16946f68e9278d2e5ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bb52b5abdbde6faa0923024fac3bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc975e042850131e9574386eb308b49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35e6306b36c32cfb9fc8a4a86c196a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2606b52a1f7231bc9926ca00c299f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489ab4b97b97347fa72fb1d24b937e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085455ada25f252b5802cbd56cc833e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e92c11f57ab3997be168ba6b154f03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd53fa1a5a8fe09f172c11e4d3244c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40af5e363d80d3d1a5d6f056509cf27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d801d9e0c011d20f587594a6f9151303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d3180fc712459535e2a0b41f5c580304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b47b38561133123be2fe4c8963f92a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5953f4498f5a9500db3775493a17c9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26ec2ce267a494f3768f908ff9ead1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e7628631fc42f8115cddd8e850285308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a013a9b358a8ad4691474cc229383309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea92c2ef9c43f01ae8dea39d6d4512310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a296aa81ab9c4e9b34552c52bfcfe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127b52ddd2e328c34184f4c77400075312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bce97e417a53ff2a5de58d9f94a39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fb07f3965642432bbf7ca0846dc3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9956af9de2427fcef3ce1aa55d3d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ce0fe26a9ae8fe92b24e54ae77b48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b568cf721b6f70026da45bfbee184c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b92701aa9b3564ca4cddba76ef587318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c8422569054124f71e07ed2cb5edb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5563162e80c104e9108268812134770320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41fba963813f6106fcc59a7d71de36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5826c195d53db365f5012b3f13c36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9dc29561771b4962de79c2869d085323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fedc127923bb249eb023789ad6d01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e120816219130b80e81c346ed5c6d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9032f73b553601c96ece0df0a45b538326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ca9c4838f93018cdf647c71bd2f31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebee746231ecf28d9ed3a2394e6308328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664c50d417ebd3180c92b947f755d70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd46c5e659bd415a3bc35c63388ce12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eec7428afc9fa75b714e84cb6a999331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923d37103b4a1b3f7cb49f4246bf699332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc50982287da84765918549e311a5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202f170373b656e991aaaaa3edb6f2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32049e9b84de281905be47c46c9d571f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4aab68558502119e200bea1015e9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f751ab84b3fe0d73be98d3b7727df00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bf385cea13bd13a843b4bc3eedac8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4d5db740abc71245664a5ee22ae03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b7e2e60b45a1aa27eb9a89d390e6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c178a9f5221f027c33a608ad3672998341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b7b85ee3713fa3c1c40057387bd3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d25ce6d46aeadfe5f2a2a93e411de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072cc610a7357728cf82e86a6e22c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3e8067fe3d45bc8e4601691ee1a80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f56686522a521b75feb325da3c158346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd03101cd96f42a2b81079df41a931347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad3bacafcd0243688c857253d1d56f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea7ba2afe348fd6af2dfdc4f7c18c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57a645d5785f4a45d06e7142aa930a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8680eaf71e30ca14a523e773461f03b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432f23bceef4f04b993396e94305ea8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2b2df8806270d5ba6522bb684f04b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d0d60de822acf2c72686d7fb67b2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d8fe5fc2b9d5a2545b28544fcff71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43900b01b8490b409d2322f9cced93b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899110f012d1159bbcc8f6b83706b8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351d1ccfaefd0f7c08d621f6568228f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44764175187204109fc7cbd42d42ecb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe217308cc8162c5fe249db12dc01031360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd2d23bace48c9f25a8b942b678604361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d36a5d84519c867c87ae2927b7997362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499affc31b97d9c39e8321a12a980b84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5a60875cb8ea01efbd4f8b5a0b5fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d1099f66a5faf029fee1bbc29838c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070826abb955ba61393af4c7dde7821366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e0760cf3298ccf3c685dc422e6e4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db00330c0195713afbe8579e9b3129368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11799867891fad4720f0cc07c550066e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ae7fc682188812ca5e4e468bab598370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf2989aa61ec8e331f624463e70ede371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d89f7838bb6e0781858fca0bbb4d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eb16a23a3616b226f952f17fd8038373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eb6405598a93cea53f6d3bb54a0da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498f586990c26b45c9450b651d48394375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e41fffb4ac72a31b7c41c6a4b41ed7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1090f47a16f3a4d2f1331a3c4742b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25703d71e2e07f9e4a02122e20fc584378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5223b6327d8ef817e7c1ba4e13bf4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be858f6647a5ebe4c41383014ad268d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca9b71deaf17203d324e098afbf1ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698eb174a550463e1a68222370dfe9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef80892266f23d7e5dc8cb37ce321fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a0af86c572862b83fce1a7af4740e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5543dd10e88ba49da1332726a2e9683385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f9e551d9acf215fa53372886b8721386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab51a4f4bb3b3c22517a96167e7db12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7bac29f8b79435cf396fcc504a66f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb058632cf8f10425f380b460902b1e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f41fa4df78c2c2a51e2c33d3d3843390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a916dbb21114f12803673e8b16072391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b73285dacbf55090979db816d5b1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133682a183a7528e1bb953d25c7598e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a9f1aae4d884dbcda9dc2d6f4c133394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e9166c4f6182c3b9f968d9a0bcaba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf09161768492eaf3c38e7b9ac27f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48964436adc5ad7e7847ee301537deb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6bba0c6702c1ec90cee51cb781cc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e43d47c41271291afc54754e9f955399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146519bf4d8b7bbffc6587fcdbb36d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff321a8efda3a077afe8ac873c361f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b005a1b9f91443577f7d5e41c206901402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62693f0aaa072fc4ab8092f998a225a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd248a778711e0b81ae3b3093d261c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03499caff7e70ea0e82a2baa7f05671b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3a21f4f06e67384437be03f15496f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb747dfe6529e547db2e7a6371317dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeefd577ea71844fd59e02ec24f9204408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce130020b962946be4ffd72fa6eb8b5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1373ab6f29a5c289efb4ff39ce54b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaf0af8c80fa117a01aee7a8b443da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91758102b3779e1a0b93b75af891a6c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2ca3cef09dd921b79fe912f0ae3b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865c6d28c1f70b660899e1876be406e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83442ac11646d9fac2226ea317dbc0c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32103ac384dd6f06cff17dfb2c5960ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4a6118f68a84cfde3962318c1fd16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8c67266742585ff19c6d7d4a4c964418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a83c1731ab0a506117fbc667f1a349419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bf2b3904fa3ecee5be3bca689a5ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836997a440cf49a91a9dd82a0677455421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982bd2a4e504f5ab719cf4e837e0a95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09ddc56c84e6754e61f963da537ce2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321ab18a3cffa63f8917dca36c0fb54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5492e0c5b25790bd91ab90a76da87b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411050823fd0d805fd6d5e5f445b00b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ddd7fffabde4e1637d3041213fb19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f478c4d0aa5db39eb4d926cbf2650428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8d020eb8aebf07a2caa7e8dd130d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270e17541b3eb116ebcab9637c8c8dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3d58b796e85a13ec3b2daad836250431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa949a5628aac707c3fe1863babe5f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736256533717262b5cda7789ab6e4ee2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd8d022f3f1442ae7007f4ff0bf1a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351af091a6b04ae34479786272949a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a42a5bed69c13cc8bca7593da199f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb990291dd86dee199f74f1d8feb4fda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea07e2e4b674a840bde44911240cc4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893f57e8218936c6327728314a2e3f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd0edf7f0a8eebf91b2ddc93f77346440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332982d0094cda7569377d01ccb7b96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aba9cc1700f3db4d843e425dbd2d9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46cad804f40cd55532f5327764eecf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191473359fa0981e72b7ec4107d71661444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0d515c425ed46ad6cbf018743227d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38da1d2e6e583ebd1117b4c54f41a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9ce579a29158bd8078b6ccf22c97e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b82d3f6fbd1c6cef884c67f0a477d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76f7c962aa4554ad96d57472718e95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02989083797af417c4d630a4b195f4f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ed6535c12f3b4efed2d1496abf6d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34413e39c28fe37a946e19a450bff67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e48c9ad8167c389318e37ddafef90b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa28ea25ee3adec3052d4917d6fbb2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c502650d6cae3f5ec56fda0f1bb783455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416d07697fbf2dc6401bb29848ba6be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6606af1ba731ac8379a8f29b8d0b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d333f38411cac193dce129376c4c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa00e2ade64266d8bd689dce5b539ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15240cf198469ac6f966ad4be34063a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f9d16bd96968b13c2d5e208ba28c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af58283ca590c2191301f5d00ef75f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76126c491972a81ac087086562144b23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6799c0aec2127f1e373c7f3c2ff87d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a288aa7a000b6e6f483d8fab85af7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2be3780bf90f89cea41ba155be62c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab0658dacdf2e17fe95a5234d271b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adfb5488e605fae37230d754df7477468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee45cd7631cf08af4414c77df769ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b086825f41f54ee62b8f6e48a57f43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4155ccb1b137cf558425269ecbe0e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b433e4c54e8479eab91e481e391f88e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eb8f6ebf16d649ef0da52ecc772f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0fe2facd70efa107ea7cea64e8732474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e9a4fbe944e6d51536b6dcf004bf3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf3d6d014c873c974fcf0fbf3e933476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef850ec169f5c6a578b42ea6308cf0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54c5af2269ea96fe7eb967c47713ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac4e044b98105c036509fa14ff5b35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0864cad88530c9bc493f54bed767c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92973e9982865c987f64c0ad0a6dafb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977f742627c51bbb0b20b02dd5f7900482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf90dc9ee006ce69105dd79a73da922483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335921f0089763b0aafd54bb929feab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab02a94b1084292f39dd8bbb4eb88bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a830f719f5ee3f062e7b5fdcec5bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4a0b81ddfb27ac9b2a5a44c351aba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178e883c74133962eb53e0cb9de3ad3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208ad5d9c64a6e39f131a5e569c1337489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf281ffae6b64d28ab6811cd0634c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b66608b7e1ff4bf0beb8ba321d04ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e052d0444a2edea06f46bcacdaebc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffcc2f25ddcac65835d95969fee797493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d17177fdf574c215a04612ff40106494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418a77df3eb42952fbbc8fd1d5efb77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec454fb138ba65897a828ab70c266b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959ee39ae5ba8f8a53cbc19b9a5b33f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad97c17ff1e2c198e07a05b4ddec64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e209a7c134cd2611d02cb4a6207f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fa68ed969a19b678b5d002461965d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d336fd0db0889257e164d03579b0a67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea19d4f8f90fa0406d47b3f03f1324502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686d49eb498f71133143bc547d16f7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb99437e8006f81c1cde92a84619ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab7396d4f39d0561faab8c84edb9de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bed6c1d72ddf4b5b4655650e1d9b03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7d4ef86c5dd86101a268d69b47a4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7314e25103902fd94fabba50f823664508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62cbc928840a5d18f9329b29c58a8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0720da54a76057aff0dc705e94b09d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e857969a4b9b09330075ad02c04b8a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f18021cda6ef29536024c6fbb66033512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433a250d063ed38832b874abb9873e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcc26001fa2c6e93778e70eb774f76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e76be19e04cdda629cd932e3e9c8ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bf9ef32585a49749a282fd7c4bf1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0731a958dc229a176dbe170b79912e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d586f8ced1e6efbe6cfe5b3c24cbe0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a6b925af85c0fedfc48d705eb1d7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff485e00023cd9467b5ea75388a160520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac139b7d34091055df32e2657acfb7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2b61fb891c9adec05f14c593875f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2197e0653a3a946bfe66d90de638c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc8653840712d57c3928b0a121017a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b329473065074400175affa08230c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09974da7d8358b221d4fc03e5eed7f11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa823921345dc7e71e3e686c4e52038527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ff072d2e32de85f5204cd500cede4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28f49ef8c8bba1a018deb33a4c4fe6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cd055966cc54c8f903654faa05666530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7717694027b9bcc644d1a26877ffabd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7d0c7c9c5379bc90d7d40cfd35a5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91ca55fc2f1d01ca6ee42285eea824533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87021398696942c7c33413b0f69aabac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eebb5a5d234ea443bfa8b58de1d406535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ccfb1c04d839c5458bf544022b0a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e281644f479da278347873cb0e6345b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94a0cfd280915dcb4c5a5cb39b7258538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694b47e5ee74f4cb73216bea39109cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead0b4f3101573e9f046b6124e94401540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da1c6b8fa8941b4cc2bbc1b53a272a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58737a56a2d7fb9466e8db7b14944be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65183a123a4176fcf6f5e084881630543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ad92579ea1c1ecf67cadda5411d3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66379ee4094774ba14561ca8f283a972545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebe39081139ac05a85b334c5d378a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18863c60fac1c91a77ca0a1fdf1e6bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466485846b0dffb0c41db2af4d45f23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bea68ea3b487dd475218bbb0a0859549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49353775f2208c3f80d73efa6760fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36580118934b9dcc2e6b8bf07baa6d65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415221b2fbb8ccdb0f3f5d318cd543e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa73c4c3059ce538c524f11a6cef4e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a862d8e4ca5e845b1e1b871edc660cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994ec9e3c5a6b765b3ed782e842f1a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1dea3f8c9250c01be28f502494234556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05901f71ad9d8a4a5cff8654a2372c1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c39b5d3f1d21a3c906c9f59837d9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44f198d3321e8f5b941439ca766205559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be589c94fb515e04f54fb67f093fbc3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ac0a61af4a7ec47fc23a864ded7f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465dcc646241212ae7fea78e673e9d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41babc871e2f3d0998e15cb90d80b7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d835e34fe5918c8df353fd208640d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2c859c5cdb915b46e81723db6376a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ea28c0a902cc69351ed56ca96b130566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e0984be627f23ac2c7e682df024b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eec3dabfb75b919f664154d69002e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07514f40807aaf9b8d5a62528585f6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0958611fadc8001169bc05e6e79daa4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a07c16e3362a78b2bee857c6614358571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bea8f6bd244afcadc72a8261af68e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a925cfcded467cc0e8822f58563c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aa5a8cf7736e19c46274fa4b078ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80210fa7a92349e9e747894288c48773575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d2f14d120d0a8b048c9d46ce52736576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a2783c7a68309c5ba14f1b3e49827577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326e6a1eb8b55c1284db518e4740d48578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3eeb64dc540052e0af7d860395872579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b7652beb92fec34b7f9ba147c13c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49defc09ff67d25e596b52d0018c27eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533c4625ad4a88f19d14965fe100262582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c77483ea09ca50cb51456f2b7b529583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9e4aa2964f3b0ece3b20407339bc2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd6ff83e97a8be465d494caed8b9aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bdc780431d1627becb6bebe79dadc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071bca0e3b18b5782a48135970d1f4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50754c528e0535bfb9460c3da973c3bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9e5af7f6acbc6bd55b6cc4150a20c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e6883fad10d5abc1a9d927cc6a79b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cc5dc590644a7d292fcea9f877308591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aab397a8739e989a704bbfe8007361592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efb5aadf7db85f18c3f2d642a8f6bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e2c70f81be17a02e92d44bf19f53a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2425fce8b03981bf350b546b95bc49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e0c5cd2814ec0b369a0663bc77b85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9930b946826a835209d818a52c217597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702cc51a6df6dd73a9357f4d5bf88f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e12ae2de618fda3b5617e9fe3de07599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dce7410793368c78260dfcb96e6334600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec1ab15cfc9958960122f6e41883f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2ba9baa07aab66d69ad0ce77b0617602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c21f288b53e552bcb97a509d151eb5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151b6388eaba66b0fff61bac3b41663604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d20a6a80a276ce2913c8a979a062ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18ab8e11101216ba39ae4e7d3d55ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafbf5f8e163b6c2c1975c37e0b8150607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308de7b630bd70ecfc1a0ff81f9d7c16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeefe56cb6ddf26d65194a83cd0dbb1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a29f8cf6f6d06f79e4a101e69f17a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de70c28df2c03ec537f8fbe42b33130611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5fd1bc46eaaf882a15bdce677475b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299da31dfd2c2c0b4d84d6de3340e105613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407fef59feebe97cd099f6f5ba2955c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2e2bee5e40c544ed55db283ec9ee8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c111dd0cb2044c609845a3922be8011616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d02166d8f731e0f87edae6e71953c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdffe276e28156fb4a0c11f3cb39f16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653ec7288123be0c99eabac6c7d42b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cf5c86d023c88f2b5a21dd928d76b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbbed3e8766f18d84d75d2dcecc75b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34010cee7a5752c3edd3997ce8871d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdd1b55fe0fe219ae0507660ef6e14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faeb5208aeb81bd92e9d36c0000f60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee153d3b155ce70984729733802257625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bb42c8f9e59885c1205296f769844626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a54cd00f1e71c647bb6ef5a48d2b41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c6588a0201b7a9a09b4abe6247028628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c37ab5fda362630a120bdc4334b724629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db902cd02fb3ce954f15bc38b4e4cc85630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f101dd217a422678c5e847a3accc2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7e77f44bafdaef7959a896b266eb9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8a3b152293f9a595aeade9a7a4c5b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3ffc32190e96b710ed7e39902d0e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb701d3a131e4c06684582a3a1ae79a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97e8984545918dba2b32c2d4e3efa1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424be05eaf79951ab5f5a5eb2e221cdc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07e92e8ffe3d48d3e98f27751eb653638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27d6dbbfe8009e911c1826a46ca4e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633aae815cb2c41f97eecec998104ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbb2c24bb80213f2d0cae2181e6f76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e57cc445c5aa6244107eb6930ff265642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bbe4aebaa9d5f00ce1e76009d973f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d6d6fa2e907cd51f536f242b30dce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f52c04c5d71b2b78b5fa1a25317ad8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bd10b0175fa7aef8e7434cb837349646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3bc7d1c315c5dddb8908fe87e721a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dffb0c2fb512c4a24abb0e4221e88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90b5389bfea34123ff00993bae2b4e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cedb1f4801cd35790ba569efef812650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245774f8f7db1e3caa26e901d792740651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63628c377804ac73825895a09b6e738652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ddffc6810f69a741aa890ebff00ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669a96ddf7560eebf7a9b8529ab54f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b4d5bf4b279a584db651c3f256f1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240e438e357fc829c4384d9ea07361f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1d26a12224607b5b7869ea4dfcd96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97524d5ec540bcb9f6b2c0d2fea8521658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75c6b282bc7b9cd0df7168dc7c4376659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5932ec5a0c25a3fea8636ecfa08359660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70522c048eeff62fa5a2e92c97ff0c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35578d807571b1cd8d766a76991dfe0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18a0565c593dfd8532301ec941a377663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6b5b6043f8fc10b8b1168ac9ba282664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3f5c85b68b5252badac06d91c67e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21d2c19470250d417acb25f77ffd17666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f4b76f716f255c69c5e84462e69a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972067b228e7659232038297a53d405a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0545c510159ff57b0119ae3d8163d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f12f241ce1449998f6144554af2bf7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25e08e15cd78da7a2cfd7ac99482f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af888bf4f1b466c5857404d438b44c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba9fd98b05552aad26bc60a630a874673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5adc9ab4db720dc444a21db7fb766674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc08838a66448586444f239d9c49e3e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8774d9e053d5c67025a37c280c92dc1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ec8742ad1f4e3377d2b71b409a45c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519192948468769786726d7ea1162ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933f250434c93a3d3524dc4c6525873679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cbce6aea2250765c60bc984c18eee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57203b4c9dcb2e6550cd309ea968ff2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d92d966ebc59d1415e389dbeb83c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2e17d686b14d0746e14d2876bb0f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75a570a628f4d12220ea252ff796e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4febf74cc71baf8ab9bc833e869d7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7908596156869cb27502bf0d6f602f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c01a66f0c8d902c1a99527817c1faa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d662051708381944dfee74a6a11f984688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259fa4eb992d4513a4cafe2cea605fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203632079cc6e6a04640fb04b26daef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df8d98a199229abf2512a3936727d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53c4bffc36f02790512dbd33422b53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18f0c125f64ce9ede72a597052c96f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f641acffdb3d1717d500afd6021a86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a03ed1cd510acccee459e1bdb7c616695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf7871a014e98ec0998fddf51e77ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db0ae30c8ed550642b404c97a96daa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5d489df403af3f9adcc5ca440a9c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab04891f1f0c55665af9fedaf2ff742699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15351fe9d68ab714b5fa3dc8e6115587700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3da8a72e1454bd6bf1f35d7684edc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a68cac19a583cf24c7cb46bd59facb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754da145b8bb0feca9e15e90d247e2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c2888682257e4ed84e671758b94b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6451d843f8976b0612e91fd33b8de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdc71c7e6f635934f98dee422cdbf7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80c4047012e4fde1dd409ee819cf66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9cd6215cefb388508638f509427cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b23c9deed9fce9ac9389acab4b1cb9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb296e33339b10e7240d6b0c4a01fe4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f07ecfe415a61f968042a90f7f62d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde94e9c1e3a6131ae36b44ff91b154712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69eebf0de6666a0d22e8cee3c99b18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e0e66bdbbced1f3824954633b532d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b69d43ee3dcfc2cdc0305ffc58414c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59e0512a184d47493e938a23a590d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dd417c1c7d554c136a5ce340e0a86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f0200958978f15ad2c2490debdc5d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987495ace71711e10d310091a6769fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f701093846af72e8d6644718398efde720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b481f512c7f6278de17828491098e7d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcc1bc45fb8b2629afca66bc607cff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec6a0b6f195d473ca2df19f93746ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126694cd936c80211b2b78f2bc8a6338724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287c7e61c735ffa3ed0db261f2b2f7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e0a6c6349baed084d47379291782b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60bc2f83a6b7fe66bc9b6384bc956d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfad1aef60fe58994b085bd0bba56b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fb1acca4f26c0269ce28caa63b073729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4532caaada412a81264214201708036730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db434cf9c3495bcab95c556d1e1db5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3dc007eb3eb44859ba5c22690ed95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5267be3e1ef65b897643e110b8254d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc255274ec231675cd7a28c486754a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816665ffe0cd02e900430a59f5135ca7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b23adcc0e133dc65a0d87f4727a75736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156a9f4399a0578cab65dce9594bc88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b419b62dcefb351b38326958627a5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d3e7ae40a9a482c16228407e469f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7594b3f125a8794fb749f7d0a9b440740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14981ecf8a88fac44cc72366de0fe47b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3163cf2f9b9125d96ba137168e28600742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65815ec4d865cdee6c7410adae81481a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9137d2272c27eeafdcc5c416e3875744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451291d585bcfd357a8fa0b5f8019950745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5144738a63ea985dd952c12e1c3cfad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e27bfca814bf853f95b1f1ee48c5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e01e096ee3189e01af1bc7625f420748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402852892f0a3e4801d0bc424c7e7fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3f67ed64dc23cfd92ed10687a48a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88afd09c7129d4cdf295d998ceeb95751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c07ea1e644cec63195e1fe57b5231752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff9da6521c7ff4012234cdde0c745f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2959c960d90fedddc22cc72dd95a92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c092274338bf1c0653bb0b30e8591755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc300baf4a85a99985898074f471af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b18d6914a14e4fc987e8d4e3a1aa62757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27b04472dc4c5679d64e74f9838e9e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a82a536ad663f4db8ce4a788d501b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c05d9bae9b58b63f992ce56457ce2e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c3cb1eb9060cd6fa105ca4c72f16a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02835bc76ba92c1aac3997b91a91505c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee36d777d6c2420fe074041ffe24d1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543dba35999b1d289b993ad613048b2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a85b5379b5ef3fb9a7817cf58effa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac4adf082b50f901f22e014f870a9b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0686b3b472f1acb04a6ccbbc4d17377767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851761eca49387b828b129a8c2f0004768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8f7ef8ca888a0f2603099ad3654e0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24177f33144027378c3f3aa8e957ae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf7ae8e36943857bf0a7175ad9b830771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f847b0f95ab7e69ec8c5a12583cf6ee772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebc98e2a6440cc3e807a5a7c2be8d6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac592210ff0a6c25c7fd0bc954ea10d1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67f35fc2d766360d958bbe775e37bb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa87ab2c5954c137e5946669e4b957e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca975b5a89ed8431403c8a0ca481b3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1b69610916ab4897c37e855ca8b82778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7c102bc69ba1da6172c0710689775779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248b069f1d8fecb57aee21bdb651fe3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69468414225cb892f106400a012ec3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691abec8e53a80b0f16eb081b8b4c2e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacb5f521787ed54f63b72aadeb9302783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b22e27ce67939da1774e792fee0a6e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00143bf1080a8c018e29af28705b5f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7b3c4f4e1f851d21eb826e32d40b7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26823d0a0b562eadb279f0ce8b0085787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91cf28709a5bba2b7ffcbfb77acba0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1b5d2640df1fc4461a1746674200c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be39e2ec126c7649de362eaaf5fef7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f8bc3bd2f495d7dbeb56e824a538f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0b545ef0db275729573636ae2dd48792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1382cb6d506f7d70b344530939f4073793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2580ab3a402a6d0fb2077939af775794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a7c270376ac50efedbc1c17db228c795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671dbfb91153d5640e5a219a5d257b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ba6bacfe1a99e2904c0c7107e17d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810558a2356c4b36c18da628fcf758e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4891123c0df104f6679a8dd66238f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1c12a5ea91e6d71b32da9463486985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901e7bb26a16433caca9ba42f1cdc3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d75d8e2a7a7c9625e8791afa7933ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e4530a3d654467a23d595ebf36d8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6da3aba2c4359ab1499f2461af3afc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddcf3603480439c107385ebe2b644810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6dbca87cd28d4119435e313da611e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eb4c86b8f36479bb5395b6194378c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2575cda43e1f288e83f553df85aad4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4717a6f5176915a72c13ca8b58e60b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edea3a1d2158f5fef5e0c6c88c4954f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba8b25e713651517ffb88256fc8ddb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4af0bd2d1fa373c7405c172c8cdca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407e7e7992405a203a3537e2b1c3f9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be30c5b9759feddae4cd6a9e6e031119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6c40c9542bea151352b59ab489b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8e5450703e940ac3e847fb44b533421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a83f99fba2f9c772e3264fc842dd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ae132863625afb0c5d4bb1cda011823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8260d7e35f935eedb107e2d5c5780424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da5814b2cc0e45f1f9f7cad0c91aec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d9042178ecd32e27451ce2ab7d8dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2d6243e1b06081ff1009cd72359b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7abb52697e18af2ee202cac211e26728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f910030710a6347d7d9baf06c98d84b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c562696c6830406f5116e7afc469e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3503505b72ff473cdd84cc65c6a015231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b675b8ca17a2d470e5a8307017bce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5912f340b7062aa133b2e4700a1a6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7b2540cb1a8ed7f8443e130c7902834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0514002c96fd3d745cc7b2087a0c85135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8fdc2124c5c4f81ced01a3e7747c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567fc27e22ec52db2f8878b28b6bf1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83627fedc74d50aeb4a7996ece624cd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38ca10ab392fece81bc38ecd50b8d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161406118a79ecfa27885dc9ed3b01440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649782b67bdd4eb9983bc5ebfe45f8aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc39f86359fa13875d2653917f3a7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534da21be4874b04e51b321c8cbfc8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744fc3d8e824b73a4d212f34d8cecff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c839c26888af8e17eea08e21ab9da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add621870bd2484bda8f6fd553d2de7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2ce09ff2431c66a4de96875f0770847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d405fa3fd64944442025ac3f112402148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f088a68744fcde232c5aa0f09a6a3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc669125f638b85b85162b499045e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355833aa447ada1511db7bc185bc0a2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ccc5ab92f2cfb413660a6f0454b2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7e89da5b64d734a638faf7dfec60853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964b91f58e17b4f249bc09c79f8f78554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a887db7bd12e55102d2e4b8d5423d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d804b7f5282648880759e6c34e0f77f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad69b412c9f176bce6de1e39e3a9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d699ca3f355e0a29a9db32d3e5bbe5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b8ed4758a64cdca66ff5ca973beb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaffa1357852c5adbb44b4e76584ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384114fb52ba3c9e83c66b03c2d691d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af9e6776e03e9e286987d54a9fd54462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69379b6b7a1f658b2d0f125a490534b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c247a0b70d1a4bde62acebf13bada064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8604fc71e60dddc260fa064e9f94b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3714a34838e4dcbcd138c20eb1b6f3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99cd2df461a5b519c4722e64d81af767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58e9feceadb606042be2aee0ce687268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4ae2453c283798b065b9b9763f7d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150388a9bec8459211954433b857677770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b12967b20ae24b3b590020f213fc9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd981d820e5ee753a009f0f9b4878972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5ba14b50d2a5ae80a491a2b4970473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6a8729e5f25fdc041c8606f7fce1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eba9eba6e23bd7bd19439052ff0bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b42e61f24afd28d2b8abf2592d84276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c78a29ace7a5b48f15409bda8a4c1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a99ec5bee3a4df8a1970faf9e5e7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa8f8a6305e87877832c22137bfaf079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f565269643ec1eaae2263008aa88bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e77b26f05c0edf3c48c2b7b85dac681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5210bd27b19fd2f2f4c2fa4e2efab882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e26c4892e0bd22dc441f2a094f3b3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352941b81342a5f1032d1d154b42156e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461e09288ce11b90c003a330d8e59fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a72dcfa4b5787e505b6c06fd29571486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074bef4e01811ed0d8214fd92dd776b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab184078975b2e6dd836a02fc8e5d3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b93fc92d1515740e56a21c5b7633a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922ce5af276292cbe2af7bb72efbc9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9e31b4710874a4c1a9963081e4ee291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e02f958c6dafbb37ada3b14d6a4f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4c43dcdd9b10f799690353545ae3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdcfea8dac6014da342009f4c3dbef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17704d7cd2234da20dc3ec38f92a8c2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92369f851ffbb3392a0fbaad46955d3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c421b5e1d1f0c59a93278da0457489597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8fe057be5338a51942201b313172f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ae7b62ac137f82d67621574c23d7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff729430454be81a9d65428f2f7d7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009e2b84bd7a1f5738c11aa84df31d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37894b78c2dc094af284922a265090af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae7a28db0efad522708728f93917b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d144e000a4ba6e924f1e328a52d257104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70830daaadbcfbfa6d987183c01bea21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d6ccce8d75f70357ec8c5f70c12fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0fb33414510eeb094d62efe6d0315107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fea5b22a4f4b70a48373032c6d6d39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b42c87854a85d545abcbdaa8b209cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b892e5aae0e7b94080ba55bf30b2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4b4d00a5b2decad71caac41e9c176111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41369337f38504b257f3a3d674108d2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5885f04f0fa374ce64a00867e56c79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7bfec9227d435633d01e3c07b10d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad594a9215be5135ee9687ad101d7707115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0562750dcd26e5ca19813a099fbf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057951e59731d60ef4826e05affb16f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af68bf306ef83def49d14fd22ef399a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c1de0f1103f61ab4f67735d7832df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47924e14f8059d21a1060b87645373120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e02c1970d3c8b447523a030af1a5c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb148be1366217ed1fc34ead2cf1b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b7c514abd60274d13fb9d52a8cb7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233daa324beb3365e47ed755b4a37f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21f3c7e4e6ced4405d3d1e378e3855125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c1b6f9541df59f8a45fe1199be09c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e435a499c6858f7615110f31f2094127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49e1b88bf1c65da44157ba872c9247128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde9850a4eefefcb5c74fdd9c26f11c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceecdb64ed86b989465e8474c2b8a45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872d3f67af424f9d552c9fca280e4bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474c4eaf71913054962d5c4533767cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c017fe3c1efa39831e461be143d47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055e7567ce2a316dfb6b26fb8f6637a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688846320d00e0b32bb72ca129f1528135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9743b41768a4e770cd298834366657136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98da8cd31692bd92e40a9247a8a3ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aede518dc51dec201cb371ddcf9fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053273bb731f470529d8709f40e255e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be82ba3a2ba455a4ef68cad937e4d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bab1f5616d412941423bc10ba357a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d2b0cdec3b8170d5680a3a4c23404142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cabc61bc5c6e927f90691243857056143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3542008483cbe886b7307c5d72a6201144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec374f0de970f99d983b8e63aca2e8ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c28821ff8d4803c055357ebf52e81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259de7533c3db663590883a981dd076147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865a5344be672a6048f2d558388f395148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b256ac0f6c588beebd16fdf661b68b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5800d678b15ef591a7129c44d95179150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9339c67936d168c31e0462f3be0008151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf159ab42c457e9cb3f540718603be8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1001157d3c43780826199f3c38cc153153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410bd8cc1f09e3f595437673b344c4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c40fd1dcf20724bea8abbd0787f23e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f5e499c5ea5e6b98548155ddc5bd6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae40ff9597cbfad2ff8f375869c500157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae87b74c53ecafc94ae03277adff9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bb87b462876919a55bda8654f6fbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed360c93f5baa52fc119e524e12629160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66aeef3215239242d91cfacefaacd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578d1e74f88bfc1cae2a15a7210354b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc38fd1631958db8399b029c79189d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e47ff5a8e90d12895fdb81d86e2c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5a73d988ffa5717aac3c6a730511e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee6c0f9e33f40fd52c6b5a5d670cf0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1a6c801462b0a3520375716f1dfbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb56fb863f356aef9d310778d46111f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b056b90e35282f6396bbaa7a888b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aa9627102d76e104533d6e44ae51f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085499d3f01ac313b41feafaaa68bccd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959df0437d683010082174cea21fd93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcd479a198ed9ab2e96af8a5971d04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0202ff4172a80687a86d8f2e8cca3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81de5691f80743c5822b5e6028c858175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7269d07bc4b70e3f4ac39ac8aed59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912b2add423e34ec787db3adcef1457177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480300d5b133f4c91fae9bf6af7f7883178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b1e64c4ec728c7b65113f53b4ec76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3707358de0b0ede20adddfa5ca6fffc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684105ce9ce6f4a61591e620280e577181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc11154ff37133097f2d20b98cdd1dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51de81c5bf6ff6fa066397657875eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa743036c69dda7a205cebd474a5938f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070f40c9e9ac790dfd06edf0b3c2b7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3cddb71b7d38468a4c9f7caebb990186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a262cf6e65f0742cbc3787f412899be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cf56930e600b40c8eccb7456a8630188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0006028d94a4ea3c9e9cf9fbb5ee09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2e57132f8c679ede6c72beb83331a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c33ebd5c6370c042c020bf1c38fbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5560a04992baf41998197fbd69efe3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991a157219253e13fdd00dc6f320892193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806c1805f7a024e7b51c537d7fb0816194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3399f2cfbe96502ed541dffa7442ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bad010f178ce63bf65e278da26113196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b58ccfee1c2df62a172498e73588d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bfda6b8ae9a8af2b0727acc9fff05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9a53e71611de01f5e35f0f92a8711199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaed1618704c200b77f7eaa7b7d026200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7d70d53a75d7583386efb49cdcf27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519446ab61d6a64ec88175ac81fa3461202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c14a38e2f5ff69423ed33ba8563a56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e36ecd200e8ebe466fe86402d4cec6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c80bc4eabb3173e7cf190761794f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd736e941310960bb73c94af5868169206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dd5bb88c300abeda2684e4fd19fdb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9d0d28a2c95793173f705b06c5ca5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6c30c75ed3cecc797feab68b1baef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2d7a18b642de2b5f83072434928ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d1d479893a5b3c1d20a4fe5e74102211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3a0337b23047a43b8d81c7a7c9b4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894e74ca62b1ebfb7e6f9df6a44211e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde4bb7516bdb6d0212c38800c64402214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c627ea7959d67776bf58994e288fc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79e2f5080737346c6bc443fea984fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c5d1d032e3cb0e739ddd298261ea3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4cfac7cdd054f0471360b6ea1d421218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bbb05822ea4dae711b7aa7b0deabc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0187a4c91726d8cbb95298bdc3e8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726e23708ab12d7f645cbc7a593caa1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fa0f8fe288cc13be46b81daf2cc6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84271680653cae3d31f25922850da468223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db10a19eebbbce7e046b63b66d8ad66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88a744cc0ea75c9a54de992e24aa7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab036c404f8f5188e5500a281f7c46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e128963b699ce207a466751cf4113227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adf57dfe986f63300c11ff82c5cdab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576355eb585f8d618b1ce2cfe4eb0e1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18291901c0b2f5c934557dd891fc13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b140be88544ad8e0c47ed736a608d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bec6d7295e0402447291f3b15994f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd70ac5f23f051085919462ea7be552233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cbe9ae3dc025ce03179706e428f39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6287fc6f0366bde565b8f2c62e6419235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c69454febfb758592b117306df6061236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7e27dcd930276d646879d6fffd6d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb06c7d6f9fa9941f3f5010a547151a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf94f506f32ff46fb7fd831dc9e8c0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79982035f43d611d9edc8a6eb27ddac0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09680ee3f050b04156db18c9d725bdd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bf02b8fad5ce75bbe7c2b7200a150242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c936d058d33fd08c84c9e75f3344175243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d9d77e253360dc433cc2f0df4b8ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f277f06d176edebe37dfcf72d3504ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4624867e2b678f4e79cae6ddce64c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aa967188169c4b80527449b9c15b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dd3464a3f19148a288837d4c8226a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f27c5cfbdbb9f28e384898ab0a25d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db33e6c42371120b2bbf2819f908e67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f78a1894620d7ee47a2e106f67fac7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d47553bc9bf3f03063d36cf129ece252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bfe413875d6447912194bb299f724253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c49163f17bf6d1ece412e7de8e2e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc65f24bc4cd5209dd51c14f658f6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee72ced918d59e4a187c500157bc89f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a7ad2057bdb4bfa88008149397133257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99fd5cb729233475d2db6389e0502a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c4a9a86f05ebbbc726b2444ed0ccd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772d5eaad2b9a9a49ea46a842aab89b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d3d39f1e600eef12db0900ddf9765261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498edd6225ecd0100651ff9536adba4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83930261a73f1b31b7cebf052a737f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6065a016c5ef4f1cf085ea80730199264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3594d7aec168fc3e07257cc2df561265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c67ac034cea4d0818e97975b5ec79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cf53a350f7f377def8c6a48e91686267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c36145e528c6270118facb33be7b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665db4bcb471154bb3a76a6054cf8b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33c1cad45f3ac13ffa3ee238e2b658270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a352e26a8f7fad4bb12230599a9814271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47159b028c73dd2182352a81451e6bda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad42b34dff4d69486c8eb883c25a5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41effed86df6ed68726af6f68d8d3af2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1738e4c2e986ce57937a8329bbd80a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6b5552758ac3ee1e21046a0385a2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353617f0197b9e6859226fbde10e9517277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fb667ed1d4ec4b576757078409a4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7089b3af0b87f88e7882a06ce8293279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec9b6cd8503389d4d14a11ca273692280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee28a2daa99d4292be942d88b711f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1f2158af7908d34364d283aa3c5ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2194a36114fe1dcca7a7ce86d6c02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d5ee8c00b1865ebad85522f2ee77e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69277715b9e37417314b695c82da235c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7421d8a9799745e79509dcc80c2afba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0642b4176e9f5becea6dd2b1d6374a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee0a20580895750e6670eaf1b2e4b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5854199a8d78e023ad5a2b26ac89c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f86696274e427e4cfd1c5ee03c954d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5707b759cc1ffc56f0302aa812134d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8878382a163a9c0d8954897a93ef8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfc9e7b1b700c7166562523020b494293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97d8d13c6ab5a9e03a9a8f6fb0b755294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929138a87fef8ce1a8351122729da06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17084911be2dd50f7519affd77cb0f2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3425ca4f638fae988fc526f4ce7b667297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ec92978a25789db3dd941a1c43fc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6b3f73df698cc9941f5eb2b0e798b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f410c7a6ef1afec8c79b9cf45483b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34481381b2bd4e24f9ec221cd683388c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c852dcfe110d7b206e02b22fffec1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576a0ad91fae46f44fc973ea6b2f593303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455389cb3f2c43673f850ad6da54823e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64538c4227e7da35a1474b49f5e48e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2810f0af981c54991f05639d54394f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5536b808893b48d5a85c02f4337989307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e20ed4ac7f3c0fe94c5cae113f5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc847ca0815ce6afffbc062c2bb3ecc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01471b0ed133be2cad8c1240bd0d4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6835f7b0ad92e6177b30daf19d137b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe10bd19ec52c6c174014a50a2665f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186b8a551ad4c2d6d49d8a599c9037e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e98c495bb507ca4aa3705b9dfa4c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e7a3bbdccbd8484483ccb179b51ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c701fab18f748e6a3d7f3fccb1e1a72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc13d6676a4900d23181728a09a57e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0f7e3932ea77dc79cad41c367ced9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbe5adaef538a4e82960a39bb0351d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaafbe545da38ce528a17d4d54a9e1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5e34b7ff196187612cb9eeab92f9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42758969668f7153cd3e6bf291c1b61e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d233ec9b0db50bada465199e39f22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e7fa64a0c5c7b89baa44074b24e96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8236d649f5be1b6a8b2d9e23220d689325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da57dd36e55e498772446eafd55277326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdb2439eadba33cde1045eee53d830327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfc2900a592dfc79856d8bf54b8095328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594b19cc2f608e28a8ae6ab744ebd78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57846ba6e85190d370c7260ce6af7537330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232d8de366d409c33dab36aa29914bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644be7179efe64e03c7614029f8218c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474b3394d68c67b9f1a6cab5c200dc3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109b72d2c89ad37199adfe90ba0a182334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece939bd92d33674a126e82a9eb3dd49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a313f4ea6f15429aaf0bc6cf892b63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7717f38159c02943cebc7ca6c82fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed706a0b8fe1d62f8fb9c6ef456e5aff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f67841b89c1de8af01e837a4d3421c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176a7e0b22743f26b9ba8d82780f81d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae72b68bb6d7444ec51179231f68c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a52decb5271e57ed7fd4b4c73f8380342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7648858c8c7660d4a9d043f02757b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc27824d3be0d42bc40b2a9b878916344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72551d1d5237955a36b8a3c01485bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce7d01c14e8b9d984aa178a6f54044346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3995c5ecf11b4ab0a9fe59cafe2391f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c9fe0049b64db2f864b4fabb73d80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178efbc51dc80d1e08c2f8ebb2c1106349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff6f3c811f1fc8ff9abdff5b82f1fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1946344c1f603e33c05f6ac0976406351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb06078e2bb33f69b8f2b549e386eb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f34b7eba0c8a175b9012a1a5cec1c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa96ac837d9a16b2d1e992fe24fb423354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800635f023cbcee3726dd4a31f436f6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4738a9dc14a9ea7ced43089eb82632356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e16477d21f745cb3c832ac468257a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b9a0cfb48636e31618cd304e23e1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1749e4245c98f8fda475f2385a1e33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d224a2a5241b1cb4a3b16b1caa41ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ac5684313e2c47d80ae574e96e48e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6453ebe34f81fbd23778049dd1f0164362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a3dc997265b86ed3998bbfcf16ce1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be8a26cb5ecdf83ee522ebf2946251364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bfa4497e0869bdecf91e4a0c2ccee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32194f8bc0c630cd47f586af77cb5bd5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478489f4443e12cab746adc230c78dfd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101b3dea3138c5a1ac86aae58482496368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9efdddc8d9f4b3fb370ccc642991ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd46d1aa54e4ea0f25d1c06b4e113e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4104b3d9ae8b14480ce0493f15280b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb11ab3be2b663f6f2c80cf53a4a935372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7735237dc7aafa665b438373af6eaf5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72968122c170129ef334573d4f8a0308374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33090ed6fcc1982558e17b013667c5c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61555a3d260b3988b22ef4c84af8b584376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100440b8ba65a677b9e01654e441e9f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d3171960d6475a8e3b48c491d3cfc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea4d409513d43cf0dbcff8850383dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47698904346c97cfb6d1256693573077380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef55a9356682686308a6731e13d6c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f6e7be0dcf1327980386839c4c94c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfb65d6a9a10bbc48f27f90ae8e3c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56fed43108f03f23c85bc599a0d9ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2ef217eedd65004b73813dacee8c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc623537a2d516b47746b9a103ae66386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc1a913d5f5d9c248bbfb69bcdb48d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4bd5247795596fece0f3ea6e92f6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4402cd22681924f1fc925e63869e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839229e34882095d27b9af8b98b0e37f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a625e4bcb472b352460aa1341a0801391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dfecbfe786cabb24e53c6611461e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66fa3332b43a70d6b8197fd76613e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312e218f31ee95efd73010f37dda377394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862e97cc0d1d481a51309b52b97c834395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e961443724aad8e1d4b8324dfc3e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4874eb42ea0aeb747538d7857d330397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1acd7fb9715414a960918cd8eb1268398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501aea24025c94949ef7f07ad2a047b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4db18245eb7b78d3791bde56bed8c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2622ea005746938089ccdd3a949c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5a771e37961a8f4960c3818749013402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f2ef39344c2896fcdd4c4d1e5adb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14564527d2b9f41f05fef35dcef7374404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7f7b377a4a6d350dfa964f4434357405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3627b012b07820d714e984c7115ba9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34c436cab2a3e99c8face996f24aa7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ce24a9c269930515b31ac9da082a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd616fd3b85f0b2d5400ed21abd53f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f0ec07947f499741257427356ae0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc753614cc25e8f066655e1d08c8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0cc0581e8e94ed069605fece17145412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eee85ac74386d6fcab40820306a1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b05a4b05fbe4c0c4ae553cfe345d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220877f0ecca6d0b591b9b09763d6182415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015223efba6dcec5ecae5c805b256a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660fa91b5ff6e0f926f418005f40394417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28b2aa9eb9165d7825eb9c134e350d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b585bbbb5a64fcd6be62a1d421387a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dda5a383e17058d1ee9acbc216512420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e5c11cafa83691d0390c48cd0a64e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafee0d117d57205cce204651378d0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6108d9e416a7e386f77ac7ce4a4a3d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f47a98853ffdf96f99a6a1b5be4ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bfe61ced98a1219befa2e60a1bd5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd7bb4de20d950a8741b124059a7e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3997f94998c1420ae2e40f2b3a1c67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa225fe96bcbbe0b9c8594b9171ba6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ddcac410183481685b4d60a1c4e95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841327ca85881360b9b53033cab1a9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba75fd948fdbd341aea463791f4aace431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442627540e9834804188e1c3d6001f92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaae7929c1065e671d6cd6d8281749a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319982b3b1368f88ca23a7a491dcd7b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a0e55dec1d339fcbbb5425acc72a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b39b8fe8fc736d811ee6674ade8575436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159921c79c785ea48c3173d7b577deb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10158910ed4175d011999e704131ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3d071595dc2d2cee0c971f9eb040c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5748509bfd2705e35929a93d93c882440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ffe393e73bc90fa44e7265b2885e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262bd9dce529c5802fba37c5318a3ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684af2986b9b368be569e2a81378cf7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39286200362d6da7f7fe8b1d226f0089444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4171f8e8e2aeadfb2d269158104c0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdbfd777afcbdf290446345abc4c47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd729f1791f447fef6907bdd1b8a8d43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d83badbbfa1e485415fc279b88143448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a298ff38c71ef65849ec6c62199f088449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034139aa06e2afe2591b62e3ccd323f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c4580087c9e5717ca84804fb1d940451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab834aca622f66823560974e9575c6b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b7453224a98f1e07af25f21280928453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9ed07e72f759832f5ea9db452938d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327514016befaa16a97b1666dd476ec5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25efbbbd49ba4eadbf208c0cd1272f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe6231ba6d5c03531feaa4d85a16f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbc6d68d3a7b8eb89be85a1e337d89458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b535a5dee3834d7b1ddb4ddf7ca56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876dbe55ad5a62f0995e98b4f9136e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f718fbe95237b2c12357fb4ad22a70b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a71338caa25b76e6fa3f28c7cec81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b1d5bc42a5b5f6824fa750840e9c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c107cee5c8184bf649511b0193aa8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2644ba7ebad4ff717e85a71cccb09d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7993e8e47d824a2918a041ec71e817466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c98efb15a97165d446f9e4e94a3e3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cb5343917bbbea50cf204cddd6dc8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bf1b110131abdd39fecd50fe54090469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d9df8e13894bc16d0e701ee3d3489470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05ce5c153d43902c35d012aa1961da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdb2fd3e5c8a4567b1882a59b6161c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f12293b6fced654aa04c085b5b8dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b526cc0060900b26d1a12d8b838dba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da9aee1aaa73cb636dc95c87668d4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3692fbdd3402c49186c1357c3de42c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae08cf444313b6609150ae8e2d3881477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed548a966b9fc5a5232168659409335478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd59c305e4da9d2ce5fd2a9f998601479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21b097720055feaeeb61c3bbedd887480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb37a20740a9edcec13cf22cd6466d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12440607cec2414255b949b8bf72ac20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd32aa775fccb1a14be5221a20e10b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6182c1f7b4871ba66b34eae8d66b21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb257da85833cc43b9f80de262baf2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3c10181e2b1e8f8bc64783e2ae889486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1e099d15a7834bd40fb29bbe15cc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd41497022ec0128adcee3551d63c95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a445aa9a579dea28217ec6ecce8616489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d066aead42194d265c5640278802c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394923776e04fd4949a1869ce6ee6933491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c75cd4804c67fbfaddc617dd87782e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297f2b6a5e36900cc52387d34cc0e01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca007507830d235881e0df560b850c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fad3ccd18c4513989f4d3f7b73001495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98ed8dc32d3810160af7022f4e680d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603fb65832422c107d238dfa0353c5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab03e39d08fc1048c4cc21ac6e24c50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07605763fbba33a344f990a85b548e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c914a5dd8d7276a8751fb1c52905f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e59c9d20d512f977ddeec4f305a4d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb0b375fd8f5ea4d470c0a007460f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b8001fe0fd639785a7da5f81b0f21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f2998b86e1705a8bf2bfddab3d3e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba485d992d28afc439d3d48d00904a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310e4ca84fb9f653bb29ac6ffe0fa24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9ca57008fcb8f500b211c70179746507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9c60472e440cc301e7a8056784855508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3934f6930729974dcfa6ce6a4a579a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55a871fdc70e0654fe80b33cc6c729510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147c339e22a05be318060ac0d3b3c67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8738e335f6c110c2f56c864caa656512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11fc8280c77aee49b98136a08fea29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203f863bc0513289f3175314a4f5865514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382220fcea1de281fc518e0dce032f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2199c45a521624a1012087ae99ea2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071aabf60e195840718656feb4532d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a70c2d3332be61691854a695eaa2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab771e3b9c27ce346419e93123bedc70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c1c3885dd42ce0bb41ca04ded7bbf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47c5b136c30238f678cc1774d378a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f11190f71cac4dde4fa77dbef61f8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9094a26a2e096be6bd758a16d92d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec080e7426aa6b0379f8df73915ca9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39676d55d1ac0a991fdc1848e3ecf055525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158cfcfb9fc78eeee841262b30217fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb032ec39ef2162b83fb3c638800df73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d429601f22523d2ddb7895c0578999528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3992d6a29dff13726c9b8c6bafe2d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19419d0e397fc16f0d43914e32114829530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea595fdb43f054c08b862c2a3b15a64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20ee58dca7739439a21d71bddc1131532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb14fffed74409e26369b61997c2c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7ea6117b7460cf9c310baf9de4fcb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f20a31ac5b9b5bcc9da4b704bc123a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2b995a980000a2634cf1460aa6673536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1dabb1c456663cf75e68d908b9fac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50addcf77130f40f26c3be54317ef768538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff28219ccdadf83c9d1eb453375c535539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e18ee65f51b08c52513bc223562da2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f061406d8a853cb5c221e61d9596e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226f4f2156790d59fb7580c7fcf3855542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1c0abf49bf5a5e7434d012454e4bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b29d6c7af144b8b8b759b27e89054544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d842e197253f4b459eaca6bf0d0152a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c823f8bc32f02940fbfb2154a8eb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c95cb84ad255088d6649a2604adf1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4d83d863a110ac7e8840ebe333aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443f75e4662405ad97c2f59f01fac4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29b50d0a51d495aef5c41b2d9e831c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85a033d44529b272a365c4f89cc99a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f71b5b60b1f09a9ef6d944609e509e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1566173e3ffed2b3e71091934e395e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de49e42ccc0c097aaedee38143e1434554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c58c8104b267c18c44fcd951c64e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7236986f396ffe08ff78a8756fa96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaa534cf9253538d32cfd31bcd9a36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59c9ac23ac328e547647df6a402393558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1ebb8b558e0d0f1e66ee104241aa8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc8961e3f3c2acd42804084e4df9ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e363cacd11e827beca5efc892965fd7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c28baeb8720ef99043dd403a5a586562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e409e2a6046e0320123502ac01ecea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e29c175e3e7989632fd7f3c4b37b07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c686f0c851363e53127c4a09e92c0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21a77c0d5efd5e864671905db44c13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6895e9c2126f3f285fd942294498889567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b8109da58df947c5d40da9ad77ed8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4755c69c04fdf981d65c3b0aee5e4e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbe8b8dde39eb467b5fb979beb809b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed497836e547fcba2a52318283a0606571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12107b7aaf0ded1e3db51836270f72a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b1f342adc8521b2423558c00e98d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825738822dc0c58575e16f3c38115ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26482340447cbf8bbd841c1da834e001575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7db7f5837f0cea21cffd46266c252576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cde55fbbd956ae08a698e18b9d63b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf6074e67289b82a45b4939750b453578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b952ea612f45951f917a6b9b471af7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819587391c79490a614a6f97733913f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403db1e4e5e855019ec77d752650605581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915cbd4618a11d6d188bc10cd9f1f56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb4bcfbbcb07712c80f2fe9a2742c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c221f8052ab0480c04596cbddefdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2400386d5cd024768fe344b8db4aba0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae88f8ccf2955c5de9b1933258d730e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e427d4b7d35768b305a1c4a8bdbd6fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dd331c41ee9faa302365eaa8118b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3f8ee24009e26bc995fb9f243de73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562166ada348cdbb6345e1f17706fc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba36f37afb5958632c355fc9b234a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade54260b9b725a2eac2dbbcc0c2bc5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889fcb66dbdb839ed2fd7193fcbb397593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2a6d9dfe4e48a4edcffcf7c389dbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37812e38d5278d44c0274067b8614a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420eee5d0e3da4eabd51256fb8f96a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5eb7bfa73845c39b752d25655bfa3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d23363ad8defa4d8bbed9b8bd4e4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29703a2207fd50e3062bf68ac0bb06bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d30fd9668598471bdbae62fbe9678b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bee12cebed0d84babadbf969d4c45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba6aa7a510968159faa994d9b8926e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaa3a6b52dd2568a87ef0201c1e34f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495e791ee336bf08e23a633241eb90e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e081e0a96ebef1fe5e77ed89513f78d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828cea536a983c7ae18a19d463854cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d586f35b31644a22ce87ae59658a3fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df3ce2501ba55d7e9476feffca3f67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e39005af121c0ac90b7bd2713c98b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c2ee85034aa64f37480f33da4012c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5c88a98e7738cf3e1cd191d775950611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba116e8928cb9fa1325fe71efbc145612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad332c1b48b49bdf44aad41b85c0a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca44bc5d789fc49fda29a708c9e32c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fcde1cc1ccd5d1f8c43c0bdf4fc97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379abfd14a6d46aa71efe891874d66b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590e4e8fd06c7a88eee4923691208b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03553ad3df238baf70596e65c25cce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd17c67e4dbaca9fb3ee219a3d15f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08939577e3dbc8757d416637e79aa64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f10d2102ba6eaf29afe5586458bb9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395ed5385f5ce8816a4e8a5865e1fe8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a24dc05cf6a78358009563a5300c24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99823382c719adf3c1d93a2a482ced624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69c222e273d0b2c65a4981fc4e94bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756953b82d5f5e6f59e72535539424ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97681b3b15ebbe35ceeaae166098f9db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bad756f4e4bad24d95bbaee6fed6b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b0d35ac10160bd98df4996574cef7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4078092316ee455cd86aaf1e03f6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d8b097a3e062b4e134a9d1d9fa9e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb742e97a5425e009cdc15c394edc38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdaa521e92a992d4e07b09472b23d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94723b1cd2c91221b38abaae8e146955634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b4fd24b9d9e79774cb38ad99ca059635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3129f38f7d4f8544107a0cd32c34cf1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff83c5b336fafe9523a89b63db8ebd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312ccfd65b9ec26a130c09a29456709638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c290155d4c662325007dca75f70247639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd75c5e25bf476503613fb356e4a46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb066088bc9369cd1ba24ec2c05ab098641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cb922e5a702de59c6b9d3ae2b5cfc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a271401a5a85dba9700491eceb155d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39f7f9c42333c5303346ce2b9568be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1d21ae57eaa6ff8bd99e028846306645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d822cae9e09eb987ea420c237ddfe56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e8499e488a27291fdf1ecb48db6fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8ae62e64edcb0614f5ee38709985a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4edd94bfe8d60f1d6835659ce30ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98952653d4623f819ba43433ea69136f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86896127e2fa6999f5b1857d65246cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c794571ea0c92283e308d9c8fd84042652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b3f5e70ee62f230b73630054ebe20653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89264cf731255782bba249a6b006cfb3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958557a22e1f7e0e7bd0181fd24c0a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320d41bed84fcd5c2312d07face7f35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f818600b9c4da844c0d8f1855cd2cb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d0df5ee0ab90e59696ba6405dc124658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b4986c28361785abf1563e3b26cad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadca70db31bb6977013ff0942a5ae2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ab26b5061bb8250bfa67466898010661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38facb78dc4bc4951091f962457457e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfadf04c9aa7ddb762a2c82c8fab65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05475e96875acbe4726b1cbb47ff16fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc951e0424404a2ab3d58f5b44f2c06c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5d90c2bf21aac46d1df46a4fbaa8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71441acc36ce25f7f9f2fd503277eb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb658458b1e3f09bfdd8a6eeb941cdd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bc60fd3881998a7dcc614166088b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee48076693d0c21cc8f2f6388f4f481670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a49da32af770a8e28fa0d3c22a3e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c94f74b4c453fbb0d19ba9b651f553672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6e6fae16e4ef333267010ca579b05673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef582c653cfc68d38dfb25e800c1341674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ad695bda3680c1c8fe5a43a17412a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72deed74ca1201a261f7a29ea71eb9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54593302e1a803b8323ee4b4ed59e1b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3ebb438add42742fddf7325f6c02e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d49a0ed5c304e4e4b89c92ba5d7ea8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f707a41b810432000f77a466744ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a293f71b25879105a958769d324a58c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598ffdc5338c6ef388e16e92b43a8ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f18a13e20ffc6f59b644d3148c331683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf6f6adf8cd570f49a21ca9bde5e1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b48f97af39927380b5dcae7eb6a5f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0939dbc3c848399fbb046c859142c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fde39b8eaa8e835abb7cf3bf0d3f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5bdd713e2bac298f54f0ce5b38f15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cecd7a3f56cd1a6fcc91d30a468301689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af92dc75f17ecf4740997e27d596226690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801eb9de435d523a1938f1add3c4bd3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685398f5df2f83b043753c89f5f0890692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4e9f5f03a0cab38137a211499f90c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6514685bb68cc08227d58c006375e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e91dafdd99e3b2705b95771224d1ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44d87234a6d60619ee76ef6c95cb6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568269a2eeaae6cfe5497b348878a3a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b88b043c439803b1ead7801b4c65e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29447d03a8c499b4f5960228817e3f88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805871a0753fd91009b2498272a5eeb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f565d4869daef2b18f6a1c8471147701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181b82007152178bb042fdecb166e51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26de62c9234490fd99d66eee260fcfd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf61b4ced8d0a826c389313b99f0500704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a530bf0a029f8476ac6c2cc18fdf8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc45e3728d17a73eb23f5e1700e2de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d8ead1bef77b1065e7398abb3fed6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5b589b5bae5abacb022370026b888708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f929a9d9b413f656001beadf93d64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28717791249b33de909f43d34692afaa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f656dc791cfd8d054ad576105e95a4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535123da82362a432dd1ef5a32b81ff6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881ecf6246be1e572b1531656ebfed8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6185e990ab77784166f6ceab1c5d71a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf084255c42c78700adddea036bf1b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24e829c859a4dbbc7e50de08e61f1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092da0fb086f49fff41faf11b14d5df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a535be7099ce9e47a34b3279592b681718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971691feb1d1e5adde0652e516a47a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fda8be350f0d5c3a924b5f64c26c55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af177c9292e2c0f55eb394f729b7946c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18cda55b5b3214bad57a064b31cf83722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bb5456d80a62696e02522f79c9977723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533b9683254906ea14e5f72954eecee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdde565281f2fac8a71b01674040d8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ee8c7067f658819a690d23fb237d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a3098edfe237f33a5391409b0cf0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30bfbb3055c933918eb8dab5351a61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c266a6f7e0788fdf0176176e655aa1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a0073e4e737719717b982f6170ed2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759403383c5a603794629b7071bea957731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307de1e846c401608ea136a9c3bca46a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eabceac2371c95cffbc75c9890d863733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f2f23ed4be840d03d729c053ee3d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85109b61192f4f5a7676045196a5f211735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc954f0bd831db3309d9c65edbf892736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebc2b7a4ef1732240cb5e9ef68a3c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b5a95136ba95731de3e9dabde1f5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898af746306d25018f6ffb2e96214f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f8de7b341736f9f54466a12e4dae0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffec23cb624d57e9ea990a219d6714741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dea5af7f220967f137cb0d985987cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc58868235cad5b9b4194366fc4a8e5743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>