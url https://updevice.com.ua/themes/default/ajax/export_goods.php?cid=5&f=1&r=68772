--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,469 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...340 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -490,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -973,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1360,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1480,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1672,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2068,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2239,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2311,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2440,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2905,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3043,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3115,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3314,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3670,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dc718e8bba3b72fa79b3bd4b53b1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaa838b11ec04772eb2135f78090d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13452e7fe00dd3fef737a33499eda83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844c57d8e7a591a0ca0342b87598334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006764fadf7f298a55168bd7b9244d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da338fc568fbe740d3f8ffdfaaaf7566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e19b57dd1d20d5b337d372f13b07d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc66f1cf6476fc4b50b4a5fd6d5a6178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a039517d1edd73070f2ab0026a08b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42f1c0a2a8f48060156c976b2fb6af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289c0f294a8de580525c08aa97dc68511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6674a1a6e9e51ac471f86901b10f3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a005beedab5b2f98c38fb6dd20a5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06379e514e07c4f37e9eec4d47f6856914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40722662b8743ffb85cc01d0773e0cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0da3acf08110b59048759ee0dc311016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa035c1067ba4394cd6e6ca0facf42a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af46ff31515560defc7ac5c849307d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558eea49b99a16c268d02326f0d583119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d9c3e8fa4f9c0ad249f8e5c42831120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289c4f7aef731bc88db35388f44d19921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580117357c73ce2ebb72dc7c083d6f5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71404e7af92a0b82f9fcfb401fbe8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a6511b2bcbd8a1fa53462892c95ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623b96d7220a4d5d343b2971b38ff3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db4a22625b5c4e054cfde876f3a91426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f8af8fb10cade3e2c0f43705867ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37862a8a2062d7989d4459d43660ed1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9790d75daef4929dc7e3e968d216d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e45999903a8f15f01675ac41b201430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3d34cfe4391f75cac49e227a9cd5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da321b60d69ee9e5f5b4adff0d4580f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc67ca0694085be42106215cc224a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0d50a74b6d46abd95ce355666147034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701acadcd5bb40d1c6fbb2738f81a8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adcff1a3d4f04676fabba528d4596836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49379e5093a7823ade6a28a2fd6eaf437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7853b9ca3c24f82c4c675b210cb4a0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27ec2962f0faad044e7d6745e3362139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4790318a70cd3c3b84880f443c1b0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9027b057c32bc32f49fb69df5b17b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a2c656186b350f688b74eadf3537442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eab6347d2d39a00e6bbcdda19fa3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52701ac8e52ef660dd4da8c1faf434e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e9b505416f1fd21fd4741b4afaca345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9bb8b143cfaf333f7c17a2dcb87f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b468d2f098d35d19e65b5379318a38b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d47b5037f90faa600ef0f21a58927648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd848f4f070ceb03f18e6c16daf4ec4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568180b33f4f97298eaea1b2c852e3cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bada464a63a289425e3fbfa577d6dd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5fd972f7aabfe05001fcb4f4bcd5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bebe6e2ec6fda9f8e334f974b3b5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c546211719de6b365240fbbfa8d1a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f5c4265f1a371d363e3594a80512a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014b96b0e3d7a93aa766198e64f9d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bee0a62c86ad2f3341afe7c8ed93f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44a2cbbd89a9283e4a4797f5d5d12a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad844d343951bdd2ab071956f5f90fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf576106a2eb136fa1617a57953c15d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebb87c209907ff184bf4332cafec7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed883f882e73730c64b2c6fb25646d2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969db73c704e8b37a7d053149d10d91563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ef9aefaf0fce12489fd5708d889d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ea781379a0499052b407066b5b90465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b28eefe5bf02072deb062e7163bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035ae2e63942352958a53ddcabf134a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b3d8635f5d93aa728e737eb58c23f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71816e685c97c83411b156dfe144a2bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484be94bef6ea751e383baceaa4cde0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa97e4e6ca643d690bd1876ad19cda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc6cfddceee6fb1da128e1b277ccbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cb715362699d72a65c3b17bfe418b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f2a1da57f35350be550a50b94445174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5132e9c67f2fc7c9d0d8332b57c30575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508c85ee6125daf94b8ac5543d4f6db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b9a3816664ed1ff718ea168d021f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8b2555beaee5086cfc7be6011c1f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50a77f5508ecaf6e0aa5af0ebd136279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3bd9215df570d06b8f3325e5bbd5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76fe338fea16ab523cad8e54c6a19d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991ac3b2796647416606d508042518d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8761002ca89e31a91c0a529f8b855483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276abe81e7f4101f604f36dac902fac084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c491c12200a9ff841db956c7a08d2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4b54aeb9aeed94720c2596e2979d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cdfc2e1d758943b94eda21d8fcb7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad71a91fe11f61666c8b9d0e5eca8ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a005bf6d0bbedd82247ba5c856c53b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab78276f22b23eccce49d8aaded51fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79b806957f44ed7fddbda4af89d1f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc621cd74ae5cd6f2c35ae6daad7b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea61dcddb2557bcf95a630cfa7ab1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e800a7af0a5d87df70f9c7cb40b3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c6cdb3481f4524488aa0ac71d1f5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ccc563c82ac94b5b4d5d893c01c6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac8ec76cf877182a2ee3763803961097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b87f3f3599f669ac56e06fe82f89798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8a5db3663e9050a29a2a583c069ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fe82417b95c144d7ce90760972fe9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b251b0c1a6ee318fb65bbc40141b52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea886f4a697e1d6f00f6b2897193d06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98291108be5e7c629d72dfd90e9f9e5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73238aa8aa4bdc54f6bbe33a4bc4b915104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555156d7319576507e5d651efd579556105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e393ef5e651c2c87f492798c1f0d6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c9ef4de2af33d0aa3f57935a78ad0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41159ca57538928469fa4e16ae9ef0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894ec690660134f202fe6bdaf3b1a66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d5a9e424d1cd5c4cbba627d404117110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77655619558d3c13f69f7928bbbf2ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05ad0c54db50b8117aa0515a39bbb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b6af0ea617be7067786bab3c42877113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908c4cb6f2f9b129b0a3726da2e052e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ea77bdda1185ac77cc60d269f292b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66ee6da3f2ba32fa2e24c544a28d2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2bd518d017d115f8fbd24aa652a4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06155fc842269d0e6e97e8b3d3cdb477118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cea7f45c1bf6bfef9d15f65d462c90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ece8b8f5acd52e1524c0163bc0235120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1926330d462015e63a9e8879138fae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5ad69f05d4fd6f7f95090b82d780f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdab594a053957c5cc45035514f88b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cf9ccbe9a0b956d95a6eefe4cf285124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d40d16efb6ed97a2dc3e1fd9ad41f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4ce18b1dc5074721b0016d99bb373126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e71f0be91b5a23c036081d4e3302f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c9866b73640ca17db083e358a9ee2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a42722940b41230c68b8f8527dacc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6551a335e6872b4cd0976fe30ab59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1631072c36aaa010e8ba50dbe55f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7492b82a0771a95d71962511924bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a9ecdbb07cb5ec7e0b217e679674c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bfe044f6f6a248c6e136725a94ab4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14634fa6e7ca7a1cecab332318c5df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb038ea13bee5730e8a973ff0232c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fb3dbb53bccf2f47d212116964d55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f85d57c45adc4420efb60d8e8a948138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb24d949fda09807a0f4c22106db8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20d460cce9dcd0b77e4bb6d1cc64c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec0aff867b15935cfd8776e26fe3c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e133c623d1a7af835b798ca1cd889142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356d912bbba09acd54b680408f58960143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc58b87e2f9450fafd6b880138c67c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7f7d57bd57c4d5880aae3397d6b5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5fb07f68d48a3b6fa792661311603146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac74dd7caa05018ee9ebd918eb1340d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf43e1ed99fdf68474ba1dbd52c1fc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a56d130c6cb57298b00c40a550d61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a010e33633b4504e25129197900a10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2f2852e1489d15122032e6c200f62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56022fe79bdb890c6247387ecc83ba70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6dcf819396483874b5ffe2e7c13a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b6af6bdf794cfebcce654241d61ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd0b8f856028fa9c93cf752fe79987155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eee72b84afb6fa87cd6662cb010da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4471f5b470906a8a8b912a46d360c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d2215c145c659e6f8cd25e8e4abe5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcca1f0045c38a134ea5bcc2741951159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcd4d864c2c683cf8d42d3ebe6c282160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17168e98c61af9a0a3343c140dd0c4e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bcc695f948fb3052c0a140246cc8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fb2a3edc3685e8e8370caaaf6d87b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ac3342f94f9620a0cdb3142a32ec5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f91bee6452d28af5a3ca9d095ab40f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f1545e7c873ffa2cfaf8aa0fb8296166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b25990e9a29cfc0c84f0a8c2bdc11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4ef99dfec83c3fbe0596ab0c93469168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865da2f2357269ec338b501bb63b5f33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e3cdde5ebd437364a684bd3a27217170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea9252e495620de981043e924b05ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcc1c180050129c71522da43267d4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e979cc3e102e6c62203fe42f143de9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a598bbcfc332935bb6ccb0bdbb707174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6383c6f90fcaff15edf77ddd4b5e255175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5cfdb8db80787e2e44157cb0a7ffd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751f6d994e3a97c57700047d53936f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46997ec8d053c25fa9e23b1c9e67193d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3d0c3a48aa4348e57ade8c7af5d57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8122841ebad2712f9bd85b7f10b205180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7790dd8674d6cae2e6273f935b20adf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d62cdae7167019c96fc9d0f14de03f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4886843e6757d223d01e34622bf821b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41e298308b801f2f7305b7b951b40b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e804c9de3e5a2a5d4bac35753f2ef1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fcab7b12bfd30e6d0921987b2d5ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49918f6a61623e115dc6e129d50c30f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f8bdee45745604be879613bdfad82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d24e66b0ad68e4f4601ff2d775a90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3a860fabaa47d098baa148d0c50b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edefd14ee4ecb99c0523b0d88df79ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52773f25a929d22f7fe87207b2c3668a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77e7a86bc4f7d3eaf879e98400eaae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcf5818423bd667cc2c05e8f5c1d7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574250adfb9194cfb621acef65222f16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a755c2394f3497eaa97fa91f56980196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d962e80e9f6da1b699bf9a8d176f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe135a3bc48e3fbcc1976bea39909f67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a8704b99224945f3014853c0ff074199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a402e7c9e2316885c6a30cd09f9529200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e31611ac2e425686ef9f486a7f5b71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86d4a72d5c7856dd766e14afef337a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97e6148f0e1329046a21377661c44e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1403c1462e8bb411001b0c735b8d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06718da03ded21b3bba9f90c5c4486205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fff833871c52f7ade78b248b977e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f9cc5a465c136dd5b166a7a94b200207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766d04e5a16648d134c9bf73a4ae53f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1870ee0937655079f3390052a787e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7decacc0a2353a2b782680bc66701e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8efbd897867b49cc5b53aaa913ac92211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a683b9dfe0fa42c9b9990d887967d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc30b3ec2f59c669bff55085342c34e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435726e8525c7c091352893cbcad78a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843e42fa232663684ac78030fb61aaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f1ff3bb7a9fc53c905799a808e2d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216127a5883adacab4588e75fecb637217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ab235092fd312b9bfdc294be6ed69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ba32b611360e5ff330ce5e8a0be58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51479b4be3ee0f9fed1fab2e238286220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3e9cf7628946a177fc3c87f27e872221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ddcb11d34959b153a29d751c15562222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09717f72675edd177d884346a99bac13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acd32d2b082cffaf85d7f7c7703aac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733a7382fc01a598dfcc7b57c16d466225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd7bf251ce26935f2cf87a182033ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d8c59e7b6871e0a2b734c56f065f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66c534f40937c224dcd7967653a35b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba74dc70012f9ca5e2b48fb807173c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa523535e74c5f3251c9fc2e69492d96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcace31f52dd6eba03b1e80f53c281b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41a3e5c29a535911a91b79d8be2971232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9a59b52e57d0761ea1faf57c912d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa37e52db441c41f9e41375b9e41ac1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6e945791122f58377b6424277dcdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa12bf8f42e8b065c89978e5c5dd0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c4dff825279dba07ff4789ce8cd93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892367cce582489cfddf4b897db02fe1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265b7563020144b646b181946842740239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724dfab37599e105cfb7a300ee9cd71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e27daa2cbc35d2c7cac361e3e3421241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eae8fd0f9bdc26dbb1423455c14f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345d945991b29c4730af6ebfc588945243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50da8b493132420b2e56d94c1dbd0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15584cc90a99e93ab34409d7a893e78c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964fdd358a624157030c769d7fbb1e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c387f5f55cdecb66ef8074ece5cfa8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05656dfcc3de15ae86ba287c0e8e1357248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880b527099cfcb8b6c7531d02ee70ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14c47275a712bee7a10a68e2be21f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a437b8cb6732f129a21f5493e1b191251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9040682b236b9d46f1ce574b106ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8fe1cb2e169a6f1444b97a459d1ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e9e4b452b14c82a5d986c3a926e1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3441494049feec3dfe98b8d45a2f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dca7caf0d5f8e56c9f183e8361397256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd70fcbd0aecf09985d8f70ede254f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad7c8a1a31c921152491621624542b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600cb9dab63e180dc52c8ae89699e72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557e1daea51015e462310ebbc11d174260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdee591ca27d768f550abed06b65c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8f14260f2e76e51ab3f3c8b909a12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab728688dcb7bd7d9909638c556d20f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9605ace2fef419dc8183d3a955ec0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c149cfa008f901b86683ce7da95f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef63876f3fd99b34d4845d77d145ae1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7efc3df099bab0df2adae42413dba9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842055b54e00b7c5242e3768de157e15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55a0197cbebe37cc9d2a9bf3e08bca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53743db7446e16f9fc1ad019efb61ccb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeb1d8aa8c568a2dd46f2a400c0d83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69391ee0bf75cc376fcaeda71321f74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daaa86751b06585adcf58e3f5c4c06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e80da868c243a271cc60835886a7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536110ce9e7bce2703171f1310985bcd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9339eb04b1f0c0c4899fc070d2659276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510344c7e527b4e155307edf2e313846277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90784621e3681b17a228dd2207403e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0df0f809a5ff90543a838c459f080279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beecfc9ae47da68f3fb0bba1b09ad58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c701e081b00ad1e717b5a3893bea78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc3e6faf495a140f0b68040c3fe7df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb331bf0884389c3f14a7e324e231f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811afee2137d90e1c3504c1fc1a8c9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df055624b3e2bf8ee47b24b589e2ec9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812c523078320e5d6d637400bcb8d8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a6d071687bb38bf5ff0b5da822509287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca8dcd47282a04a00329fb7754a053288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea681adf16ec5e6c7bd975dbdf23300289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ede77f2dd2c0f041423f6e7b79fa0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b63125f77a8fa87158c1c6628fb61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bccc680d8b1108ac8975260ac2b7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d861826f86887b0be5a131f56f9b48f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6dc0ed63fb4e0ea4826d00aefb235294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c5a566d3bf6a725a62ed23a72adba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5998aba2c7b398e58b7991a790dd38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044ee3e028f73be562d4b32a51ba169297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fe4a8ba9a9ede97b015ffe72bcb8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7415e02730ece5ee59ab1d4c6ccdae9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79c790cb8655b6b109cd97634b86f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86255e56afaac3d071666d6b031b15a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c353a80b67187148bc3edd8323aa93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd17d879a2f4da7f66d51d2714f4a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559ea112e40e99eb3b67901cc5d8e07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737285c8a70678d519b59163a849226305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a997d4afbaa677ff46c500984ca22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d777c78a0c2baccd65682bd523bffd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215be23e4d28b66d55ce0d67324163b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326357ccae9d17f961a75ea9ef914a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3556e47e6692b9542666a3c3717efe4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a13079d735be6df350b9da645f9298311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7b7285102b2d16a4d90a635e4745d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e973bf598ad906c00ca7df930875471313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c123c4cc451cfcd9a0fbbaeaa265641314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b889c63b1ce535bfe52ee652fc14e96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a83f2d465c4def479d47dc1d3835e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67a0d39ca207129745896321a0e83a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6715a1520b29cc823603514ac5f2c9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941685179a9e3d6aa93d148d35aa5cac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa596e4bbf87d61eb19e1eaf164bf7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454c479121e7820f0d77af12e11c431321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135c8426ba7df6ee68085021ac2f510322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f3866f42bbe5fe29d6fb30c263357323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60698c390f78bf7ef603740fe1d80390324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f56914b5ea185e01567d96e2a2c2aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3e53ce260d80f171a794824fd3059326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408f52c3c710312a106fef47ac91e11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a748482ec60c212446de2645d103b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac976dc5406c32142a86ceb18b0bf233329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4b413f00e95e578eb0c66953c2ba1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6136dc201e0182a606b2a38b19328331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262077000ae1dfacb1e72566966a147332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf228247c99e963e4df1e9cd10ce3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd05687e3552e879a938ac6eef806e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691cc2ed0d30e50d9eca060469d0cb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54745ce4ab7a256e19efa4e31f70ce85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f9d0d3935fe813205142bb2ed7827337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef5468a833fca7da5112ea157935fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f65f41abced57cb99fd771f4ca0db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e152e30705fa506f78527b0dc31e8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdd6309dd72e8392e69145387ca130341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd5aee391c3aa87391e6ef68c8a376342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6865d5d64b004ff885e1d5aba0cc1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2093fc4c53e7ecc669b4b0e1955c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313409a7f317166f6ab9b68996ef588d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e879c805e6c4ccffe7203c34814f33c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fdd9d490951b6f5774c197cf9dc26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a293759da55060b7796adbee75b4ba5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ecced06f458bd916051902d6f6f64349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830ea5df087bccfd4ae9defdd4b9663350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1973fd855c42a256b09c9698ff77e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8939dff57737481c5d429e2b527b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137457f2c9dc550751d8dc36127bcbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a4c94e699910c6f233b1f13f98c36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0299d81900e345d38e8fd329a5ff7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e7d8fa18f0496cc145ba475416c12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d543784508ea57220cab3efc385edc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c99e27ba46a9dc51ba46d3d41649c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfd3d7a9094da232c5b38034b950a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e64efcce1ee3943e14e295b58f18f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b4f443db99c5a60dfb2da71c9115d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d5ee94f7566d45a42a2f7dcbfbd81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f4c8bae06977002afe2721cb5d896363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fbd534f04bf68a0d9aa705ecbfa3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9899df59ebd008f096f095eb04332365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d64a7ebf324e994af1994ea9745a37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66830607fd7c620aa37834dedbeb18cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b842990070c1afe29bacbd1685b46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c70715070fc2238a4ddbb6be6836c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9be551d723f83d10848dfc3c713e36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376a943c6aac72731e16fa809dc9633371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed729cdb6a6413b931cd9ef0ee9376d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729823a2ba8488ff9104c7f9763640b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f169f3dacce3d2d5b1f32666f4df563374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0bcfd72e4aa4c04c1e972aa24b7e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc870b5f23bf0d39326b7a312e5c41c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7289558450548a42fe25f2a9b9a860e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3dad893885adb2ffe55a96ec7093b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9fb89ae49735b4cfcdc372abd0812379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06662be94a5de99959664a6d890842d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6987db9e8ad5a0b444e2751733ff57b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78854dcb9568da672b2b3f00e8acad81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3dc7bb0db8b4661c3ad7c15be14b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126525915f0c505201e6a0f1a941a260384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb1de73a63afc08d1f543955f38c14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bed3516f5057db483a272a36f185e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1774b6845d045fab2abb1469bbf0c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13086952d30a85e8336956f7d2b5dc57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0894ba1ffa91ffba54a8dfc81b899389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b11533722f9b4ac38c00aae1f345de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09f4ef38271792da74809d0941421d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc26d797739bf995eaa7a6b35add048392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a355d3a3c32e3d8f2880ae3137153393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0285959051865dc862be204151ce3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7bdc3992a1eff4650c631d14cb2eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd660452077d78cc09664c0c86ef4cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669a601af0cb23133dfa25f7b62a04f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200470d96eee9e4e0bce53cf8242a2bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6867a48b72f2796cb33e65129765064399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfaf022298b64a6f2b37b5ed727f5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fc75e6c7bf91df76fa6e3d37e2ef1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3585c5779725ced4380c14c454abe7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecd34e2448b0def25c7388ab296ae1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374d9bc9c2907ff8977eb9ca4d24bfc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb1e160187f386ab29d0c354b03a83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdbe66311f8f37f65c15e7873aba17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed8201aa63b95e3931e86d9360eafd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2aae089c81aef1817b55b917cc79f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355a075b78de44a942b1a724760f1c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96457b592ee588a2f0e0b597bf5e05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad0def325cdf38f43a53fc6be8cc19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360358a38c566ac86df5091dc7236ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409d75546eb33996c70506cf32ea722413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8a94dc9143eb36f9a93db90e59cca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67f988bc48c8019e11bbb101d760b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef03fc5dfed139baa2d36a5ab8c7ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316274d2961662916281b94a43eb99bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b657f3347860a6a35caec1f12eeae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208b57d5808531406df12a728e944b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3fbeaa7731bf0f3efde77cb0d183d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1e2280498bd88f34847a1a0a8c2de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f35609751bd2e880dba99ce0612ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911faa811db7b21d51ede85ce751e3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0301f3760e113f3746b9700f01c780424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b841be239bf5accb52b0bea367a5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb987080bd5415e55af47aafc419dac8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34946ea14f9c0930d661afc121467d59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fc9c5e9d039fabe6d2f6c8e03121b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61809758177984cc70f1b7fff074bec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03c306e78b1d387a0bf394ab5856ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b0973b77c5164ab3af27ed9e6d077431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66972c7556445df162b38f7eb7cb2f21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539d67880901a634232db05b57a9a74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3f9740e9126e3a9b7f4b776b223d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f63b3bb8a31f0efc4cc578a782a22435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eadb0c7c7fad5c9da5c3bf301bce60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774c5e4579603a3aa8a07f1434c7634437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3eedc8570c597c2c9b1b545ada5d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070545050d077f49cece0d8e27ac9a82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe13264f045d8b7fbf24eb0add81b2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bdac16ec22ab993266ba4c3e37eeb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4721bb5721cb8f8466975046650658c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb94ff3b27a09342f0856b7c43d507443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32635f4c9f2db41066a78707d96ce48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bc0f0204f3c54fd8c717cd7987512445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe9f40fd100e04ea47254e3ce367df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7c83c926a63cf1df5c1837c5d1024447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a8b3f09268edaaed77bb2bf2a7e47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31930f29010bb0da68ebc885c5b06a7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e5048a29db816f8dac7a5b3f6789f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319c968256aabc6ef968051b596e7fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1ae3651fabdfdd71fa4556c743cad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372e1356aea26a68b090a542a671a01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede9a00d24a07fbf95f95cfb41ad5ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053c09507f8530fb01d794df8cd5560455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e7c198ef95fa3a671b86d84b49d8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2284c1c6d9451979ca6bc3a22d81ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ffbfbfe6ae617928678bcda369cfa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cf492027c147381d5743147ac908c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4c304a29cd9cd009f47bec9b9120d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75122b6b035ded8a0f28b843a7b93e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829985d669edd988103cde58d1fcd21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c019fe0efdb8a9cba0685ac6fd70e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07548407bb7016bff4a6ea4fd81ce35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d5cd80dfe987882dfc9cc88bf1ac8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ee9abf7db68b8331fe307bacfcad3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ae1655ea49ad68ab29a251e860b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75041746ceed585ef8a5703dcedbb6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41164885a3818b9fdfac2b938bb07e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43a717dc98ab99040cdbb4c11a4b25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09245d790b61e7a2c98a04c7083fa6f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e483b6866c710fde46ede0203236db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a201f1ca7c9cf2e4af98e8f6efe424473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b246cdee40c6be9acfa9e851766d307474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6d93dad57c321bfdeb1e60539d858475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c41ebe4063a31f65fe4408d1a79087476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02667aa59e759c9cc8f13cc5238eab8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7c490a06809bb9e0186db154b9061478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb7d1bdaa6e03bfa7f32c4c7223e6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede095610663649da0916fca31899a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037108a7e7032606514656f95c0bcb48481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086e47762a4358284cac856f9106bce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98b4569131ac88106f152260245e22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bde453a2213cd5865013dd15879fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee62449dc9a9f1fae1a101d94669e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0109b02e6a4f351d6c1e09c7647d5f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc8e5d545ebeab993f3ac42cf9f285487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35f0a938f35572155fb958802ae0a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884c918f2b82a53f709aa6dd6c5492c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66f13c0940f2d7048f6b65c7c2d3a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6bca29b98d997648c1fd36429dda7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9d4368ea6d6b43f5d60ceca9115dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acce6a8bdbc0edcc764ea1669380a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3646fb3cbb7abff79ae6216a887e6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534cd469665ab2c5c808e2887414bef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78da23fb09514f34e9858caf08b2551496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b06b8f8a33fe66046d74a94cfc97a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970873d1b17c4015dfa9406f05801235498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baad796f0e809de47750e2bc3bd7a73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b762d37c0c88ab65628bfbde5544b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e1f85ffe5d435bf0ee2a8bb2210d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b3f29bd1382adfb5195ad3184feb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c5fc78ecd355c808a8ddbe24ef558503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d611fe1186d107234e5a8e99c07ba0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeefd04b8e91b05b842ba5c24a11696505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaef8b73f12b7280a861686f24c37cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeda4db326a8d63f9dda08fc74de4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c105729712662a4e0fb83b5221c3eab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb91d927af7d5553b3fb01ca928bb31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c7812855a6fbafa56729d49279e8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5979f1496ed82527f517593a5951a7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b4619cb98e7f6dbb5690126df2228512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857597bdf93582bff703dbdb3af0069513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d9ad4e77872041a2060c66a931aa1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbee1691b0695b85b104d232fce8b25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb38ba8e16fd5a3ba62463af4133a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd98db406f1a08d03288ad473081a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727c6b20b4137a76295b40e79eaaf33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc883dc6d9635fb0854eca43fdfe7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e196e882f359d487300cf466e62367520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414090d3ac9e430e1d17db1fac04ac0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf60b152f3995edaa8cce22254a4eb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea6a4eb67d22d224f0a2d0eda62e7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0b59ffe0e2030256f521ab226aeef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fc6563d6ceeae2b13a286cc57969e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453ae229e7ad8144cefafb79e8482ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134371d15e53e02001ca0c26d361ee6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213c8ce4800ada400e991e1e2727218528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959344c30cb960f843f797a5a09d861529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7e40739aafa1b34319f9e4972ccba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8724d49e463efb9785e76805caf0fd2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e66366911084ca7ba9545fd30437c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af9dd61835ffa5a7731238ee4c8a49533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4db0b0097db051caceef0be9797b75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fa72e3b4368095fd58d099c2be56a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68939dccb27beb5b24b6961d139567536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd934e56bee14060551dfec26d2d5d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17380b9a27e1a00791c80d4349b2ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1cac1cf152e0797cecb70b87651e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d36e591843ffb76e4a7c70b911e318540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4545dbe13b50945fd55b6fa10f40b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2097a83e0dd8ffe3523e8fc3a471415542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad656d7db7b4eb516b6351a1a4f90e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108ff3a19591b8757ae43cdb2835c88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b95fd4ae50170b32f8cec45b7d6269545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3326374542e760deeeb5f42cd6e84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ece38288b8d616cdf4bdb8f3319841547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d8c9387a771f0f0c2f8f9c5dad45e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa0bd562d6b2944b1233ef46f7f4b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70e08b5ccd75bbe8d24c500dfa1ab8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b63756e95e8505103f384969b7e692551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d6990ceb4ca6d487c3f7bb8bf5198552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f76908024b6a814effd4efb59157d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57609c46ffe3cc9df4f98fd7862a99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c6cd04ed47650906850246df85802555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14d18161a04579304e4c7c9d064427556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069912186c2610ffd447ca08f922d781557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942106af2da08c6eb7aa6d3cacfc77f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7e9b136e7c19b05ae8f1a658e5b4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5910502a9bae504ea0d4a86ba3209d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3398244935c49520c57360ad666ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866adae9849abe7b3070c1146a5e64ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1e545a106c1043fd93c260be856c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5286fe9af041c2bc8eeb4ff99df569564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36386a77cc6dddb11ffcf81b26ccb5af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b72abafc389b19f6e20355c1af7fa1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb107407fa41ef2cebd0e2a92a6ddd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcef0cdcef9a22004b56290ea7aeb0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8240be00f9144997f607a9c1492e759569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74a02b6235ec8a147361164b89a711570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5bc39b48dd0103f32a9f8c237f516571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201dbe8d4d9d15abf7fb6bb1893c6dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5c4f8832ea9ad11ce45d412931831573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e9da06b3e7e0150c9fee69ab8e0e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4bfed865f7cea4d13695c457a9b81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae93fa01784ebe5a182d8b9837a7a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30f827c0cff99cd3d5970adfbed68a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21cf54bcd395c30e89db886c225683578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d138fb2050c8da7b22a5c189f1f42fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753b4a5ec9ee24dcbd9297b2cc55196580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327afba66523be9a0bc5b99a188fbda2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510680bcf570d52ab907ff77c8a964a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6420a88677524a3245aa8ffc88672583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89499ca0a58b38338733074d749f2c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947ead01979e82df642f0a66a59f158585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8219cf09c80a96a9b2024c2cc634a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56bf8f1963ed90f3141e4d66d9b658587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91affeaa2eeb0f2bbf2f999dcb92ec6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffffd1532c2c8b3c3db0185c0bbad8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a935571e4088158f1165dbcb14db19590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf288e9876a4973ae89665be433e69f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fd19f802aa96beaf9b21f903a298d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd69d1b3dc8a995bc1a1e02f47547b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff481a844ec9e05ab95382383b78dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a18b6b0011507f640c864e948d395595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a018578c495da9e04a31553c64bc4b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6a24206d82222df3789f28d319eb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aec42d1cfbffe8e52540db6a6aca68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c519e0b5a4a0b6c5b437679d75bf3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c2043481a64d639931c2c3feef1be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4219c4f99861e86a3894328a3c981601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53015532c3cb4f0400d3709ee81841c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c940807f0be8dde41ec41fe649d532a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4857f07979949861732a236a505dd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023baf49b74462d3ee199fb7a9be43f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ce784d9c6ec7cebe0ca74767c2455606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cb2aaf0d6e98b64cb139068034d5a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3105ccb9c04e571c81c57cf82498af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d71ebdc450b24c2775417e8b82dac3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c9b53691c1c2b98c57cf8f9011143610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d57d358a88d5cde8f94b0e4285230b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ee33246e504872989da2e8a1ed1e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765dc1cbd29ab19ae2b4832454d33c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc256c99e0afd1d81cf102049b03fa6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aa639d8ca3e903e6df92c6b0a0f3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4f2dd35ccd8824bb9c87b8f4f53f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9d90aa9adb44f64577819aeea4461617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64983028e7e04e5378fe77ade9d1f635618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824766dc352097bbff76862c39599354619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e864f28f70119ecaa72cefd74207cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b6958a2e5cb97a84a18055582843a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed5852f8db1a4d2d2680a1fc5f95d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d87cb8974635c0c86468cfa9ef380d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886baf536e9a7e76b419b9c3d36bfab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eda35396a1ae3d9bf2116bd4aa361625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2999fc4de31f02fd1c91d70c244312626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90f9611eb122f8fe2d7fb114a60346627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42ee621d5e3a36684e5672dbe9c4b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51008e4643faae64e81a7373333443e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ddb0218f9e0f6a3dd020376f4e993630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41da80cc252cac5e27eb3b316da41d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d76ce51508d88a7cc36d90757c4113632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c480e83fea7cdf9055159b6990f142633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce25382c595d4fea4d69538f1fb4ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9e4b9d18ec44487d165cf2187f924635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef77f1226ea219edcf12a988f6a6f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fc560987e63afb8f7baff11197d8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0d4920e76743923e741d5814f962e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff9b5f30a275daed31c86f401b5c04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6455315c72e5b2083dacd0732f071640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ca2178a0aa77149c139459f3164dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fc91ecfef9b94317b84719f5d66b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e050e261032d2b5d522c927b624c7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174df0fae5476dcffb897407b53e9d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70fb04fbdf8f0efacd22a3c5dee2e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e7f58ade4c6242e1a70e042f2baa5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d1f695644b12864d98e82392af72c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fc9500cb66491282d2cdda2cc5873648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346e596db75280491cc21a1cc9a9c1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2170e4553d789137f503c13252fb6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6f011c97cd9850c63e26b9b115c4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27174d81411b601e9d83d9881c5c081652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e40380b08fdc38cf6ea52edf8ac8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63825b4e8e1c02e2f56cacb8f4e0f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d39d368ea147a315f4d91aca1b7b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a0c587f9acf48385f02fa0d5cf8b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc00ad27dd1db3678e628071b5f81c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162bbfe23fb39a6526748986b0ce7b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f898c2e31bc9f324dda746d05c9b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56231ada301c39f3fddea8211173855660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b52b8c17c526dad2e0423f7c2a1c9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c9f8df7364e46eaa8179ea5cd48b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6720159b2d7740c6b5cb46f45df07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330334d4157ba04ae723dfa615060a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449c35474e862ba8741e6ca6a3c8b9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8769adbe3e128ef0cc4846479b1b654666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c684cc6fbe5498f35b6e669d09d02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665aa84d3a5d1d387cd8b5900ca25c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f89a9580b0839329d091606688d123669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b450fa7d40a0555b6140fee00fae9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd57159082a226e75fda1712c32fa6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e173def7c5d40a386cd7f7ec43d25b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7d22024a143d903bf70297ad3a1bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356241bb41a3fca3c6f6f51c97b84661674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec00826a5fd7af3a7831e6d1969c1bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284b73ccee1472396817a0cf0f22758676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a146799334bb7570afacf36bb6a3d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bd241b6d590d4ccb0ee1cd10a667a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0b8455c265642d2b3e9031b376fde679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30d6626cc1af25f036c190e593c913680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240b65f752ea78eae4cd6c2868127a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bee4ed7cd2f4551b71802b0ec4cb7b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc62945f52c33d6f201eab567d1940683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd5554875e5c5dd9ed8f627a8c71bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adceba15c611b1e2b438d9b0ec65f00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99692d08e718d6113610bc389f66f732686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d76f0775bcf1666c6d60f3f62aa96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dbd34d690f53ae8e0b3392f83c93b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3ab359dfd92e7c6d296ea13236a26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931389033b3908fe029e4d143b999f76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd65824a596b516b7a9bf8855bb0ea5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0c45c78b92cbc31423e45a48ad53d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad07c69dd65231e89a874fb18995ad5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68d4458cf89b28aee983c903d3036e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead8e52b65a2f3338920ccc39043555695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720aba76f510a21e855a30a3514a2ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50949391c02584ec2524dd23734e08b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f93332c77f56d3452573fd28b1fc69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b6a427dc951b67b0ff264044e8f62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61780fbab68ee1691ae0dd490ae3dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94309bf9d3530608c12e34367a74e87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8068896e8565122389ff36e634b66702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16ccbe68cb7349b0056fe61f04b506703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd63689cd418fa427872d15c35f1061704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6916498b4398f77dfd83e4a48e5093f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eb6606cbad20722de6bac66183b1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21413ad62e8b892d42d2f41a05ba7d2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da158bf21ce492131fb79c7aa18e45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864fc23c307efe55fe2d39645f1e671709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafecfcee7b857f3f8aae56663423f0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a85a8308dda68b2a1a7a0f5a44a2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c2a4dfedb835f14516c8c9b5cd8e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28309c141d018e37f25bce364ddeb570713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e67ad7142350ab7c9778f75923e2b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245433ee069ff326343551c90b2d86b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83196d5bf04e3c6fe857ccff81d9b50716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7881001ce339376504ec63d7b6e2e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898c0147ccd9f0ec63685558e499df6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19606d7ae83560f9fe40e06d812cff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7939a2156cbd76bd598bb012401960720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d422b3e41721f293ab72a69dfb908721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180179a9df250167258af425c03601e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519a358ea7eb7e68b7cb3c26e00eb3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82430dd600a9a4f3a77c05f31b532724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533d115d8898cf417c27a4e1526d41c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6a303e9f2e26f867aae02ceb923f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df543cb62fad391b37000034462cef3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c7176f06721ec2a2361e8dce7dfde728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bc9c6154b550e01adae2c53033d90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5e86935fea8043130adc2a40faf04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae58e545e2b0dd78ecdcf0be2c58a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aba93741b7eb5940d09dcc1436a82c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723f4b95c6dc8f3da404d8e1f3200b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25439be163bb833885094c99ebdafe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2a4091af4ca77398ebf71b7368ce6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fa878fe7f150bb06a30688f0c2a30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced045950b85b50e947f843d8a66a8e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a24dd025eb755c4d6e1be4efe6aa3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624419bb805dac508dbd00d3789c323739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e330406fa46a5ecf50e173ef84c14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddb2a4dc83457bea9bac5cdd6bd1bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f08c2492658a99bde7b0d0665ca2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8a49d7daa4f73e137035874684ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c6e7deffbc1ba24b3c1f3c46d0b6e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaed0f04f25ae3409426044708064ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc9d0119a8b13cb18bde9aa30a947e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61647350815d998fed0df850703516747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c8b964f4258671430781a6118ba9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083803a7e9217570b96a3193a8eddde749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3882aa9901cffe9945276047243603e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d07750211f341aa86eddc07186dbec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05a344410bb9257212ef399d3ad38f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a909c2a4080d22959698ac47e1287753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f8f2d89456cb6babf63f926b0069c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e85c2f930f765da0a685c78a6afb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9d7b4d5f459e350c646619f9975ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ee9759654caffe5acf049c9950357757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aba8a5d30de00d440003a2b2b484e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde398205f72800e1e90a149ff627c9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d3e1abcadcffe66e37eb9c9ee47aa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22281d15630567446852ca3a4f87dda761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d06b9dc1531b5f14115bab77783bb8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbd46c5e59f939c05bc5610de7faa3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25717ac58b24e72eba48083eec73fc9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbafc453a71e8eb7befab4b4a74a74765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dd9d16df0c5843a96d56f8276d86e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab56091b01378624017519e088e4ce0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ecdc3d1ebda077ad498bd3482326c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26643c58620af6631f2ffa8543ae934c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50586cb1b3609425be72f3138e6402e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8308451d2d72db9394e0715c933d75771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9803b5e931f6422714d835d12bbfe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e2b13d0b20f9a55a1c9f8e63309b5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c31472d156a5b3229c26418ea65c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7647a911795d43e5c925e444ba21b9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba231886f0543e5ac6545e9966dfef776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65240d892868f1309472a658a8cb7278777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff03db8d00ca09b887f2bd5a5b2223778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83df507ff5dace4e0d322984c0c1af779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ada96b50e6b16fd00ed1c5b273435780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602ea385afd3f37edea67169ea24c38781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bb48784b896687e94ea96faba8010782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e0b82aa6360722908349715b2880783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dee7e7240acfce1cc9e430597c1ec784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15603bdb2fc5db26b1a7d2dddb9a871785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578f32ce9339289aba8576ec9329865786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acff4ae1666f624d12df56074229f5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aad07c29d40a8726b598d602f3dd62788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2ff18d34bf7e497b505aaff00a73c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f500a925448746399e91498b20ce8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd32011a02cf5424beeafdfbe3916f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c08d835a8e65354400eb47d2723ce792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceb1992b4e257df9d62d8b209294be793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93858e2b48fb3ddb348f799527209905794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3efae07e7e102715261aba719f182795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb8344fc4cbf29ae5896bbe86a1c7d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfffaa34c00d08c28d50fb843eb89d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc0068c47e23c91b2bea802f4e4814798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf0cb3bd16a9a0eae9d6ad3ada70a2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ac597b7f019f97382bdcde84c466f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6247d910e557a748730cb636b3726801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816754e5f54de90846c047705597820802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cc6784b6100ce52a0f0583d3eeb25803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d47748b3a60283e7bc6e8c191df8ce804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6a186a741ebd863ec0c58653c7b9a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdad35e36b2d27db67197dea07046b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144d44cee354d3ea91628872717f9b7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70298aeb13bdffb8036f28b33d4e195808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd0e4dfa78ed6e4400c4f4583e7022809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e6b54d2de08d793ab769a099b6a19810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095c99d2c8fe0fcd50e1b472c7562fc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6b587d1c5279df018c210b82f7a8d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d02ce7cd28695e5b1e4d822c1a9ea0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec030da25fe8eda91138eb54815e5eb0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f38ee0f4fb3754c9f8eabdf3ff89e815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbb081d8b66dc4dcc128d93228af8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cd003db83a37f02df25a669fa80dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e210329961b8b85be1edf4a4af67f453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb28bec1968a89f9a25260289fe5bd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b04f0b04fe3c960f5fcc86e4cb2cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15406b3ece00afbe4908c21c9bd702236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1fa5852790ae5feb8903b8f447a277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaae736490798ca7525e210d26cf9388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2207bd332f6dfc25fa4b824e968f6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80f0a12df579d39d729cd3449fa68610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27d807b003ca753070690277970ee111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ade4ac683911053552e5b4f1ffdfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935c6c16b1a7b458dafcc7026266dcb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99c0e7870aa42212b8e5164efd719d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f7930224e0fa55dd99773c0a3e70d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273c5c0331c8fe17a0b3d5805841ceb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49411004e46ad27cf1f0332fe675fcb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf74832eef6f241a905ddd81a49129618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51d45cd3eef55f7ec27ff164853fb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f607160594eba82e1fb6f259d1efb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b78ecf3bf91ede6df7d16777c1d0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d27ba9227004ce939cdf5b031b4fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f82cb08561bb4109a4b32afed2ad923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd9c44c4109aa6986c952cfe5156824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34318b10a26748be5897e831c8514fd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1652de85443f44f276ce24d00f2be126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a1ff795540e3de69c42b142d5626e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4025e630a6ce549d4c36b970181af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc662d0b28f3de37f94d21c9e2ca1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf119cc38273a501ea0f3c3dd01d2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b3b663ff2aede12ea1aef39f8634631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cb547b6a97f00a7f32e16338b084a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62f4805e4978af650e302bea4eb01533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1310a8bb905deff4a4592fdbe21aa534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c349ed2affe2ade614e80ae1790d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d559d7a5fff67615ffe9cea7feca036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aad4f507497fe7f0a00c799fe6112637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76f2864952241bcd323c7e2e6ae96738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128337ae10c2fc156958f34b222efc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca7b22ae89fa467c970a979a5197fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f68cb33341347d455dfd0e5df9549341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0833099daa79f3e227c350cb1c23ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd9650694ac6b165af8ecb42727f0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697c16ccd6843a4372e64edf849fbcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6596e246e563bf11c38ef2532577c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d238b1252628b52053d764d3f213a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5246e791de23d3cc1c835e5c466a9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f88d40ca2439912c6073e5fd9d3f9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652c38cc63457a9b9d7e496188334f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5da035a933ff4c57b52869a6a00ccc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6b4557eeb30a217d5ddf3ed7beb3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5342bc23b9cdedd3e97f0a1598136bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837949521ed9f81819e2180e629670bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2660a273fe9a171749cf364f43427d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a5bbf4433eb8bf988c826d71ec5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4f51b5cf65df582ff2be47e67cedb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5feb0042baa348c6b22db06daea36757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96258120a2de9e17dbb4e6123feb1a8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cfce925c17e30091aafa1d71c74f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a8ea36e2e3bb3b4a68c8d07e109b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f755db02f7d5a406a54f2614f4823e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7175b411f2421838bc7127b74124e4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d06fdd29e3333835caf0da523879c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9725a77eb48211c993bfe022cc25f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4067c07c27fedbec3aef39a71c63a7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7c0d006d8925853ad65d49b59ad9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447b998325f262af169f36b85dc3ab367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a73a6adc9f2199d00c76fe614657c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e053372b3f73ecdc8c5ba01f79c40369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499325f49bcb6cb1d1664d3fa75318a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3ce5b687c7d3af6234c39f4af9d5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cc55871c332cb86a63fe97653efdc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128d67ca3b68d08774a86011f421e2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa033eca44d86ad38d6a3d11fcd5d5e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a02b42987d607d18b1dfff4bf3ba2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69074fe07f0e38e461432d357e397c2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3553b9d6340f574d05bf4e2b36658d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3956e3081a73b30946a5bc13979b71d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f696fdc07bf1f16b166ecc765be0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c08813e9306d082430a3b13c1ade080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e46f2340630604d2517fb356fb1ae081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f3297ad1c2a6d66dab536e69380cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d97382563f4c15c6afd903b2c894a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f70cf7741e5b6f757bd9353cdc9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4064176815b50d9e08264a88a965cde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28aeee387ca7f291cb62a1e634cf9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ae1a9ea5a7dfab320016581c4d4fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa361116347ee5bece006f5861087c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5956b7559f8ed45f11e2ed64b88e93a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe073ca0c0b06863bd550f40eabcce590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37827f88f2b97d389703c5e0799d1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41060edf2e956ebb66d6716665ce2f9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bbedab9e7130e7515b5012b52412d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43fb1b0a714430cce2bb187681892994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075f49f9a42009fcc7909974d0cf34b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c63ac774b4edda767760cbf95cc92796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00497ccb6294538fab1a36ef69bc93b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72def353e79bcc520fe846cd56e7bb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcf2f38d2586148de0e6fd072ee0f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1fae48c5f23bc7d02e4b24797efbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e000e4a27fa2d371568acb9144f0b16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0123d2a0ebf58190257e90f950b985102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856f367983b12f88afb17c7de6403d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658727b775b4c469e8e07d570e2a0a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cc20866b7552af3112879fbd94017105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8168cf030741e9a7a33f4663ed18d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539f6cc6ac249709ce65c6f266a9fda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c6a7fbf4fe3fc3b10128282a89bad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2683bd56547b2fa4455a31a8ed7673109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de72b3a3420562d60013842ee9dbfd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fdf28041a28eaccf09918b7631c12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c42c545ded5c69b45b2a120fcf6c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06afa9ca0df8a44fc1024a07089ad10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b6e71eb3d0379d8265ba5a8101cd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3be4ca9a9c5cb2466dfa51fe53d5c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e9e6bd84c67b9c2c0fcd35945772e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d9c75f3d47ed717c2ce375e53460a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3fd0aaa5f5360387d7f5b55096ccc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d2fe27ea56e9d3f3d22c1e406dc26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544f9f197ddc8befff8c28c30ab1f81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5318f356ad81e777241e9577cdaca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0dacd157b57271e61a99053efb2c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8edd836f75c5d7067024447f768d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06400fdb94084ba64ca1db3bbc0aebcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b522b02531ebc0d351276b38fc476125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afba231a36564c73eac08923e6395f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda855d50e2df272a14b9f4eb0aaef31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66a6fa222db607520268913f0c3c61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ea38851c3444e2ac8959211d1f6fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6c772242db67593d55e00b0ac364b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acf4d23907547ff51654fd9b3c1a5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404da3c0a76ec53cdfe102e093bf6c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf348e853d489d3a45a106b1cc30a93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d74defb97ddd1bfe34ed3d78c0d992134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a96b4acf4a252582febd9b63ca3140135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2696def3b73b51d93fd2f434a0c06b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54864a547f2e6c11d8b2adc3c57ed6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a04faad2dd6b6091176db438b13d34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7d663445bdbd229bdb3558fc99504139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127c769270571c7fc8e6d7a2d671a20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97755f51b0207accd772db17dfb85232141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236745558c4860993c9d6ca08408c4ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f2901f4400bebf6f4a4a03c018d61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a298501499a7ca90b706160a82103bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dff7a84bf745591b1504e4ef2d58f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0e397dd6acc762221cc892f1c0f72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b391c5219ea319526e4985c34ce773f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65469d8b01e2c95f496081823f1530e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367852a3f7c0075f5c17c6607b10b05e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed96fa02de930e4a8ac9d55d4fb4a89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c70adeba8cbd3e8ddc0bce25e177a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8da18b1c62b4c39e79b2fccf9ad295152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5770a9470534caecd901e993eca27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa02146326244c6cf53b4a5c0b3348e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023e2354a832b672f4e23ba64fa2ed0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c9ee4e1aa286f9b3e10d451d6a5c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c33e67843442ed693c1e55f39b915157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ec4e12aee9e438de1296b04de4195158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81839fc9d344a4e8c3dbe9b77a713dcd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d8e5fdcc3f813c2e5a39743799020160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd19dfea9e73fc52699387eb571c32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283a4e2c047af1aa103ae462283154b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdb86f96e39546d3f23a6faf7138cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73512a3a879f16afa2e3178f22923ac3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2cd90182406ce87a5c28942effb02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74750117a2cbcb657efe273c7d56c10b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb139bd81cbb1a37844484267c807a57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798314d550d9629199386cc2d6ff30f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f38adb229bf5a8f8a473601860117e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b94a07ceebd476045f87823c6bcbfe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dc872d621b1da26e77ca43728106a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb37bbe17884e59b4c89ca9cffc1d80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e85ffc8c6b830688c76f782dc63767173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509c15c3f13af7c2d4013d46108311a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8da10d9b3da3cbcf145a4258a59bf3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c9b158c326663fb81662edb2a0f67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b67e7be8abde3899a73b90c821d38e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec352b5db607bcf722fea265261763178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c66049728c2900da99be6b14223ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860bff7590958204fe84c9eabb49746180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e914dffd5fae6b6c1707e69b9c028181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbd0d34fe6376b5c3f3952a0ee8b3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1f2409a4364ebbe1bbf66780d320f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5db53a5106e7abf5fff18470aad909184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef600c6b4a68696629d2d796ef18f4d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b97b4475cdfde02f8e05a12dc01258186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4eb3dcc8ec1e0452c56c51cd6eee8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76869fac88a35204f9bb08883b6a1870188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69962e84c24eee1ad56ca0442de9cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d8c419fb9e71b1dd603306b5be2d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411d32b837ff5465dec1e970f034a5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0f6c6b7a1f15e3612ac360db9429f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db015c5b1b0627744e424e82d3ffe71e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381dd26c836731d4653afa4e7ba6088194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6653c33271cde8339835ace9b4ab85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452d742aee992eff20b18856e2d5053196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afc84326aaabec3d80121b5c3ba14d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86fff955b65b168b2823a947c65829198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d0d811d84289d4900e258f5584b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55381a2171931a5e1a63304b68357b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03db98e864a47a6d49ad292c0f8c50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbb5b5c1ce4cd1be3f1536924d562b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b43ec3825b76e58316ec74af10a3db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c805ba1d362bb7a520ef6b4f26e80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd111a4b855dbfc98a6b91def6c75c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6de0fcc4da2d27129fdb5be3c2d5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf2f0acfcc31e1e679b0d9c751abfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecc235f987dacc52f93319c64ef445208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8539573522fe580338bbd546da696b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3407632b2df838facb0625ac5c5ab1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833576c4a37bf3485d34168ca5ce992211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9983ce1e67835a812abfde868e95a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fa793db599abd4af61e8329e373a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b1acbae169a3c82769e7aae8d7e28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed287cf726148ecd32ac66453a294e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbce51e417b60fc8153a7ff85d3bf63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c0af80a65a4e33aa0975ab10b2e8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9efe9ccad137919cca2a819fea9f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b5ac26bf5eda38058fa8d2383b99d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2755e48fae120844fc65d3a4ac7928220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ada5bcb6a656148f1c2426d2cdb148221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8f131902963630867a4c9fb21ca2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880750671d79f0db3452f022796d2387223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd9cb6f2c32839e31cfbaf6c455e2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3675565fb2863a6a9dd17a4b48192c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1d2ec566d2d0497259facfd210f3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed65938c170f37f7df59d8a9c827a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcc26a1221c59b766d6a1b050ca8e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67701d471c6c4e9ccafc36fa808e3c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a9d4a4257a62bd651c9b6f33e2640230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d228d43755d510a3d8a12abee6c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d4acadec5f04ae94c017cdcd7d70f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504211aa325082e6b61930d47e56521233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43531d2227d025ff737e4301f8828d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e905f1ba61a10395a1c247599f93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8540bedd8d683de40e612f30ac9dbed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2590b2a4700fc3e579b98cd561c5c52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408664f7ec9a454a9f8e47455148dcf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d001e698b67b6adb08e178f30ab2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277df6b1fa9bf45917f6e1054a398bbd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c23443500ca8951357c8e523066bb8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863bbc3e8e81e4aaf133fbe4a2f6989242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0f4f2f0acc8bc5f81f5a94b1d7aa0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cda1068392ffad38cfbb7f571b241244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11859cbd99e32c4cf593dba09828533b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5695b83a991f2635e0dbcdabf04e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd2c9615ae7812af71f561878319d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfb0d92d3068251533c2d2bd59cbc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60b39952aff821dc971b6913198c70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4f536a110fb30c5b8423f7037499a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ae16c84cb3d0fbc8ad4c6ec860972251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0a55fe6626a67aa5073ce69977da4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fb4669dacff1dafdae245bac10a1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fed438eda65e6a0372797fec3fcfb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad98c2e810f49a2df6daf0ad8553e2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d11889ce2715b1f46c4a3e85e2104d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e1ff24826af0cbe9e274d7b90a911257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf6c010305922a5604c65fe5e2ab5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23521eacea8f95940b52411dcbc558c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63732a95cce9dd3532a72a524199a789260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bdbeb3a812e21c4267349d56d6575261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5d676253ffb84de55c4441002a22e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c0a9baedf3da0a053e75b19c52c7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ec4d79b999f9e20a498443e8bf29b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3bad16e4c2f69b9bbcb898e811047265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b23c27ba9b2ffea46a0e2f081cb74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb0f2fe0b2461d63ed811d713d56d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40099d17ec9a83a6378fb77011b5e3a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0836a63cedfcd9293e87f2df88f2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442c9107c953f88d63c4422e5a7c86c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d4110eea9b74ed3840a520206544e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a00212bfc0154477e9f8cf06163508272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac62fd6cfca846c5638c4beff2f384273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed372245626a108ef46b35348d314d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a852e206bd5cf2884c0cae0165fda03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b1ad9212d4c9ee3071f84cd78d1a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efa7bfba53a7312bacf3d9e272b7b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9549c69bb98a1a8afae7337423f34d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29363c6ace0d6ba1272182ea58266517279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575e90d38f3ec9cc1f7d6d60088c3f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87701dc226ea01a7092e0505662c02bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078f63cf06dd9228ccd5e3680ab0245282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d83f530b8d6e304013d12fa1478f2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6395ad49b1fd17f352506492feb988d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba285e6add868166b29e68662bfa33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c47052370014da22f0f0297c6c55a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724586d5e23491b4d291fa686c0771ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6a97370629ac7ff2e962d249f1e6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852b21c3f20253390eb1b32fdbdb16b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e3deb0c3fc529e8271c7fc20f0ec7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9958b35df4708482001b566cfff7b1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eab4e83e5cff01a0d7ea3b49254e28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce2c5c4950b7e129e10f6c30cbe31e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5a20cc74f07ef718b0cd990033815294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46940ea9aec2fb928866f7a16f28ce29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4f498f6dd7d6cf6a5696f1dbd0034296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905ad61a2f972bddf556443d7d9ae59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c5725393226c7557d073004f4dbc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812697e2341e284df8a9018b11f828b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2fd43e8705c30496d452c3f8b6f72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd684216f1558f5a04885f37b1aefef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8f5264b308725aeb45d29a625b8db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3038e4afeeda3a8e80fbede1aea3422303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2164ef058d4d903c22d881d3484ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba569d58e1538aca48f3c91fac4dee92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf958e714e70bed7b450216dff672cb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd378c3270b6efc77bed4fcdbb0aa8d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd4cf01d4abb6dfc8f12d65737a9ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f461701439637b5d00c927b7e2700309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece71e0a00bd5ca97ce5a23b097a307310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcea44976c3025260c016efda578fac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e947954f02d8bac86700a8d49f44b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2c2a37baef049d52fb27c4e773d01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad598b98a41ef6b3d716398a91025a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168f212134a1863b69248ba717617f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba9f18dcf193b043cc279fa14aa962316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f74ea890a12b4cdbdd23776f0bafa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfc290fbae0beef381d9db37cfe776318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1e592f8974912d4a02e0703f73ece319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d583dd7dfb6e89e955e60793be182320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc37dc4e52d5c4c7c23830caeca5fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7504f4070dff44ca1b71cc5fb27021f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776f1b08d224cf4b71c557391f8cf80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247bb3d98bf415cf3a161e761cd027c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3287931c57e0ac88af0a1d0464c09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3d9a29e5e0f9e5f6cfc997551fd23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b3a56da40ecd00988ba2d52d3228d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18538d017e379b7663093d81185491328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81993a6cf2417db794a4338e0ae93c4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8703daccd8e99d5314b71c04cbc861330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429c97963a4ea110c7290904ded2ee6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe927a1fbb6858af02b2a0ec13aa07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795337def0f9ea65076e2de104721354333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5dfc070a20d4b5077339b72c04d7f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60120e284599f58a894356c5e0870f1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f186eddc09865e2640e2235a839009c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d75993232ee6ec853eb5f0846414d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505cd75d980e3373a547737ff5105cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb58605db39d99ae9e00aac2a886d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac272c036265f42abeae2a92222895b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e5fc5d4cc9fd7da3e337ef451e316341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a11a1758cfd2cee88a67c192f37bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a086df726ca9ba34eda5772e3cc24d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37582b25eee7008b3d253af1375cbffa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a892262aa93bb98a802a0b1fe68774345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8a7bc7af82af313f9fc9c54b55b34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d498b413a9b96c2be149a54149efe4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cec7c022d186472e0849ff2a8308a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f48c6a51d9451c10662bd14e45e69d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2f59220278d02ebbc0266fbe4c7dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97c1cc96e1379db1b5bab55b101a23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538da41cf31027ddb4fa174048179fec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f8e800bf05e4fde5d2f2df1b4f9fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe01a0a3b6aabf9f00921a3cb120911354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc796fec483f0d0612c6f831e9b5531a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78424ed5a18e43b8102152021aed10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366c697983d5c4ffebfa080bd85c57d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c9df4ccd6c1b4d38ddad20eaf8540358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d502b61159ab09d09c0fac15ceddf5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cbae883b52527d53263ecfcc12ba1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7699b90b14de3e95f460a4d1df76b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bbfb9f40c490f030f89a3955a3139362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46b1195431639349932c2e9ae9abbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415755f62fdd5bde9fb83501f52a8dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d555d381f226ebe2829a5bb9f992d93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bca2f5742117c74e806c42c00145f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28412a945cb36fa189525ef3180ea86e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe66b29ac202b8c16044c34709642bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf83b9639fd7f23998535385f80fa4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecad346a590e7d2db6b3745733ec5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdaf73c91ed68c847b9a9f23515a7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e730ce353f542a878de4efa7ef09d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889315e3d52063a8fb6bf17921a58f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a6517a85bd292fad0a805392b079b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cad39f78ed3ffa04b16ccdb814da1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925a7ef11d04141f6bdfbde29cd2c29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fe51c429d4d340b87f847c97806e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d49add245c7dd569b51926e40aa4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aa5ad3b63977208709b8d27487127379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df2e0d81f0b74865d525dffb0c6d42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b39ec34a62adee2dfb8bc93f3533c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f279b4eadcfaddbfaaf1211518c59e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7efa84f14e3d89e84a06692dca58ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fd9b2bccec74efa99326b994975e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01285a036e47a55369bf0d774e17a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc612edb4e99a920d7893fa29e1a3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6a18888d15debb519ec473d303ef3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022953f55b2cda4452d75f492095541c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf0f5aafd264ee4f8b1e766f636a89389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed75a9268b7ae7009c7d0d7becd5d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff125bc6fc9584ab236680dd7b5cced391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab12456a5a0ed1d7c32ec7c0491f4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1668a62810d20268be2972dbb9687393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eebfc45620b35a9b024fafdd739c0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54d7cb017f790817be961f3da802fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cebb4eae9cc9e4b895276e311b5e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d586e1ee7dc236c1f15ce78e43bb81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07862144441cf245fc72084a9ef921398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea7d3017323bd7d516177bbab4f0de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765a391e9aa43df67741cbf1db9be6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509a10891fb80a2ddc7584ffc0ab9d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42e40b86d84b9e70b1e1aecf740558402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08013b4981fff3e0fc82822d9a40540403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54428f06057ceb815b036f2c8976e1d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9db9b64a551a3ef110fc7306c6ed8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a95042532f3ab74a8b6ee31310710406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2558f7e04ae12abfb25c3618b090e5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c51e0027d1102aea8e499737046f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a95287768b9ec03fca483a05be0ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a12aa0589266a9f96ea2fe5c0409a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd117ad7d218b8fc96042d8dc05b12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5761b97243658101210d784202425412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a83e0381264d0c88d8777de85d2f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519b520f792de7cab7cb85cf72e3049414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a60934dbfea14f4ec62848d0c15588415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc306d22645c05290832bd15319cdcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409872cb114a58635e423fcee91222c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb261574101bcadfc5377f8e290738c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6748a33d6e4f2075e631b2a838722419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba44191e704da8c88e4b5b989df88d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dd61be89f43fd7291b8d80cf08228421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cce4b221defcc6dad0c6234dff18c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69ea393ec76e44a07b462076f0dbaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78543acaf96e4a5864dbc25a425c443424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9881c11fe6a0998ac19864f689a588a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b7b68f6e95efe8bd4491f70ed5f78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da2589553ef0eb0963f2da04577639427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc8b41ee2fe8b731a7aaee0ea4853f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97abb775a177bc302e9fc1693e95da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822ef8ba0f46b831685033683269d1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306546970c09091364571beb0ff45a9f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd186018d8dd1f8282d46408af36c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1479eae625d657ca7b918832aa31bb9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79b5930ffeff194d8a09814eca24cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91809913ad683d0a0b12fb7268511d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c71ec211da06e2e37e8666a28bd577436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f0116795e2f1ba213ae63ee3f505e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcfdd866064caf83916fd47102ef5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e042eab5667169b1590d698dfaeac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d599f68c13dc456d8564b218dfac79b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eca7f408004e3763cb17c6f597c84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a323ea6b80679caac6397012044d5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b968740a9c1f8d8225a6add0df19dd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f67823bc730e620cc6e7633054271444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f87c980b7e87cb913894296da94a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c4ecf9e924c9ddac2f1acb635ec10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a26916c42422651e33c8047e38ce70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c603d9d207face30ca12177f14e7fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c1d4195318bfeeea1b473c95e647f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9e1ae0309e678d0b6313267584d2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25554fa9128a622c511611a045c13eb7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599de6f5c1d59624a27dbf181df6005452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697477da263ae8da373e9a4dc94ec3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e53047782724cfe85b639fc48242d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d87e34ab478fa673ad06521c1f5af7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8b2de441abb3a5d8ba3f7b004616c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a463ca416ee5029ff799dffbbd832457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447069f01434df4342a9fe4ec94b589458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc049a61191c85e8b70441c95839a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb3cd1c0be68de28b20a13c855d0aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbe7f80b01988e895e989aaa0312c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464fd925478d46e95480799032970e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedadabc6047f89f25d9a5f1d377122463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0940cd36025ccefe0f791d58769cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94cfcc4b56e4cf72887dea4f3b24ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e8286599fb4a9ccd17dec0367ec73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e43ee85eb47b2ac7dbb5266150419467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc88c4866afc63398f0741829c3dfb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff36d9b42324dc8784dc85743b56da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9888f28e233ae609215df6f1330b59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c036ea5b2e3968e015cb91ccff64a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db265f6cb09396adb50fbbcd6495c59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8d548c78d8ee19d817c63a23db3ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a9d5e39121dcf829be8540a91a15f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2257b6a7a5b5579445d324e54ddf7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389c034e167107b83d02a8ee4aa6dbb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b678bf26e222fad17cc90416e7e4858477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d4bc2b96e71d24c12bf7576578b53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d44f972667b16c9eaca85032597898479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bd5b5e8c2c5b8fa94548093cdca5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553fc414b637d673959a3f674325604481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec908e64eb5e95268d5d180e7660838b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd68f0a52f2e366f863f4fa71e22f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401986b9c98dfecbbc3831d6724db20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98624f8b7a0b8344aa5790016985a696485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856aeeffb123e0c17df77fcbbb53f22a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c6c1103b756438e15912e98dad553487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e938aabf5951f049fac6305de78e04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58a162b7c7877356ae327db3da469a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e82578b6c5311b3c04340746bef3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9a79e04c5f3c609cf0e8f6a72af5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedcf12b0f9d00b98b5ee805419029a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c14e885d001de69b49a029bc8f39d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b490e14fe9d14e9f4149750b106652d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d039c5a4a0a8b1d3756166d0ad729495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a017c8cfac8165f339ea5b0158c9a41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fc8c8f4370ff049f4a744f49a3ad9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f2d6482d4292ef0e9beec43de5ef3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7b3f8708d3b1b3888fc6df2ca8076499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af25121022b8fb6209610b30d3b1609500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8fe3a88d7e8376af38cd41d67244e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c2aa396dad3bd3d47ae579ebef190502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6e6eabe18f377c46c4afa51224128503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bdf11162ba3e67e8b79a726b317fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e0a46c779ca7e4d053c0f0b83b536505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94d9b5f590345c0810bb90e1c78af5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd094d4801638cb8b7d4f07527b3778507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed435a4a6d5aa58cba1de50550186508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835aa2c636633efa450e72755f434de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff69354aa3bbf01154a0d0d6427dde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863defc91c814b58c4c0bdd6880adb74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d4469f1f7ed8e9a4dce929ca82902512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3cc5c1356862d8c849aa19d6fec95513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54732574acabe817816b6d131a8824fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76da87bc30df4b5f4b1050d3e02e8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13df1c185057f5a3f9d1df53020b744516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f773b624e9f9b5743d621e53deb2de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c212bbd5e7279cfab840f955f6dd1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ad41a7f5c13b188f25ec0fef9db3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7755c102a9a82c469e267d66c9848e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9279e3b74a39efcf9f776c2af7b2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae5f5cfbe5f6fbf8ff7df6c4e5f09b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa77064957f9dec3adc190798d66061523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba78b215a5b2fdd6654d20458f30d80524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41897f0f1bb6e00697b116d2c955b15a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce44368c5e8441f757c0986286666f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301a7ba395b4ae96d31b11bb731fd89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544070fe7f77a5c250cac15b10118b59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25527469b7da0a258eb314c4f1034c28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e895cc36f1d1cb5e3c3a9b3746788df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419defada0bea5807c8c26163da80bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1a0fd97123c50477b721061c32606532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1687859f44a28826ebc542ad4b15e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8f0edbc773e58f4df9accd3186c4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4efe6af288b8c9452f6aecf9197a80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bf9564411a2bfcedd33cf8efaccda536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11beafbd4df31be2a507cac8ba31ea3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6156b9cd653da3691d6c781f8260f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4074071b838075fb822418c3e44f28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9aa4f2b0fb24ada7362a7f5ead422540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbac002dfb007de2fbf29e781896a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09cecfd5131e2a0efc4b1ae1b0ebe0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a7d2816232e1b4d890191d41cf299543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75fe725a51e2f8ed07499bc8843ec5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aa281d597371b8eb781837e8c842f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c027d45045518444705e81ffb6956546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc624abf790499258d3a76b59d9b439547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29ef6c85a353823485fa17db7e1d80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036185d4c91e0aa3fa7a3be40c45c77e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6862092fb3540a356d7d507584a4075550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f44781ba81e7633e818bdd6dbb221d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc4a63760183bd5ec7376f024ea904552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c9f12bb45c44acbc2ab1149f01e1b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f532a813eee97cd6ba8a8bdfea2cb2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee93aaba677aeaa24a499e810383afc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7af77c407064a6f30bb0be590cc5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0790c1017c9d9f1aeb4687dc77ebc2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc8df307a6ad22af08eb0851ae5154558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44402de0e0d771394d36615a2bbda0ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd2e332677619cf678d5003b3bdcc5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d3452e4781d85d55f9bf3a5d64be9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe8ea9eae20dfa516cff142cf783e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3de2e50c85e93d8af47c459c89ebf5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530d80258bad794391398f02352da41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c83c2380315bfba908cf6bcc5e4c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d0e3650cf4d49382cf94c06311247566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c60719797b9519db2807e1f896543567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3937ec8d6ffc653a042944252338a62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ac0c32f79bdfc65deb6c7c4d3f81e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0541112507eda71d24bff68c096cf9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d13ad5a4bdf77695f0df7d9e2bd61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd653bf79641b75c0c1bbc9d29e15b34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320bc324aa4b8cc21dafba27243a900573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0e17eb9d3f4dcbdc78d25d8f3b404574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045ecd938a5df9b96d93c6daf33002a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15dd4cb7b885431c1676662bb6fb65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc7cfb76845d252502400e84880713577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2f4e11caff18c9e47c262fb6c1765578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5e2c7a4ea4cc0c09ffa3c1c85493c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cab4f9e1c907d6590485d00a525969580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0e3ac332c4272f3c6e5d157eff66b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29af9d847fad608831d5291dfe4a58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd1ad4e35982cd6772022d74163598583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051a0152ffe7fa421d2ae75e3d590e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717924327582d83a8f114c71e5e0d9fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8a41a71148f11422261d450c9bd4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f5cd23c01e98cfad3db60472843af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0ed203696214e19b2d6c641c2b43c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ef00afaab5bd4a47566460ea5357589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba204fb96a75383cf140b8d6fd87a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a331ac894515d867b83877064f101591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0778d4ad7d7c3d3953478d4f798d5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a0362c633852b4c8b7ed1f88a4d75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46141a186f13b872aa970959b71ea4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f6c16eb26bdfc6f3879c44d92ac02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af43dad0f8646127248182cb66023ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa089e50aed0960b16d4589fe287dad1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a44017549ee7d13a679cb0734e17c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564e473bb91cffc1d59a5e41502b221599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29a8b3ad4b7bc836e8485fca5bc9d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca287b4469c1443349dd1c32575e08e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ef30e91dda5d9ffbf4eaa31d1e037602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b913025a833ed8043981bc493f7d0f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c33691a1012d018136074475ba8c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf9cdeb1bb7e32a6a5b1a8d4322956605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b9566299885078d9261e742c1d992606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d6ccea944c39da3130861e744771a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17e945d9e6d824a437fad9200d17ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ff719486fdf3d4e75c8b61ee39ea1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f91aea0800f23ac59ed0017278dc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129857491301569ae25931779e492eff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b64b2a2efc47705b49ac0bc3154d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd165d731312f0d3b812f162770867613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a8964930c69764fe9b81e5b424e70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7fad4fe90b0094518419c16cca8f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ba0b2fe0083fb989e869cfd8af474616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a05ca795f55cd5378a459c0a88df89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853e0a4a23535640414ce6dfc6e0bf5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382875d32080d826d8e4c0f9be8bb988619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5248901f4641c02df59aa2b0a305d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1487599e3f2d89c8251fcf21214f1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a49029a68676de06c8f74a9787e49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee7b1b79a7285d11dccf62746fba25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501461c9e3738c2723a8fc71a418a69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea2a90fe1b504252dc658862a20d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2ab8300638c0ebe99cf4438c92333626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b8a6a8a972648dbd1cab88b0b6428627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c76ed6e5e03b2df6e353d767cdfcc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cccc24eeb728fe80de0b6231f600c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa90f7a3762382b35f07057a6e68160630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41f10e44f5e9179f080ec36f54b1c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978035410f1644176bc182bd5ac42ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ba37333a2038ada2fa4644ff43fd5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5d0293f9e52c146ecad258b6dd221634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9440d066cf08acb251bae878a1323e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21373b2854d990b867bdedc8bccaf31c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd3b999168c5f40a8e0c6f2b4c274637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96315e3a0e8c4ab729879402a37007638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f697c45c09a8a643a202959b2778e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394d8aa64b2c58fb137c8f5303778ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c538080e01d1b86773e517bb66d1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64436c6d4f129e693ff89756d66de415642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564f4c26f3f45aedeeff27b55affff6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91443562bb6defd67f77dabf6b5283b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d12743762d9d3f7ed407fa5574d52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22189bdaf0ee022a7c6541da92d5abc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a8e37572aadaf62a896c016b10313647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441e9d8cd91293a83f531b44716c45d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963004f70930fe6fc7cde170c172f285649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c31d7d8ddedc91c6c463414768d18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c895e45bbd152699a131a701b3cf4d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7333dad96642d4f0b56fec8024db636652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69f74265ba0d9e918791929d8cf8e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eeabb698a983b90d06f9f816440da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a405496ece6f29ed05858a1300956ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559a763adce6ded3690bbcbfe8a82c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e622c3e958770816ddc9098b6d3e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661464ab3938018e53a56e1d65fbc70a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac8889feeace05eee0bd3315df245e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa06fd85d744798eabf0dba78fc6bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da638935660ae6ef4ddd669a35835c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85fe357c22cc15a4342515f06b8d6f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875d4135422e5cdaca7c78e43d8631d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf8a4476fe4352b9d9684e94989eb4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496cf98f9dd406bc409b90537c32d17665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9f582fa02b4df3bbe52728ea9e4e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc9b36010fe0b393262ec93780c6bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a157755527e9fc39200e8858b4d006668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597e231481a1f92bf74709ec9c9b089669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc7da97f081358c5d5b76512a8c421670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23321f5f1ef6d4645c77c5b5bb7ca8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a60de15c2ed2d4fb42cae11f06aa7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834771dbd4ee24c073b3428a0bfb2c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c84e2deeea2f1a5a0f8195b6ef12c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9640ee24490b4d1c7b34b25f92a7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9f40405873941387cd1c93d08e9ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f5ee7f0ca4f786f4086a1b748354a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07be60325018381e6f57d3b9830593678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adcdb9d198ae020c89eb48b290421e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d9022c2a5f4674c124c6f33e16999680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eabe30cd754333d6b8e2e78ddc6238681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75051a662a94df676d80b4051b68cb8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eb7bed64c02814cbd5ebb7802aab6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4725c93d35c79ab684dbd5cd39113684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8df433f5da981193c5127798c2da0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b33d6882ad1c0b756da06503b4641686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df49f6a2efe965b7c8493868b599c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64190d51ed48e5ec5efeee1246a56f24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e453961f2b4680355cd959ab6aafc5b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a546881bb1356d04b86855db7a3c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda1684a7dc1214f7b0cd573fc9cd4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a22179608e058a72df317469652f9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ff5acc804160772182bddb9f2c9c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c572b6ca82fa030243cf06eb94bda7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2de5e3863c659a425b5426ea5eec4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440ea89a3883539d85ff3d2a8739a7e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32874e4e2d4b23e4d0af064cf069802697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b370635b496ac910f9f7eb829a83b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f4f5072c9e455704c89f27eeb4e62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730336b2237f8a1af3e2b781cc04ec7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83ca73728d63924fe3ef46ed01b4c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df3bacf829f33bbe44e13bf6e56339702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392b82ad40da95d33e01998557c2177703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021f3aca4e6ab84be82748c1fb3def2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf596e04424a7f0c2f02289884e279c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f304420ea483d5994c464c393e577706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c703a068bcbb440d417a27df21c8db7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca93348068f6b7ecc90d4795e23ed6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed77a26a40dafe8de910f36162e5a1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fd0833fec1e515f4293af2752341d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc3d836f44aac4dbee3154fc954ab8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db2dc6ab33bc91f21c680743715160712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902be87682c77291fdca2b2ebf39098713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a56a7b13eeb3813864c7d4c3b7169714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7d38c1d4ffc23d03f0f281f79c6c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de6a559451cd5759b847b5c9e0862b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba6f1b9750b0c0be7b1f417e0dcc3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ff8e2271934c4bb6571ba821bcb36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d121718751ca07373ea5efca64347719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad83c38b355087d0c4d5cb8e6822bab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb83dc0938f5bfe9a1ba0cc87b92f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ae81856af71826817ec13ee1cf837722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436de13716682a26c46fa8166873971723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38feb71be170bb859bd68ab76b66a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76862f80cf8049259d42fb2b0806c08d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e6386eff06ba82185748f81ced921726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207de369a5760bd7529b669d10e5b435727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317fe7a8afe628829f6ef6549124d06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03427a2ae7c876bac9bdf963aa0a2ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0e747d64fbcef0325d2e10e5cc33a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9e13cf0907179893a130f6b3eabae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a035c4ab35f1df385cbc65921d8090732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedfda16a142f17b8b08e4a6589eece733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445ba461df50f56f1269002695122f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42a5f075d88e62a6a75a7dd921b43a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd57e85f1d528d7df6e704245cd29d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede5f3dddabda276233309383bf31d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740f1e73933c14deba9059e8b5d594a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aac29423bfe3b0db41df5a0e5e24b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619e6dd4000691d6e63e03e5891c48d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fac768fd16523215679f94001f1d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2fc42d41240b63518e8c740cae3bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e506c425b0e6ac2e8f6a6d8ca9cdd4e743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5812,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5872,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6292,51 +5974,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6352,51 +6034,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9232,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9442,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>105</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25822,51 +25504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25952,2210 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28422,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J410"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28498,10213 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18230</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>74.31</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18231</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>113.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18232</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>112.41</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17540</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>12.39</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17541</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>21.69</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17542</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>37.71</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17544</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>11.96</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17545</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>19.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17546</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>39.7</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17547</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>5.57</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17548</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.32</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17549</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>7.47</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17550</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>17.35</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17551</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>6.1</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17553</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>8.73</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17554</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17585</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>33.05</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18352</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>6.4</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13261</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I29" s="0">
-        <v>8.710000000000001</v>
+        <v>1.86</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13262</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>2.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13264</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>3.33</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13264</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>3.33</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13319</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.96</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13319</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>2.96</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I35" s="0">
+        <v>8.08</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13338</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I36" s="0">
-        <v>1.86</v>
+        <v>12.46</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13338</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
       <c r="I37" s="0">
-        <v>1.86</v>
+        <v>27.83</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13594</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>7.1</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>12626</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>18.51</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>12710</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>21.97</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13666</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12744</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>18.99</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13695</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.08</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13703</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>12.46</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>12940</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G45" s="0"/>
+      <c r="G45" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I45" s="0">
-        <v>27.83</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>12941</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="0"/>
+      <c r="G46" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I46" s="0">
-        <v>21.54</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12943</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>54.37</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13762</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>16.42</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13763</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>92.23999999999999</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13780</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>9.34</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13809</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>15.17</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13944</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>7.71</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13945</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>8.279999999999999</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13946</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>5.3</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13961</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>10.61</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>22017</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>15.56</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>22042</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>48.05</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22058</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>11.76</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22092</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>14.91</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22093</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>8.960000000000001</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17509</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>3.32</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17510</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>6.03</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>22104</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.26</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>22114</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>12.54</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17645</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>10.02</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17666</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>23.53</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>22142</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>16.22</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>22143</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>21.33</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22150</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>9.039999999999999</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22151</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>7.89</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22157</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.01</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22159</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>12.87</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22160</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>24.02</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22161</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>65.56999999999999</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22162</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.33</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17998</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>10.44</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17134</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>39.87</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17284</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>73.20999999999999</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17286</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>135.18</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17333</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>23.91</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17343</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>22.75</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17374</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>16.81</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17375</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>21.42</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17376</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>27.6</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17384</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>38.07</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17385</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>58.57</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17386</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>1.77</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17449</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>129.04</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17450</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>181.32</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17451</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>116</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>316.25</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17453</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>83.45999999999999</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17454</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>36.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17455</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>31.15</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17456</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>40.99</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17457</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>42.62</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17566</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>20.25</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17569</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>51.74</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17597</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>17.23</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17619</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
+      <c r="G99" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="G99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I99" s="0">
-        <v>105.43</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17620</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>31.43</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>18252</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>85.31999999999999</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>18360</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>20.02</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18371</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>13.01</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>12327</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>9.91</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17362</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>8.720000000000001</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17396</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.109999999999999</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>18313</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>5.45</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
+      <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>12542</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>341</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>8.91</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>12543</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I109" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12601</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E110" s="0" t="s">
+      <c r="F110" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12619</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="I111" s="0">
-        <v>7.51</v>
+        <v>15.76</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12624</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12686</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="F113" s="0"/>
+        <v>351</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G113" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>2.37</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12773</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G114" s="0"/>
+        <v>342</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I114" s="0">
-        <v>11.07</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12774</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G115" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I115" s="0">
-        <v>9.68</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12905</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>6.58</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
+      <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17068</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="F117" s="0"/>
+        <v>364</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G117" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>8.31</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17064</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17064</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>371</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17069</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>375</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17069</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>378</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17070</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E122" s="0" t="s">
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...10 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17070</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>7.66</v>
+        <v>5.02</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17075</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>23.7</v>
+        <v>10.9</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17107</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>4.89</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17108</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>4.83</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17111</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>5.26</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17132</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>4.98</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17133</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>6.75</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17279</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.93</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17280</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.93</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17303</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>5.02</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17341</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>10.9</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17342</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>4.23</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17371</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>9.91</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17372</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>10.61</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17373</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.17</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17373</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>4.17</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="G140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I140" s="0">
-        <v>4.17</v>
+        <v>36.79</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17397</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.69</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17398</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17417</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>8.51</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17461</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>3.73</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17462</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.67</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17528</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>5.91</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17517</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>4.91</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17519</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>6.64</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17520</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.37</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17521</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>17.25</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17524</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17532</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17558</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.79</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17570</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>8.720000000000001</v>
+        <v>7.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17575</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.6</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17576</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.37</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17586</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>9.98</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17587</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>5.11</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17613</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>13.11</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17614</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.54</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17615</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.96</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17615</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I162" s="0">
+        <v>9.98</v>
+      </c>
+      <c r="J162" s="0" t="s">
         <v>497</v>
-      </c>
-[...13 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17647</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>5.3</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>18267</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>8.119999999999999</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18268</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.9</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18276</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>20.05</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18288</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>7.22</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18294</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>4.11</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18295</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>10.49</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18296</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>7.91</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18297</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>7.65</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18314</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="E172" s="0" t="s">
+      <c r="I172" s="0">
+        <v>7.02</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18315</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>333</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>12.96</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18324</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.29</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18327</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
+      <c r="F175" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I175" s="0">
+        <v>6.98</v>
+      </c>
+      <c r="J175" s="0" t="s">
         <v>535</v>
-      </c>
-[...10 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18369</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18384</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18385</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I178" s="0">
-        <v>6.75</v>
+        <v>13.82</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>28</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>311</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>341</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>217</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I220" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J220" s="0" t="s">
         <v>662</v>
-      </c>
-[...10 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>341</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I235" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...5 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G238" s="0"/>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I238" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
       </c>
-      <c r="E239" s="0" t="s">
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I239" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>720</v>
-      </c>
-[...10 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F241" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>730</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>829</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>832</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>833</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>840</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>116</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I309" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>917</v>
-      </c>
-[...13 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>398</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>23</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>955</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F327" s="0"/>
+      <c r="F327" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>974</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
         <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>398</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G337" s="0"/>
+      <c r="G337" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I337" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="F339" s="0"/>
+        <v>1001</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="F340" s="0"/>
+        <v>1004</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>665</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>340</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>1040</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1046</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>1040</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>28</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>333</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>432</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>398</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>711</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...899 lines deleted...]
-        <v>1197</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>