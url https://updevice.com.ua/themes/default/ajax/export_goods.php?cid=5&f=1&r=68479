--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc12b5cb00d9074f64637a912fe1721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695bb025e948a845d61d2961d3394c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590f524edd99519b88e4b1f4237bcbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1f39a06ccd47ce935df1636e9ecae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103f593b1c0666df60f84eb131a9f995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb4020d28acf2c0761a83825e6f7cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c09aaaa47651e719161e16c0b547ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e4a1e97a4871504fefc93fe15e0608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5cd6627bbdaa3014d2a08ccc610959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004173b73c10ae822d13d05d59e4d1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81affccd4de2c841132ab926c674d11711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe1510682c71641dc1bad0d8cdfa6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d25b1e32fcd8d4efc013282e256b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c90e1e9f1984660a20ec358e5afb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec08947d681604e4f255a94382f4ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00953678b449abc3bf35847abc43370016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf21158fb8729954708c8c0ce5342817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6287221b779e7bb3fddbe628c54a7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c5ff22ee1108c45aadf80a1b4683119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a8d4d46b64dd98b6065533fb7237c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1893603775223de9b05320d7e361421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bae6565818a9234667f0765ffa98c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e6fa5b49c0da52a30a988f5ae9f2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1cf429898d062f03f204682387b0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046f495d1b0e0349c2820ba95b305b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df928bafd3aa761d5b21c99938625aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ccc9f4d068ea6160830f365ad156327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5f3443c17c9bdce415d4a6a76922428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9766658f8abb73356f71a97dbc4c4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cec2e63936ef7d9c2e8aef32164e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b49deee87f062032829108895a566431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75072e097f456a32129204fea0e09bcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7670e3faabf6b4098e4026c4e59933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cee9b0a2aef94e35e2a3e44ea33e9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddeb68071ac3bd04a83375847a4cf4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe44175a78e3848cac9630d3f57f27e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e23fa3f3b270ee80ca8e73526dd0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7f1e58648f979b34df13241f8797b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5594ba995caba54d35729bc026b92e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880c2b390e4b638e791157d16ce0d0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6c9246688b52d1653deec6dded4b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3433eaf076e3341c5b9a171e256f28942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4a4917711788beb2a2b07d1365c7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc0460b59ee7081c5dec2b3cd643f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcf2d8f7609dcd62009e48369fac2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f4284b4dd5f7e1faa882ef7ff4aed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0885fb237d6bf2e476dfc05f6e702947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0fe566500365533f4d212ec0764c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f866c98a6b7b677b57a57195c8019549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582734ceccd04d2c50ae0f455914a7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec66347105207b72d47a198d4aceac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98411c3e1f3c38bf7b1a823326c07e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55b4f96d7aab83504df0dac8bb74c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fcf82a968753d2cc97bf827812e9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565c92c3ffa5d9e57882d237d6b738255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509d8539f05a58f589034fa2771e18356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac2d570e6d37f237a9275e7a8159da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e436e626533a7b5379dcf790fd70858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b90a0b2f51de9097d2756c39dd1abf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5618ae655bf7649d621e2a8e65e00660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22cf2fd4e833b4304f014353058a9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30b1f567b4b7f488607511b3e9171b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e5e3f17d6abe299a9c18a43350a5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a00661825c60e44a67b9ab8a0cc2ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a565fe516cc8e52af3396ed717ea94565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172d1aa4c7648b0849a39cca802ff6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06171f44010bc4f5f09f253be7ac6d6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689547b4b3eab11774ab0862e6eab8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491938e24c4d4b1cfc198111886849bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac3a287b099700ab5424a2f0c3110b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2f439a2af361aaa358aff380b1e0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf90d7e735dffbcd5134132d59e1cbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00ae549b4e31a440390d5ef929b60373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a8dc437ff20f193b8e57f2c19ced874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee5d45325608e50d892c924431a16e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb9af8adf40e9105ba5ef1d8ca1e1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9c4fdf5390e7b80517a8ad3de577a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e945d55bde0ebececffa6f1639c3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf97850db871603de8268a38c4a47579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2eadd99476aa2d8d5242cbcbbd82180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e98ee9e88714dd7db59c0110fd4ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293f8396521c1447e38a64d4d80f56082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c9221249fae9011027942047c0e6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b41ee9ce32f09351dcfe358e97b56b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada3e492adde97657eab1f43168d65685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acd2f9e3021c24566c27e0f718500a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed174cd21a920b3d96a3fde39f7880787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349c564b8f25dc8d4c82c57e6c7de4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815052b2f78697192484282a9572df5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f748d079a86cf8f9da9b37956dafb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c2f6ca0667f5c5465865c6460ca6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373df633c7a31f5209d84fb4a95bbfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9da9d2326484389222d0713aae9ea793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ca074c2152c365470c12acb7e8cf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe69699f028ba7adbe0b48582b8724495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853780d13c76191bf0ad744e91e1bf4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30288c979b3fcd2518c841e1350c2faa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7592a39d22e0b21f823a64b58b5eda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ca14fb5f326190e946b52448dcc9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbbfa4d21c8a363a070ee3dbf7a768100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4e9050791202adda471a8cf786ff9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37900171848d8dc61191df2d2689ea57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186cf62fd33252afbe1897f17d536a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97103b4940ddd136662b8aef9a2d805104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d917b4007ba8c5ab250d50efbe96006105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc67a19fcf3611fb9c7a1c72ff099d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3c42b3198e85fe582175bc18c37e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bdcb4d514716b690154b92d69c7df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed53421bcfef287901826ec0b26ef4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbf59ce3de3f12f08e28e2c4993234110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9eb8e9684b7e276841c69d8d6aa31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf081174b02e6d1651f0ac2bc2c00be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4efe7df78f0d8de267c7960aa48308113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18693ea50ad5b320c4e2bd59747b063114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac668a4767a2d5d9fe11247c9c9500115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84fb666b5c520a02d31ef558dec461116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e650338e01bc09406fb46ec20c8770117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a283f1334cee282051e35391830acdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df5e5def1f37a7931e5e7638f53fa6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaef8313888005eed74441032f178f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17ae1ad7aae55a05d66c99865fdd29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1432e826924592cb59bd30cb8ae687122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccd281c4fd67e7f08c0a4bb0111fc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc5650ce5991f1dd1c64cb28b5d742124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5d072a042a43b09023974f87eabe3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5438954c92b8f0c782b18685a24645e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd233a993336c7fff6b39a143dfe567d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d2445b701485e640f75f639075761128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811fc6ab6a58bee95ea5d993b31ee7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0bfc4ad30288513a6c7440b8f1565130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9b5773e76d3132276780dec58bd35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f67fedf01ca2e9ad1ca3e2e114817132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe0e0b2b490225a306102bbbc104f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd0f1db558f02ef2268b360f6fc345134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e8c2778d8e9c9862574b84920ef84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd85a4aa0b22842812d2aad4ee397b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03dc2977288d1f8ab5abe296d199ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357aa4c78e138515e89b5b1ad1a103f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102c0285e5a544c8c973b779979c231139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce32cea87c79765ccd166dac02a5b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f518917ddd115cae85d5bbde08578141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ef1a8cd6a7d2b24778d691d2374b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5f5aab3e154da15d6ebc3d174dfb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25255866efe390407d89a7ccb9a0e1c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3eaf62369baa639fe5cd17a0436ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8e74c71354154ad9684c6a45f8b7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e67527a5fe1bf3ccaddd46980dc5ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59066de36388743b99bd125d8960ca79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2565e3e6f45b3e7e5d0ecca5ef5f030149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51e2509070342dc9b65f89b07649d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a9d41c9128a495184710a36926648151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470140c46cfeccd70c62db58f97e9b1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5833a03d67d48e2f87df68f597d4b59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39e1db48c3dce268dd2c3b4bd63db4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d7858f8c02495f77054bf55f7de10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5d915b704e05057ef0f05d03c5589156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f22ae86c9e827cd056f1250a3052ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda1b040bd4aa70f3e9b02f87bdf57d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daad056f4a2cdb5375ae663d337411159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f27fc1c48e131951ab94c945c44c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5aeed0e1d4585e809218cb0484405161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03569f792ab0e6044e3c37217cc8d511162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a271f87b6b2b49d98ce7d3afb6237ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d23b450efc32027670a75b2a55d1d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce079c47c81cf785d4c28a3516f8f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957969c931fa354b69968eeafa63eaa4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f732a27c12d17927543c3fd810560f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b682b5d5c532b3b3c5640bbea7eb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cb9f1bb0c392e37c4c7c19b208db3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af140c56ebae035d6c1e45c92427494170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03795f85cfae9533b11ae58885cd740171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa577eb20ccb3ec1744554a3787eec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcb8d176cb933938bfd17f722dccd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b0b04ea936ac72c29e066f14b36df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5981cb7ebed715cadb2d599ab8a03b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43fa68024d5fd82cf146c1571ebf71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349e796469d2036eef0a08693993d0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6d567d6d0062456d3ae04d0ab4874178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a503f476063404836d09cc5991fb097179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701924e79b57c8a5d50157bc5935c5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e769bbdbe5a6d41ff944cd71eb674f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b9a4c2409d109e0d5b61a8a0e8218182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590341da8fb9f6e5b6a7906df814382183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929659edf1767fa1f375f7dd75f8a189184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c7e2997e41f79c9247de3dd8c9a94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fc7fafb31242d740a8cc53df76fa3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df0197138236bbf3b492653760e3f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0498855f3c37a10bee6e2712d8818188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64c51ee906dde169aa2693fe093733189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a4f077b8a17dcb833d638d251b90e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64316bb90fbf6806fb92fd8782d4108a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cc62b71eed6414daf21bf7b6ce35b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab058c18cb1e36e76ddea3138ca044193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7065098d49eac6cfec0626d97ce7b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f75dc28495a48db5820665120f8406195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a5dc0314db83a5a0f46688c8199fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598b8c591851b30de24bf892e56f942197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a82ebba9b8d9d0d0fc11d4fcc8930198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553de96206b09219e380f04a6ceb141199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662439920794dbc62ff677a068f08715200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9aef9822061a2cb75c4a019ba9966201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033320de53c0e63262db125dc67044d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5f5b4593f2193dc138bfd78d19dde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e91373c5ce28100d1045b5bf8b528204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b91a91b00e33327bcb7a7a6883439205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1a220f7f84cae2aab39380f36010c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6526477cf4e52850ef40ef6a603d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603c80143accb5581c5fa03d805394e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7b306702696fb40d5690079bc46dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ada50a79f732f12fdde5b35cf71d03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b073ee6a75d9a455e518fbdd748f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25057466420c2fdb9915d6621b51b15c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d61ee6c1585e3f068b895207c1f5bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47140bb2f3bc9074e428b9220ccd6379214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af0ddd96e0faeb3effdb9ecde58ca1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a574accf72c26676a17d883ee9eea2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbc8020f7bb22363d1fc3b705f5d55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dba3a8243b2efa7c93aac50b77210d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b8cdc409cd9e0beeffd09ecf3346d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130508dc6eea17d2a54850124f255726220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adf3570c80605965e4bebba9fe491c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739688bd57f2b246791ccf7b8ff70d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b7442c1ad182fc15cdc6cce39a9db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc023883d3421a4a3fef2f2be0504716224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fd4e43ac8c72c1a9b80ac3b8c6143225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876946da9069d72aedf0895df3628a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab8fecd81d0f8fb87958e595e56532227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dddc3a896774be5e3de42ca8fc11e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bd1bf1f809e95a87d8a1cbb27a00e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8217f49f3511eb33570e0b7a4e111d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198148cf3260f469dbbf1cd8e616122c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd09bc0de14f75551801587ea77e3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795e1eb627c7817f7bb28e4a065d7a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180353f878a070f8d26f2b4b36102049234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64c5362dccb27e1ca5fd0fca063271235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6930b4b8b98ce60ade90be9ce58f72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4b48b78c54d5aef13ff1072c138b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8578f634140e6e1338ea648ab773fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228b8aa83d4c3b283032f13d861caf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3719e3ca5c0da2742e8e01c13a15e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30076feaadf8215631a7f50aedd17c9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f00144cec24787e81126cfa865271242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b6f23e3e5be0800753aec34772ceb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4982f0748cd57c7274cf4d0edd8e1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d277927db390fc68f166ea891faeb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102936b74d540145c1dcdecebf21387246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de16ac8eb1f7bcbce443d0bbe1a0a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71c478aa594857120f664e945ce1e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ae2b033fe99bd7fb7ba96f9748265249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed921716e747b89254decb5bbae6e9ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30977a941ea6d7303f667699a919684c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf9801a06dbbce45ba5a3f9c100fba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc489974596b602f3ab4e2ab137fcf0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19976aaf302dec5fee46f21ef16b57f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437895a9d13c06331297765852c837c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97335fbf9ac20eacf6c6e2f1a0aa4f88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61572e7973054dd8504bf5243757dd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fea310500a30d226946c7ae6417120258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ffd5ee2b24736c8bd8bb3c625e3f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9fa032aca62ae3b292b96f572e87d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d56813719acdf9ad0933e3a5118ffe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd489a36abf6b147c3b5f6af233335262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a0b1efe1b531f9b9da5ef0bd49c82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65fa462953ef2c8185f23a48786c43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4997eb2e2089b67fa106c1cef5b5f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1881f36d04303bee0880f0d2e970496266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767796e5cfc26a8bdba7eff7d53e7131267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de89cd3ef5339220c9e1b7fbc703b85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e4c9a15b4d6323e7af90392eb6e51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b253e9d7bd732eb5b9dce78c0bfff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec91f822e3505ad0bf11787608baada271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c602fb5593ca5352cf1333753eb1a0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039dd653d57eb90ddce8bcc6b7e1418273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5f5cf8a35b063e78d24a4e8e19c02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967fc420d6bf8c472190b87da90b34a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baec33e8436fdd0d9054e704ebeb46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f79049f70daec8f7ce47e46443fb5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49551261d17d6254b1bfe4e0d17c2f3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562af3512193de50de0f97b9ee0859c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0627b049b70cdb23e25488648ec9eb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d35fd559fea87a15132b063a73f87d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14772b0a96c7e6098d5b238cba972f2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b66fd5e9b66f22d25388dba692623283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c0b840418046910c940c4f86e5d79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37683de422e2edd4a450a7343d875dc5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ea385607dde516ba96769bd66d530286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2ae4ef2e3f2c34f6808f01b039bc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76934b9671e6c0aa49515d8e2f5132ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e446b1d968fc807a1e2c1355dee7b53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6d567b91a9aaaa446280972a46991290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97ba5014decaecf9656bab13336fa2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02320ab2b66b34d5e600e707bd3b68be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a253655e87cec09f8ed1f629cd76dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ded3d634ae47d5e2fdd6e2d51fd17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ff75f2520f90e4661e61ff81c70ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806f330018153b7c4481a69da5a30a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa16dde25d608921d26fbc8cd33c774297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89eba6200ec223df516d0545f97b3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7ec14ab1cbcb85765ba5bc3d9c2f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbc4bd056d3826ba157d73624c0a5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e855143cb1c13770e2b45bf75e5892301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372df2040eacc44c46f1e66fc3be325302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c8f1ce009fa45c6a896d82e843f03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ddcad923c1a74b48e1cc86877b331304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527a80657d7899f6ec0ace159562ab7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1753ff99748531c6a14eefc82d8dad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121ae788b1b2de1697bf02c2297d7c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f424560d6ec4c7170b2938d157aa99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30ab5589feb23c5a9c0b18285ec067309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5ba09cd70800fd23bfb937e211aa3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183065e3d8cee031cb7eace3bb01ca5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2c9ee9e668839a9c71f10afd23624312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c04f4ecffacb3ef0f960b093b809f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528f3b924da50bc2507ef36c70f1c0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13945a37c2f4861f293829230133831a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb5c8312062177dff43ee0f60d278f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ee18255a0f193dd5cdd67e0683311317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78a94747409f6e1e59d1f20013efcd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbed0492e4deeb4a1ddc74b1ef6973319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15831cb834139f57f0915cc038d496f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384ee0c7e2ebf832e804d6a05333bac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e48e5facb9fc7c060b26038a8b47fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942ae624fe20418d4a1ace79e46a53f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ccbfd359b5fae7390a8c0887c4ede324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd989b4ab12d073f6e2b6f94e77fb91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c95f33abb6797f02c7e50fe73e07c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0999bb02b0667141a68ecde24b7e2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6a2f099bfeb5ae6bf4eb6e9fa3d25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e9086192b959c3c892d740ca6ef4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee4eefc7ad08b21f42892a395fc4f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17ae3bc01f20e14de4a7d13377a5e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3cb363c44e94374beedf50293fba6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d6d0f614cca250cc84cab172926f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6ccb2ddb0a9312cab415c77ed5689334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffdf47cbb5808e0b96f3e99029c127335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffa337b5969ace5e071452d9a53273336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ae682b373d11b3a93b4271ef904a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b5064f4156838c83b4bf2b2ead2ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a64313088c4acbcfe9c17e8d2eac31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5afd389983215ee3e85a2d659d8322340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a3683b88fac280e88c4cb42bb8234341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a9fdb16e1343e787db894b73be3e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be9f71fe22e2d2fc9213947457d586343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9213c639120b109f47a52d26b1b188a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce4aa165d83aa28a5b438a89869e5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6951295df26accb5b18cfd5e46f53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195b1148a230caa98d956b2ffbef846347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f31c45b78685d064df045d388673d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a9f6ecdeb72d59e9cc1a60b78716f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768b377e043f5c1f3b178968b09a085350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7b99006b12aaad12cc68d2dbdda94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4283fee00640d209ab1e5e829268966352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321f895dc38526f2d422349af604acf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7ec198a33b344d954a28b9c5c021e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b078c1e028d746c6a872e65ac0dc80355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87169ee1d146818f12bc7ab6c22509356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb536368a878c6b8d6ee7426c5928c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493aa91365687506912185b1d820996358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce6ab33303248ddf5fa42ba6c7b6bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070e6ee902352d4c926c2cd7d8aec50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7113b51dcd46c8b51609d1abcf452a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163160b9faab5900af1648f4627ffc5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c47d2ad290c8bb3d240257032f968363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461c9ee9b011a5f9cf8305bbc727327364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1531dc77a1abaf840d36ce71d305e98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004279ce48545e6c7ebc0dc9b39f461c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efef7d18256f0a7dde96c7244c553d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be30fc9b52284c395346ec1092f0020368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51045367eff0ce9bce85b585903c8087369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45650bee6b927004b5a0f6d85d0560f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3982e108e019663a63d4721d715df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04141efc72d6d512bfdcc65c54091b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c669ad7d7685ccd9a6be7462451aa0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e7852bcf956e1bb0d2f7d4617c1b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4763ff9fa06999e4c454a46ef4ffd15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90413ca89a0024ea6c3d993042800e34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ef43d565e60d68841bc97163a2103377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbfd37aad10fedba93dfba221de137378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6d7c87b7979ec0e4bd48c2517ca46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61d7400bf7406140642be3d458cd08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b55a5e85b47e49f16f7d5237afa23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9ca11dc3579346d7ff0e1b66dbd82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e53c7939d02c0dc84a912cba05d53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d217a56f4bc473bef41047342628d6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1ef283f531819633fe084b053959b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aab467da5d7a69e0760451b7cbf9a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35874de1af163df5c51d288d34aa7388387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fb02a34cf3f07d63348d20cb551ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8b48917225e2b54af6bc27ff1bf3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d4968adcfd8ff7ffaddd903fb1228390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b71329f16ca0744b5d55277a236f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad19c31067022a3b78645f04514a12e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ffc6ebc4b36212237e08d1a838c5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30613bb2410f1c1e0a44448458ba4737394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea0e78f943d58e524d085107eca08b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f57ff8a2afe64cfa2fa0cf327ec44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a8ea14d10960b6824691aab174b3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8ad899d08583628a7b8356147386e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470284b93291e4f161b1ece97520cb6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a610d3c893e32faa5b054e24eaf34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923d09ae5ae64a6242fd2d805b81208401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dfaeea71253e58023e4011ac4ad4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c8698ad029a3eb24faca248da65ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c49526609b82c11f7fdf960299b83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830fc6f51c983cea8c161ee7991c1dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd83e12e2646128f48eba796b19aff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db3c14cc32491324304b4df263c031407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad4cf68f28c56246d88663a5698dc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a984288a5217a01e69fc6dc3a38d46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0c7567fc3cf18610977812b9991e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58337fb61aabb653bd92a5545155844e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6456ac47e3a57c0d35eadbf79ce32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192bcee36d53af3336d52aa133f222e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d397886a6b1ecb47bbf5bb6013b578414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1213905a83af73c465f6237aca07a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e3061b4bcfcf821b3670b7aae2269416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156aa34dbbd4bde54cc289f87049efd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85948e92bf5456681b72dbdd56b9797f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446528f5e484e850380fa704d570771419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcd5c97743bf375ce2c213ee3f35a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eef72b151e9ef0693000baff7881a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174a7d6c1ae35fa354575fb3cfa1605422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844183b75793bf1c3e57551db940f5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4340a047b014721f2b20660737c80b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02035d392dfe05ae3a27d56361acb824425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842173de359e351d72c70e98bf73c318426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e1ad3a3a6ed1cb7ff42d560d2c80e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49867f7047770c160195fd5381d9c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063cf1e8a50e39c605b01386847f612429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e542a533420bed6a38bd5de99394d24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c98a4f507e7696c272c2bf0cfd9849431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a57cb178e3a92ab8665cc9798f5949432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab178a181ce80c2b86806f23e40d22f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eb6b5d01c729a8a9b3c731b9c7264434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a62b80072f148536f414e8567b048435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bfd10c09be13ebbee933ba4e5c691436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857ecf7aab311e85ec6a0a0293b3169437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67265e8596499ff16756277faa76f3f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaecc673e8e6ac65221bebf68020f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf599997d615add502bd199b91ea2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e250ef63009e259108635151f8f5647441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ee76149cc95f8c8135b1de0268b1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9bf64ae0d0b004cf81a5dc41a0bcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a46565781bdc264d00326394b4f514444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9090a7fca3cee460be21d5f96e506445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ff231073739f9d8b2fa27569386d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ada3f776f0b242e2b5e3e9501ebc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd99caed41a576807eac9d52651836448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba853ba243a69def8b2fe7f593011ea6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52978eaca1a46178b309b1225dd219c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95de355ee7357e78e02eca81e75fa5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec810b6182d7a222d9f55683debf818452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d431c3a00b9a48630407222f659d97e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3a76b1e63f9520529511701858e65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a5c95bcfb4a1821bc8b12ae578a00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf6eb508ea9cbf9c5d17654aa4a292456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd937229733d65c8a8fba8b3cdf1cfd9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b385139d9f37e2d6fd7fac75243c3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd72269a17254594126bcfc714da84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37212d67b2ab175a91035b7a45297ed1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a045139c551b6a561bc9aca61e55c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faf4196a75b0c8302b5c020bea9d5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcf6c053b7026ee4c4ae631c0c6062463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f69fdd519c6ded2af97a1ee63658c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67e5175c6db70c2ccdb8870b2da4b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1174cb994ffc95ad15ef16b65b406c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb22d40a50f1fbb73ee92bba73fcb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102d39e85eadd9745db2f4be245af64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ad4ef51d0c66c2aeaaf5aeabb3ca5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7c79096a463306d2242a755d2c072470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4890856a2be61e58bc0065af0f57f8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1653915d1530993e6662a1831c465d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b26cda422f6394be542dfcfd86935473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e41fe5ffcb06cd78ef286353c6f33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223916a18fd7828e53a6e6bbc9ec5f4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aeb93011346ce991fba8c375c10e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709193dd257f377b6703f2b2f5e4dec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ff14c2a55c2ea572c87858799ccc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e0ef436157498dd5308734ecc2c9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6ca7e83ec5526124386fb0eca34a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb7c29909653f26e9b0ed65b66b52e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8ebfb3129fd5d84a61132fa028a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270f72f02b90d71f6d51c9621f63df3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950e7a2df6af6343c646ee24a748959484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7aa3760188bb3a7c328d640ec15bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5549309b3c78eb307084141340a6cc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8ec865a40342b1f14c910a8b92366487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49f64d9bb56eccd4d7f776cd1004d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f23ea192b505ecee0e2a9909159d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea965cdc68b694c6567349b661a41023490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f5dcd39e17c275157a0d11b62cf81491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73a821fc86649f33ee73a483e9f900492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada49b2bd670de34a38ab37123e74233493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531a7f76193a228351f5b1d53961104494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5830571957185896efd5c35538808a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362ae4828a1d87ab347a29ea482d04e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ce7d19cc03a43cb918814775e59d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde63c330e6b5eb0cfea1967df00120b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e6e2812b9b74afcea1d9a0fb85a12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdd7c39197fef3de07473d5a1c71fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6244e49b3e7cf2c115bb241103739f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce29ff946a9c6cc032c154d2a5234f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142c56c972b262d1824d26677c61d93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99716ee4ecbc75a28a6f81ea90319de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa6e2fa96ab5c689152e0cbd2955f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605012bdc4134ac44f8a0c78e16aa80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b28c8445ea7b36e5627d215607c7d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c616842ba84d42f6b63b98eb378b14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fabf2502c69a28e17ae0c25e2d698a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c338e9e22d4d7b9d32bf97b3850793c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc0ab7e31db0dea440fa9d2ddb9427511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a7e4f6dd707fe7c17994e23a1b2a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9238ad7a0b9395bd1bd0b6d2408fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187012d787c515dd1f6779a702a1ccf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afad1b2d12da583a0bb16cea3f28968515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5c41c4c5700e30b31c4debdf45a01516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a7c6a15ebcc1bb7fb8189bb5fab6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d677608c3a0a8fc5986b5fcd0fea72b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061adb24003220c7d92529740a7e953519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02c83b9377f72b1a49d721d33c4934520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae4cbabf8558216244fcfb3f03c459521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d3f097e56d72bc09f823feae2adfd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bb6dd6c845e936576379e521b3769523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574066f8e7b4b9020f75cd3a3a7124cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323085bd5f1da4858ac532aee228636525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed6c61d1ee9af215a0362743db891a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d484d63ee60fc417458dcad3abea1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afec99d67b4d43803b4c7c10c6085b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951feadeabedcc7f98f66dd4c269e6fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd077342d79395c84cbf7df3b1ef64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dc0fc9d3db9c91541aee1c5ad7731531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdc8a3ec31f5491aebbde9b0ec0c5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df241d0ee9e8ee6993d1221b469914533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd81e230c4dfdf297b7768b6541431534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f777527cfa4622c079a90084a9de4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a531380b6ebc795a6f61884a868107536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba95a88bf274a5fd178f76cb967c49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466e079f68575686f085686b4c9217b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed3df63ce6a1785138e11b78c21d6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2504953ff6f8acbf2cf68aa6f707d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5864f4be1367d3f9003766e1c96e371541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3f584422cf4d2bc558d91065ce81c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f291893e1624c6e2cd7c6d2f0589c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d978e60c742826a9ecf113034dac09c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94c4f9535e01d471141ae0e733c9a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69c1c6330bfd0c523baf26790c21c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b34c708848e1e1d6517cdd41e8842a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f126eeeac6a5e0d0025c8aedd0ab2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c29f6541d13cca4e58df4c05c3ae8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ed480df12ac4a3eb90c0741233797550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73dfda7930d6acf90337df17e6c155551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633c39f6f07c94d21a8e2f09e505db0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17976994234b677e66320967458afc9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1e18c9cb5882fdd6f0d30a30bb131554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a872de70378e60335dc91ac39262185555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa084891cfe6d27cb7803d4044b76538556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93172e21d858f4ee6306cb4fd756826557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499a811dc75779fc61ce8935c3113ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648c9745b4fe1561d7d4acd81c448e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9db5be61d4479a505471d76480260560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7a56d7f279e7c24629baee97210f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c9dbaae07d606064285f90c81cce0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cac6aa0ce2b65bdb2b4745dd4f528563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd053e66d6fb9806d247bfa0472fc978564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf0b501340cabbbc511a832d2f5514565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c9bfa9edef6945bd3b91f5481e878566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667ac499f2e243c0f21c99c90eeb25d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723e7977e7554b7e699e1832600badf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337aafd56686e5784a4961ea719a36c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b493417535ea5b27d5b2ddca3be511570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307551665318f1ba75660b7fc067199571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5ac21f9a42c3fe15b0bf14e8e2650572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8359b07858eac26617c898408639a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedb69af7b943a8c4aac8a54bd6bcf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d6c89e16feaf0eb0c1711f1b32498575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d1cabdb14ab1d13567fc8e1e01cb6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133fa86acdf2b98f74d316a1bdcab18577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8114494ad7269c1d4ae340966d71a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb69e4b7aadd23ef99fa316beb265d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eef1b62a3e11a6cc1aa7a437b0e83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aacf627ee98cf6680689e5ffb1b124581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6415a89604d1246e00b9c597c42a85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf6ec802ee650183b631b7efae74c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f68123669c038683fcf4232c0cda0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290a5c4accb7124dac348f88153fa3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baf0f31d1f0dc58969a2d5e07372ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c4b9afb374848ce41ad0a711e7c14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3d44f85ea8a1865847159d64010ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c092562d070253830edd1b191736589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581296fcf8e2d2f77195636a014ab0e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1123c500b7d9945b3f5c444437f1b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff0b0f88635033ac248ff3dc787c3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd0c98a20717b736a0b8c1daae8abf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f13e2c9a887279d5a74fe940065d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87712835a27107d26d8bb96489dfc9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a98956fdee74e48340960e885933ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068e1c29af80dde744c4e23be03913f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5b548bf9e6447cc7a75dd8705c5d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda3ee17a0d87c14afc6832517d2128599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476cd157ca37158666bcadf37ccf42c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205ddcf3a3c6c32af5b41206d06c159601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3d299a48ac5c449ac111906ccf411602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dadc08ce6646f62a0a9a0b3fcd838603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899ba4f9157f092f0ba257b14b76741604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf089996df1c84e5e4399c0a0a5634dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e6ba27c5df2c2c64b6ed6197064c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e800ba1f152808b2590cbf23b4798d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d809586219acc11eeaee45be766bd1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9624b6f0b8b21ada2953da733d00d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22b47f0cddc45277ab9831e976c1b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfe143c52418808067b6edc1187179611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b240add64752453eae1f0b569cb78e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594be52a3a1cc5c03ea6fdf62205b8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dcf5272b8d8fa7c28e7d0f3f012d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558b5571f1096bdb9a656edcaace0d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb07a14c87f855e47bd7abc5ab58311616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b7fe305462b078620438094b5b071617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1cdf1426f031f667795475b8838b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad341f2b7f8222acbf56079cb6666a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f456621bb6d4baa53451337379f51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101959336a2f6762024bf41def22ac2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40987345273a4d7f64910ef586f8f086622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2987a3d724d741d3f7fc5c04cd97dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998bc8ad10f218e2f750406d8f3a303624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e36e9e5bbd32f42cd66456fbd82d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448740cd885aaa27b213499a7fbef795626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885ec93fb4a3224ddf9b2adc53aa8da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87112ae58cfb6e109f46ccc4face6f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f2105eb8ded7be6196c0455b958c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732efe8f7d1e9e34b1b42a1d0999aa4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04604ba439966a3ded0ea6b52c2db0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10bdf25051e0e97c20a32a9ec590d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319f20c8caaf8dbc56f5888ea52ec97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291377317a07d8a3bc0e79010b62a347634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450bd04111ea2c24c36e8afaf0cc77f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef367860798071069f443675e22f26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac6d52ddef9b61d599ac749828874a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa50e784a905a7f3e13f64aced5110638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81906c0c40324a1bb97e2a40ac333c71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aad23a5af35f8ff40357e508ecc022640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1931df21cfe9e2b79d3ab1ff9a75ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97ac975141bd21e0e292851a65d905642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec1b58bde04b4d358b2fafad2e5a41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1e1475d286abdadf422ee32009f12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4df6d948bbde3043f27087a2f173c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb3a3fee5ead2558f0e5085aac9f33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f57f78120fce59fcd1a4fdaf332ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d99f4f0a21b2a7f92fc1e9884929c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a33e1e1127f1f83f17fe6667d3841649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11905d80e043bb6c7eee100ad4d62c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce4f7b52b9e6d123c01239031d5453651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c13ac2fcd6d60f40d0955da2054ab6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ddaae8376004ebfa736ca13b299b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18705c8cd0368cfc1f380810e70d132654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceebc7be5eda84fed486662bca51625655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcd6a45cba86d84e8547aba894154b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2789c457998ffad5f5385f23e2fcaa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e384416801e4bc0f4176c58047a7d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cf6029a349a0410b6245601aa50de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51278a93485f4782163741c9e579be9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ac186d475c59e03ef56cc3d903e53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3394b65375b2660ab791bdc60feba43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82d3c26441cd76301a1f6742a5202d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfa88e4d64b1a855f07f1269bd24e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e5784af26a397697b2213babddded665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4f958124e461212f54121748a60ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8ee9fd508947b13369bd403a520d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9235b5df06a1ec0b26d1508ec21cc1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8959a4f5f19ae137f0319a1416369b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6241e9893e4486f14707d8ada87275670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265008d126afb2f21a7eba1edde3608671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532e64bc740fed87bac56b2c89545f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf885ead0dead6bf384c3866cfb62142673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7b8fe9a40ce19a91a29aedcf6ddc9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b749c56413106e61c317359fe7660675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ce4795c70616dc1465aa51a077c07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96fc0dfdb37f5954e7be66a2415fa9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa5bdf9360c0e59b4a0e148b5bc908678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf99b70548cf757206ba6798f2abf16679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100de305ef2be395fddf7ec3ee42364680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386c1bf17c848004b23d8eedac92dfe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39f055ed9fadcb1a0d2a1f634973aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633a2c750e086a2d75ea79c0c18a3ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ce50f96928ab27ebffc0a63212d10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006014d4931f4828f3799ef0c354d7ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2c4b5a0696f95874bde3a945dfb32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595c8d8205605d4b8274d4edd705bd4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfb932af58261909993c83c82019cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7328f172b7e4be36b1af3cf8f4ce395689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4ab01c5c9a9a3bd5a4453a7759fc5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94cbcc03f2dbdb6e4f4f02cbc80396691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c6a8dd5afe305ad951faa821a6a60692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ec5407e8be7158254ef975693d629693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f899eede36d773b9a6b7b191592705694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004b064e9a71dd0542a882a145e9cf2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6d3bf478a113b3aad7ffa1c5bfc55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4671b7c03435c33eb1953aad418d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec541bd9118083fbd24263a55f720b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5eb22065aacdea84fe0e2de4adcdf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7c22885b96dcf8c0e673434c7b88b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fad0175b439430059c690ffe9c526701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5212dc728e97aaadde6d5a236c803702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c12c75893b2d3a63f0ddd1b732c378703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bddcc16c1e7588c8b707f6cb47f4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8008382576d833916c75a4a1b1af66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4ba54b05e42168fd88b048fa9f320706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6eefa5ebcfc49128f35fc9790b367707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fcd709844e0668bfcda4e3ff06d14708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2089f88d8cf3ea8a5115beb08ca4272709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028ac54513d0f2afe86e4894d871489710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880714a47b86e72d02ef14fe2931429b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e3aa3cd7e95a0846b3f88a9b3d877712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda77f8762c47de35bfe5a810ca255e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29458e2e43d69637d1222007f412bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ba4fae7a01ee210921bd32d296483715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7656e4fdd83e7f1f89c0b1896fd96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45f661392504927c31f842d9a777a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06607b82d4ffe944fc189d17bb7e231e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e763e88b04cda527f2c4f6775fb6cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978617033e58e891fea0d646821f07e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08670565be1868dbf295b7537cef81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21ce8c6287cab4c5f606fcfac2534c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb2d597ea11d51b3577153292d240a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb646ca648ffbf624a0cb1779db48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190341901c45c7f4a87936d0206c711725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a660e2e719f367921055e3e372b9ad0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4420bf8d05b45ad35d15835db81fe4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a30a36fd8ec57fea84cfb7a0b311f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e36f55a63beeb0389b18730b748f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde305d985112bb9626d5a0c74910b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901b5e843e2073f3c793c6603d77901731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e124cc93d2c66d92e45f09080141fb5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e84e770d211c36e0a7f65375103b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d5bef950cf98da234ea29c7c91102734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff0ac976bbd3782ba2b30488ae95cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3b28d0899cfd0c18375d3246ab768736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c3b167e0cff84a039baa99d99f891737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95341ee1b6c7b0e20093c8cd636fe3ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b977d36ade0328d3e74101ad5e2ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f0c420661dce29feba7a1b7f27861740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40235d7f838ae06a9001e78abdeb71cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331c1125ce05d4723cb11c7c4cf1fb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6fc756e714270c4e609fc5c21fb94743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faed7ced3fc7a58ae0385cdb26d48a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74126f444a2860351ea252c6853c3d99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669c36ac72f763a3b6fb30a9febab53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812744cf9a3c84ae9e82818264f0096747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188299f221d025c40b7c4dcba5287bf6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52658ecca651415580509ea24389b088749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c8e2de8ec28c47e6f57420ae8b346750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fe6221ca4330d3eb4a75d44ca0861751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7fb940cff764640c52a6e9d5a9832752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eda142e8177743195ce8380872e0d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feca276d9b595b1068bb9ba23139e7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542e9bda771543dedab7906611b2d25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163277feddfc747ec60e4fe398a06a58756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74700b6a5f31e0b03df1ee82e6e49606757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9444832d7e99c7bb578b5bc2b9043758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14ecadff0742c51b7fae38b977296c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a75d0efd086d1977a56cfa65ce6ee3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361d30f72e6887aa36876a089a10109761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3978f313ef06998bcf42faa0deee8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796df0d929a5e6546fe30f0f7cd65b9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a28ab29a66e8de256d6d05a6dfab6e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eba4e554a1f7e1f652dce27cce1bed765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60d2d6e43e68b174bb8218b9bf1b9a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5288927728c2d298c63a2cb9c1c893c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6499ac9bed22fab48c40a6e87c225f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d95b1ce046890fdec46e97dc16c0b4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df7813027ad46af15be14a5f6b0446770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d601455fd8bf04ef1fb2eb18ff1cde771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ff6c6466b1c28598b9abc56e3acee772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04700a55bfe9bec2a3a4cf0f3ec4bd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7af07e8f0003249507011f15a2b20c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841404bb9a703b2ffbeaa341f2a068ce775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcace86fbdd15c5d418229712da2f9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab24b2da4ab9ed8ee613238d02c86e7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f0f9436f87203879917c0347a2bb4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f48f20b38066fd3afadf7f6257103779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21123d2ca37c89c29feac75a336ffb40780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a2674bd3765d5b4456548ff5485f7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c7ae7d0f52ce026e3726579e1e385782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ea078621da8f930197b001a54e693783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036084230f0469b3228f4639386a2d4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932efd16db1bf1cefce6f70ef0ecd493785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388865a1b240b8b5d4afd9bd792e5cd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037840914ad36acc0757337ee497b5b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d7d1deff22921f887ea03d5f8cd23788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e07b086f657ed2846537610216c55d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722c519690d19d6a4e95587f996f190790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8de954099fcd50db5cb06423d0888a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685e5f7e4816d6f308dfce700ed282b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb302fa97145237542278907a1347a6b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536a0b5f4201c115463430661c4c3f5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d7f3d67467e522c37abde8a6f323b795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065121099fd7030cfc6f43e61158277c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0207fe1b01191430d050102a80b0aba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418b0d7ea0cec8f6844c6c44f0b4f273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec21e2f935731e4aa613a653c83b85f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faed2773098da8687ef463e9549d9095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf23e14a1efade4e790d943da3c92b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c378e4d14012a920e87f93d0d44a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8caeabc022a2718de5e1d03aecbf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d53496b830171bc26de4aff63e37159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de6aabe4974f8095446bcf609cdfa710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dc162a2aa80e7d978f4be9c0a1e5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6a3a5c44fe7f1ce10a321eec7af3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3b03fc2ed7f1ecdda8f655d9c244813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99253c41ce9cc107aeced19646dc3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae9e56e980c81c5963c709eafbc2c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dffeb24cc1d314c8436e68515a678616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b054ad4328a4339f20118e4820f9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ad71234bfc3d4ebd4d8e65e2830c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97b40562b719e6f5ad4f625f53e09819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3538e0cb0868a016461fd96819ba820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7865e5f78b4bdb0b9d69033910c76d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9fea9e0c3892ff06f3ab339675ab622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3876c010a287abcc5d6cef6f713ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb7bc574aaa4807a2a46fdec2b285f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ca4b2f0ad4a4cfa3322facf8575a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9076be164486b4e41fa9b12aecf2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36507a5be736f5c1eca8a86a9ec1d39727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc688a0b0b3320921187c9a29a77b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48891bedcb71aa67f46874fe077c1f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ab01f9f2c3882ac9db36b6a3ca7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49b0bd75820c1568a842dc801e3e9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e15993b98cda4217ad047d4b604fd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8634bfe55a82ac22c42d69fd2a2747f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cfc2fdd4fb3c0ee553977831cff4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86eeb2ee49a54ce4b1176206636caf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03a1109f2f722d74580a6abbe2cdd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703f98f9ea278d557815da3d073631a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103afea74e1bb42f7a43274f7514b7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8d59451fcf1e09b6fc8a71061d64839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb78ffed26914885e61d34c77d9f6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b912d7fea5463ac7107f2fc4f8c669141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67fa4a88c85529ecccba941070032a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf2d2a86d88618e1cc072a9789f4fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df4e8d2dbce8e9d7fc4a6c308a025e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66fbdb52a63e83f1d2798e7ac95a9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a6122920470e0829393b35ea61a9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7410ffb3298807e061d28717ac6a4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14eddd919c67e7f26e15b9d7803bb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ef1a5272bf9faf8875b5cba95c69949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac147cb89ca8d8d8670b5c9ffbbf1de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67d5d85d78096f2defcfbb9242ec7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b305f8e79787dc3f20de5fc5be9847e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b75ca21eccb9347d2bb27745a54ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553aa2405787ace25709cdb6c93f3eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b63d845517a987eaba2f673456c3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712a8c1faaf612b848a106b1b25363d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d0ea1a471cad15b8fe3da71af03fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f025c443c57d9a80418431286f72e2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0c5429798c1c5d716a8398624af4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e801ef59fc6e4dfa6950f1b5668f91460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813361ce8e3981240d5ab3999e8158761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb1e617db9983fab5e517dcffbad4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7d3ec0bf724c48a788ee423a6d0ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc4c765796fcc70c713828ebc5407864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1ae25dc0c16fefe69eb7f3788a35b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7f909aab4f41508df9e6e058028c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7ea89d0d2cfa41869a4425ea4594167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d094101da6cb8fc0adb03d83b6e12b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf828e1250e0ec3899afb1c6780e55169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b142c18871bb9f627ae3fbc483ae42970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba189b38b36e7d824175ee1e554e8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87560d04f4adbde5150edd8d6d5e6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415456b53fd2a28e846edd919ce2220273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b141e4383f824ee4b7236f9bc3e80b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907671ddf4a8a2d4e2db87441fe9c8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4bdd0873339f4b4656db927d594bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6829602c7d6b6e4614bb93494b58b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49c3dd173fee77683763f45e6c98b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f93b3e3f237581a8477927337a61e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f496f7744ca61c8eee1ac042d8601d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676957c822320ed36bd6fca5118bf8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13688f0f303a7de7c95844d22040e6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b813f10bd3f6120bebd321574b18b4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae62fce85b51e3b8f6db459978f99084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299e7af1b5addf6bbd372314e072abd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a18076d5b8de00074dbdfe3c7484686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3161f724b9c0b236258b3505dc4a02587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25743909f928e5cae6352d24e382f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6232fde155fa2b45b712ef4cdbab789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9edc658e4ad72d738dd282c285cd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f63ce85cdc8e4fca0fa2c5334dea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c162c38f96e08f523ffc0ebb0873792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799e3b4ffb78f94541fe42af870c10393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bf796f2c203c28e24b017016e6efb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674418bd1e5c933e2ac926a951be839895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab91524971c5bb2cc2cab914a14ddd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cc59d66d6025601c050bd51fbc4f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652bd4c24da14ff1256d47f9555bda498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8e0973b05e71dbf7becef100f47e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38956f9409eb73a5e02acbd6b3eece6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f076098b2a38a2f842c97a23f4a76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c5c7e7fdeebd83d82c081ca546be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad403f9e26a4dfd3f9b2a3307adda6c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab3218fb9af1dff2a6028190b66fa8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c7f296186e37b9d0a70ccc7d39ac8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04e4033571c939e9e5415988b84726106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698a30eceec1a821a1cb56a81b6959c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e154d90d78667013bca4d168c5aad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284487593b430f53ab2df3106efb6b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7def8c70ce3632d4b08467ac76da5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7633f69db51cf25a659e2b81b0a1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188da2c317fc875c4aa5e40bbedf34ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a2fb6445c7a4cc2d3eeebf6bd5478113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c3a8cce377616e30fcfd73ebaf35f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82102c7004be7cf9dcfa0f6c70690e03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de485d5934264cb4ed89a3eee8aa6ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba397e3b8ae702f0cf9c5148dc9dc6a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8b18feb89cb308242f933bc300ad2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3373026b6d47f9156d1214e1574bd8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c66a7f24ca5ffaad08e15a4b75d5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfd6d5d8ad961fd940faae49265a48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de5dfafee4d6f62130864807ffb38b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0883e1bd2ea31426275d7bf96117ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bb5ec609dac7ede541261193eec91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f26f481a65566a774afc7180ae344125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d6a6b3efaf3f94aba7e9f1aa5d519126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfa477e692fb3e0f2f6a791e1da33e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be078b25f1935ca92932420e85345f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97691223c969d291dcd92896f4f2f08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a5251c7fd08ee5fd8afc7d976da7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86b580c8df18ac80de5beeb4a4f254131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778c8044f359b41c79c1f247fa8c782132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9331a048dfd5d73a53d10d3563c48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5947d0c76109ba2712d0819d610756134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb00d75b1c517114c6cdb63889303ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e82b95c12d0a50275814e2c7fda14f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1121f5f8b70bd2ad9e55c1af2ea0a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda08d2bfd2c32cb09142d63a7a1e7b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7f953b8e8be430cd90949d77dae75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd84c4dd49705bde77bc8ce12ed0b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763fcea660fed1dcb58c55dd2cbd5df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d323be76762c0ff457eb205cc613f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c96a0b4e75dfdcc282ed0aab04a2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6375524a45e141852738fe8ae4ab8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9cdd33157ec1d05dc0933ae10e809145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a943beee21bda2c3d564e50d238816146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613899f990681ba0445fca4d3c8bf1f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df7a758abdca50d8731b3556c6c507148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53559187ec2c0244c67f7c598eaea73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4bf1a61d87583c9dac6148f0f6cc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c49d109c02a5504a965fde7bef005151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c248278c4484d6652e679f71af7e713152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f6771ddb7ae7c1fe6dac9ee1545c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217ed306bf30e00014f21a293f58838154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ca738eca0fd0feccd9bee18f918ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c34238b21dd1bfad384611665ab64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e6f27f93e1659476e8542ac676f18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acab6b949cc8121317a121d4b23501f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b9fc66f8647e8e2a21c63d423cc57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26005202ed92924064ed126a0cc32866160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6f0fc32dabed15ff06210c8e1427a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5c7553f34c3cdef423f656bbb794c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e37ad8ee8483d60adc6bd4b9a9ff56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e0e57968c21aa3cc0333ac53c1f60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902ea72f0ba55a2dfe778385f4b6f0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe10d26467385391fd40fde6ec371d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3379e64169b0b2c89ebb31080010b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4dbb54d790410a9192d300f959e4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18216e4fe82faaae139160cfadb5e69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021e048ed0d4a1549bec35be7caae1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb263349d04dc0a94f526ba8aa65277b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b7eef6c2d1c6dc14d97636e6f1454172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c12bc500a640df7bae3b4d6b87b77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50a5a2d35bfa31f9bc2dd5b7048ab2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0be4f2a62b288ca1d2d163175a8fc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466728b6587111667a5daa35ec5e13e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca695a95def25a5f03ae1363e741573177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eae6795b448f9e22a93510cffc99b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1710cd9fec62bc86c800323ff233297179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f2ca1f9073db460c2840d874b92a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae295a02817b6fc7e36494962c100bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc5385275856c70b87cdf842e42871182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b8ca22f6d4e6a07e0e3b311657c30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03cee6474b58cc540b026f8978838e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e60c600625dab4bbb299f224fd79b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d5340fe723707af605d1302a0549f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdab02bfe29d1df474ed7ef170724d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9c1fc5e91f37f1eb92182a98e33de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630553d000b8be2da556d10c8eddf592189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd376461712d262d8fbf4c3e83a3465190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da629257a52292638b6fc77423a1328191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3136c0fcc129b2ac5d93c8a3ee297192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f16e9bbe974fe01eca6636c8a0205193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e805aa92351396f74a2512acdcb67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c50093ba5626ecdf6e904898bce50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f3c904ad427e7594cc84e856caf88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d176a90b4dc4d548b2626933dc25ca1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c860e353dc5790d10997aa1d463d5cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9d12e951111d60c390db7573d5bb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ad168ab35d86db7365e20d7cf1533200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708a5adfa6ae9a010b0d32875c8c331201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38479d28ed929de443e10307e6ca2e64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc7202682659319f692ffab14ad3eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8b4f77dfbc56bbf9ede8d7c4189b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c353382bfd2d999c268114e6a8662205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad56eb7a50301bf9dd8278bd666357206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99f25ab16bdea4ddaa1d76df662ccb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6911f64c1fc12a46d613ce62aa344208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeef8fa413cb89e28741a370c6490d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4ab4ed13965bd6142927acdd1f5d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d57ca50ba79337ee189f1073728f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaeaaa1b791c0d3f778302ed5684f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a827dc0a7bac6fc7e495866aa16835213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a30463d6442b29bd27eee1395b409214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd105baff672d85fffa847721a580701215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d5afed4f2e87b236968900c1852bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e854bef1941059222acb2f66b84386217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c961db84a8ccab3a6b6f1174954e3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eafeccdfd939ce9280fbfefb7da86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa8dc33de4a04218e0deb78b361c7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4129b1d091ccc5c3082574e4e027b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097da205ecbf536ab0951ff39cbc43f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dbf9ab0346a800c9423c65179c594223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fc5f15d3ac739d66e478a477d44c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff5e64ac30396dc2c5e76954927eb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14321ccea183a1e7de0673f1a7c8f0b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011835d0d9f5ba2a93d57281e596a0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc8de0ab7dc07248dfa95b4eedf4aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d7c2a3164e66d2bc4c65597c7c437229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9227e98a4f9a7bf05018097388e4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96095ccde586093da64e512cd4b6f46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d31b1331f6ce920b5556558f5520e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4de470301f6ba0d5c2d5b32e99e3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26397fadcac91f0f63755be99764900234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51c15c40c71d042b331a6c1e3886b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9ad8d19157453ec25ddaa3ce0c8d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fa45fb6e5f8e2083f6d6ca45a6d69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40252fe8faa3ef0fdabe7253d5a480e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee0bc63b6de92b8f2f0f36d0c3b584239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdd839027ec8cbf414e065e05390d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6796546f4e1c256afc028497bcc155241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156a2c8764e46f02903ee893d1cd4ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfca45a23d7aa75cb84c60fd7b23a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77766be2e75552ab067f7f3921d3541e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9da4ccba8469d8a2f776b81e4dcd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761afebc3699c50ac97ef8c11a14a493246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803800e22f262984b47728afe77b351247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957ebfc126fd084d41f1e5c4bbfa241248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480a9bb7e6f7996c6555fdc1e28dbcc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914efd89a865321fb41b8295fb0e5d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0027d0f4aa19a0b6025ec544e81b86f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e85104c73f6e5bd4b992a33f12aec2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed8edaffac9b0ea1b8b8b4b398f8ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7600e3a9822f0e29cb94dc3be2a5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984146ae0514684b5d3c4401212501a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321773ab9c770d15c1d7798b9b546d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4411cc5f12b044ff1805752ad44e329257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78069a15c202358392c213f7b428503e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4742a1d795e311f345d98373f6b070259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588a49a7ff05a12ce5f4541d85b47f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95098b372977ec182bbd16633a0ddf8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3843d6c7930ec770e6775f41cc6267262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c2e344e298540240d99be0af558d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802d2808fe62e3df509e7a92ca26640264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f3db7b0284d4a467065409ea40090265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f72b340fac8171f287711c216a8f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9b34314b8537f46973a84bf5b7fd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76a66126f1a0bf1d226dd5ee15e26c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f63f4682cfdb453015df7504adabd8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99086817826bae00c7211e176bbc431270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5986e06d45f907d5be43ba7cf2f4e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fbbd6399bea92cc8f128a26419bbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd739c305ca8d8edaf43dbec8eb99a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c640287a799cba0e6eafbb1e06c6142274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902ea58d43fb36abc8ae3c653e4e346275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe610fa6ac756120fbc3b8cbce9330df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abcb551eb53a441881c2cf95e419c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8806174a440ababe9f3fd4528c9b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18ad0e52137c799af753d3d1d1cf61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f44191da5b3339e6bc2d9dafacb96a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557300ab67e042322ea5ee108d88e7ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03438adc674ea77993b0e8bd4fb4aa48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ed9b1fe04cde55481028fdf45de01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d992e5774059ec98ca5ee54c9b4f6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a50ca98768d44d9721ed79fe48cd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c83133b3ceb1a3be6cb4da4d59a13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ed125eea782fe9903a25bf31eb654287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e358cfe2d67624987970253fca1ad4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf446684ded8f9ccb648d78e2991f1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d6ddfe04706dfb73e096dd17d7949290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab69eed6ec9b3a87aac2ae76897d6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2d89465886eb87c13d2f662b2f0d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e19ae7eeab14fa2100d7abe27c4147293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea7b7a90c602e7d8afca54a82f439f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5532b34db394a385a7025624d0765295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166d645ebb7510c619ba55569f0eab8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870197b7a89c752f6393007e65004f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccb14f8ab3fa0710f46376c623b12c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9577db9f3c35078289df5ceb5710f95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acdd9130e295df73ebaa400d5dd583300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53412e81318a341051668d00eee02459301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422480f44e47b1e96a3ef81f68aa69c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa8b031e8713dc2fa8ffe131a20f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b725716da63d790e81b15c398f2750304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c02651875212c06cfe18b0b76b4a0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c887d1c5e852bcb8ee831975ffcbeb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e391750d9064225aea84ff0b3361a32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215046d46a509d44f8ed59e825d1773c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9721fd0957d4fb0166bde2e60c65be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c9b2eb37cb5ff35b3a19bb9443f6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4643b8cce24dc510bdf9985da46f8e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fb20c3b0db220a68578889d0f5b24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd131cdb2a5b8f59fe651eeaadef1d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38976ca80902d05a68878b937653ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea66b58f20158f69070757904bacad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468926c49b457717d78b5f531683781316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdb00d2c72828a2330ee762b60e5e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ac873998c0447ec8320702a76be62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f69f3cf7da7b0e4ff480f9febc474319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb22552b174f365d4105b415da67cab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120788d88a304d69c8db08a1e11e95b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468bebc8fe4a0456fcff1d4284aadf6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacc8c665d56d1e06675fcc202b6674323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def251ce1c0326e1c1ac9ae6875b7c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320c2f7bb8f797e5147d5000a3aab08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c5782abfded444ef52bd0ce137882326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a235b0c290b84657651ae68699cdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41ae8209c7edeb0794b07bb43c36b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784b9e77741e399484631301fe9a08b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e325d3782af963e72587ae30f46133330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65641bb22c4cefd8ba021cb12dd99124331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7db260bbe58d24f89f28cbbc8a1a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4787e2a6beea8674ce14d4099de85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603395daf032abb39208b84b8bc04c33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6d506960101d4fdbf6828f0425cb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b37c60ca417c4e193bc8a7cfa87ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e024f1c248f1facdd4ec4dc4e92b692337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deae77d413fbaaa88ebb30522f807c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43366ee96da32ddffc07568f79d5238339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935db43da5e00c4c8c5a1f49ac543ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1327980b4f2796ba486715e631cde04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddc2b4680b734422a0d1f71d50e651342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d4a8d8a4827930d3b3daf2a1ef18f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeef1e42d3a2e31007723b4203a96b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ff6833db48e37b94924d0727e7103345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f88b24a034692b4b3b8aa0368b047346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adff98ec3526daccb5bdcc3324dd15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a87062a6a3fddb8403ccc61f071df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd7392b430337a97b51d2d6468ad16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ba5b18b2122ca9decd75f43a946d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d6bce8fe7ce2a92f415b6a7188b8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5760f8a1e553b90481aff1041ef58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d609a2da28e39b1e7f1f64abd1feb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0b510eb8eb072f08a6de7dc21c382354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49e4464a6a399c49f9d71b1f4e4e74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ffd74d34ad88185e1749938333964356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c63cd5872c7e2bbdc93e4de6735ba1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1245f87851df113987eb5feda4b53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6bfe728b6805bc0362b163242d4c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae596243262c64c666523457373c34cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420d9660bacef999bb2d21a2e4cf32b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb96da832ad13da07461be0ec9c74d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978497d795838ea7628e3728673adfb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e288e11d155787c32fb9dc59b2821364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5e7481c7387bab2fd36914c9d643f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf9cd6218e5f93dfaee4ace408843b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efad635a77872d79b1a36c0dcb03562367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99882df63bff2a7ed330245e27e5d45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dba694ad2af96bca9b828ffc15bfa5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a2b113800c994799f2b220e73a14c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069fc64e325bf93932c94fe2ed211fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227f5b0b52cfa09c7a35e71aa1f719f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb8ad8a206a3e37541beb78b62a01b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328133cc2f914c3c6c14e50db66d395374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c146628e81519f8c1d28bb82c7d23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76141738e608beaa4f0a8c22950410376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46597ee9b8d8753c1d04fb4483c0fa6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159994acc87fd02979cda1262e308058378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d4fc247fe048308ac79bd89ad8dd5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8ea3bd8e7a3205637a4aaf8f3bc86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29240eec1cba543ff0cae29efb19b2bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898df920c841e405f1d78601f485d5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eb2509b582ec17bf12b991230da10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055257835d551fdf29fb85c228174dd9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18dfd2a58157af9f5b9ae57a6bee0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6c0e64995ae471e881843e79ae09d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881049509d04a78f9505941d648e3e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edb5dde9932624efc9eb673105775b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a55d8ff82a5f29ac568a66b517d811389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1df850eb7b37e0452d3f9f0a9ad58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d4b6a89636c5fde45cf72d077a850391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c251ae84569c653b2385cb5b2eab7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4287b723822e5e27e9857a5514dc28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb86f00006b832b323895bb2db9e50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaf749f10e8da6280fb55ff3a83b1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1f6ee8f8b2e3354f10fdaa4141927396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eb117095e3c758cd3943d175be7bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47328d07eef707837fe91fb05fc80002398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93aea823748de9de73e03eedc3009a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a088fe8689c6fd7ba7811d23bf159400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44f2d438f8b6bb176250ab25ef8564401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79750c00e4a5f928c67af721943bf54a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7460a3caafa28b3b3b14d0d28f0619403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a637d08648646885612039f10d527c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8c29b048f9f5be4107cca1e6d3e97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec86c233574c61f5729e0a6106465e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608eedee45c7ebb9ac919988ed24016407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ad7ebf59b577467e50af3bab4b026408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d01dcb77e409421ba1ec99e89d7354409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc79fa8f3eaa74ddaaef59c3280f27d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184355b98e334167c2a3bc1c2e3d8260411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c718c567b59f7318cfd2b4686add0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd632f81bc8aab3f232cde6370edb087413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a33075e85c56f13625ff00e87eb05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60f8200580dc9936c938e17a58516a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ab790a8d517fe5322b858716fc708416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231df6270cc621447f396372b493b88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f502b9d5f410ce4a124ee81d59f62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2cf45fdf1eef001a1bb7fa09f9272419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bebeb1d89c883cf190bd91695d106420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8dd2a42ba25fe04f0cd1053c61990421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2f3fdf7b6df489a78d6d65dffeca7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770bf377d3f64bab5bc655ab459b501423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc82e466663a3bd92e6ae87c587fa5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef227922a6515d187e550d6046c857a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c2e776b417e887055390f8ae5a1e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c48a61d6ad948ed63dee2d30f9664b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583922c43b07ace9e0a7a60632ba9990428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf6f6a08ddcad9b650346bddcf64e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9033ff79a56953e3a2878d7f2a4e737430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25149780b536c65b413aac58f87ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a51049a34b48abc61d079dcfc071f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710c1ae32603faa85544022631dbba8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85124bfa12a0e09478e92f0284431305434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5864126994134a0838e81db537025435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721e730b59bdc89a9b85447603eef19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a698f9efc2d44b5c93be63a9b64db0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbff6d60496305886326adb479a5a32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f69bd650e4e24356dede9f5b20c36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782fae305f46f80a3754c4b1ce02e6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9671d52fa1bde18392b68587b74be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5207eb2d51a958d334637aac7e2a96c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1881f9236611428faa9f825a2517285443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38321e6b0092c73370baeae2e1ee04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31831655ca579d1dd8bd52a595843b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803049ba4b27d83097d86ecb2bda93c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30064fa3fbce5cb4769b8cc853c28456447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0a6069e42ee4b4ec3ea9ac52ba079448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1ae9898728f0261f6e34536a6c62d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2186d9446cdee864a4d5ea0f039ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36098b19e53e6d05cd101b062e38f3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c608ccf67a6297425dfc6e276722e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecade96fcf78f1c0337b8cb72bfc1d6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656750b7c5fa0b28a08ba680028eb6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7c5ba7f13e398d0d5e71cac981d90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13d40617bb520554bcaaa39f03bed9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5982fb0e79234947a7897527232a2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed136000f01e8fd17b5dcdff065e77bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e0473c2c0592012d98649e4b3cdcb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9e2991ef096b251eef92021a49a46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25538b9db8e4e1de707ad0d69d393afb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4914cae28c5c86d8d94c9a873a1d513462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97353bfdc4fc56b44e11a09583072661463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d1441ee595e010793127c2ed983b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163dc9164f848a8e647027bc10d10fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07fae00b9dcaefea84a9fa5a08c2d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af07b7609b511e02802fcec33cdce3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1d8789c9be7a2f9a58a3f12430bc8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b544dee23ccf0b1bff3891d6fe4a85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222640383acaa606f19bb7337c60362a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02e1b7ac9e118e1ee5954148f94166471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e1d1a23200f5dfdec160de15871bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e10d1fd1510dc28cad1d36e81eccf5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288e7717f00a00cd4f70d44bdba6886474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dd5d56b9bebe7b01df0d2f7698eac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c299927359f784c000f85930492f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2fe289a5408d9471f5547fa5e10df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce061a154ecec918c43e2a4d4e7c0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2be983558d2d1af814d3a4216f12c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19563eee8c4a159534512f328957e25e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abe2c7f1c13c6a71d648767a8f1d70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f01287254589b2c8c4d5e69191eab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e30ef2825e45b80fbf779749aebd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ee615730e2365e9658051a587a9f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded43507e82e1b0b5a7cc3959c53e349485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e4bf34d9df6a6873805d4de084bfb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b257901fe0f03b8225a5081ff4e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67162ad458c7b088867c1bd2630c29b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd796da30e38b83fac67d70dc4b6b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0198a405393707ce5e547c22f14f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ee0d9560c04dd4f7fe2cdc7356d97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337617b7698b2ec541dc8aa2b0b76b50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919153d16461245a4a0baae5e16b4fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0bc60c0f7de81727d9c1f1f637ac6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593955794b65ded233126493ef5734a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bbb2a01031a276983f0a2ae80f1b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff4013a96cea764f7e86f881fbd0c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33da5fd208b2bb3540abb79d7480df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c30875ff9e5dff82b79d319130d23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaef5a474439f7ea1312aeeebaa3bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532246187aebef6d4c8e3b648ca39c40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76859f803bdcbd40ada2306c46bced24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc630c4b7d93804c75b8cc877bb1067503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadee2c5ccd30e747b30e0f6fe71322504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ad7fdf5e3131f2fc01fca8335278d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb71b95c2fae4b2ef689eeb62d4b2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11671d2aef365a90268b47585b887dac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0083a6acf8d26bc724b4eb8133d1de0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428c3b3e80475e00b83ceba6887cc5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdb6c66c45e6f06b3abe0216568c07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7323c42792bf0fe91c59f30bc9f8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769f72839facd369fccb6ed0b7dc8fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c30d5b2550c6ea1943acc61553115d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd99d54842e41ab7a0d1c7f41a4b4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdef787ff034a0e6e4297b7287fcb35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1daef43ca53488a689fbf55e0dac6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3e6c0d6009e943cd9c083f02f8d5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f711810f75cb0da02b2c60da497c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67860b5e92471d9bdc641aafbd6ab431519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff06e163f041bff0404cea1c29273e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd555125c9f0339dc98a0195347cfa5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a289d68048cdbf99a349dabe46579522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd14d9046c710dadd4946187251e7b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deb99f1c1e0c6791146f0f19a710b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e680113c0f4d60aa62933a933abfb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e948b6ce56f0c00e2e369a69dc93d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceeb864b65892e26d9ce8596db7bb2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ce6ff4b8204475ac0e2d7ff7ebcc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babce95f1b92c00dba8660ef55c07e2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d273f091c64877035ceac79b31590fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533d3d3cd33d1ef01a060f08662408a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fd4fc514c976a3254f64aed979cd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4ca2221a6597374f5cad2edc8aa75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825da0f5726f540755ac1087bd843da7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c8c8733eeea6c178b6d250580efb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e25363274d37fea4d245225db9b3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4eab1517422602055b1074e4e177d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab52da785340418534b498ceb095366538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348d707e60887c3a59b595867a2d844539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cedac9874e8fb10b9f9865b0fc8f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de41a1309d5de2b6e1112d0539ae724541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53f8ed612d77644ae1d69882fcace5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e42c888e88db12ee54ebbe67185a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263b8b1d206d72bdb0e3c85702529ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205e2de4298debf3a4d2514756c36e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6bd6c21eb6244e32521fdfb404d55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcf7b75550edb6507ff011a159cc20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020c78b9390255e37b2e6a9f2d48829548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5221ca25392d092ef0760798904bac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0565a4f9fea4070ffc09139cec4ebd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fc044d530ab95ad44645ba855cff9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18315da90a6cbd5018250cc56631e177552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfd774337e35aa32da76c61a50ebe1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903897a7f038bed9dcb39a22c00ec6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41164141025bf270f2211bc773a1399555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d630f4bc1b6d3bb436b2615ca67ff9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09722d1703fd81aa86123f2460a9a9ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb104039b598b7b406a76357b31b38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c995c694804bb0d3246e83e4faefe9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e7eaa636bff589997ae7c679e9577560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d89a1e29021d49752904898075930561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b2a654d13c9cbea10aa0d74046c52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17ece50b83a368924d3ed28cc35f03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42deaac27c09e627b86c9d1e19562e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a6c6ce640fe3fd128bcdb885a8e75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2173078581f1d2a16db662aae1a470566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a23c1b5b297ab6216162326a101099567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2b98da3d70b3861189217dfd4c2b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bcfcc6fda04bfe637b5083895aacd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9f3ffff05d7328920cdc2355e1548570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b8ff50ac10db76f44306606f43d09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf486865d165af7f506268f66dc50c84572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e386e3fc64dc7919affc12e1a6f30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85dd417499bee31283069549cd7122574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca233261e82d6505f3de4a6a9d5046f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac1b4e0227fc87c66d911982207428576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ec88d2051f4c10eb93803cbb01afb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297ab704084508cfd4e783d81dd123e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaeea362a60759b7c849cc9028e17ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24285ed3f14533f1ecf6ca9fdd5f05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314e98f7d15329d58331992b6d05f31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757e014bc6214da3f3bf48b50ef6748582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4860bb48c5cb8b18ec844a566948aef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7272c1640a6c7b82225474e05e6d74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8e7afbc98bfdab0246f621dff62d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e547523558fb7a947fdec321d599538586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048a4fdde35b934baaf4575a952872d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ea1fe4c6e55483a8628c7431a6471588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bbe9f3d763053df2f51539169538a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0684efd7223304aa7a0aa81b43eafc9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343d0c4af00a1d929485e04822ba309591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b70b5704608e8e57c2a4609f150ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94464f9013b135d4d71f3a5a9a2be3e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ac1a35e8a0227b3c0713a879abbce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33a52dc790f23d51062e6390f36890595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654669c90d749f85dd5a1de08fde0ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c78fef614b37c94d405ed87d1c035597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e6f3be1e7f9263551b5ff27199cec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e99d9032ecbbff505e957d490dfb6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf82522c3c62218a0fef4331f601c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042384c32e800c2eb0080460d6a3c255601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b847b01be213c81566ae3481a4404602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84060a3143921de1d10d222684f91465603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078866ce85c4696064cb46d1798361c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb3afde36a505c826dffff94973a71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f869c4f98b8aab069b705cf55df02c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf5a43cab39c19b59cfae08b805261607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda8a8ffce3b7d54389c383e8a706e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ac3442f8e46acd7336cc47776e24f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80decf2ddde68769d5c7cfba0f1524e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f66aa1fc79af2743c0477463d1d8f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6378effe6539845934852a72e4db41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d378ce997c142bcd42ecc7bfa8cd9e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cac873cbc8dd12b74e9b5f28d24f0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af714edadeaf145b9a29e4d31919dc85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1881b978bef3d1c0730f2f7bfc2e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc40447cf723500003dba57df85317617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2405c7d77a4e4d9ad74df9a80839851618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e7755497a76a110aa4ba8c86e8ced619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507d6656e80e86e9a47f77899fd8dee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bfff168ba2cedebb2d2ccfe642d4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e026e7c56791e365feb79f9d41e1775622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08edd69830906ada1736aa70c1c9ed7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf512952fa9597be6a5b66c3b1ed1b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4ed49f91625a18af5d3bbeeb7d0c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3426b50c98ca8f67ae8a8d28b21f968626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99199bbd01bbd919a5b7a50601d255627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4368525e3d678883ca46c518838312b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c041c10ddfd520b959ee72e659f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c31fdab4dda5b18603e1e749ed3ac9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7f5367127d06d7bb89b49178d47a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944a4882489923aecc327b82708d0d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f988bf75387f9081fe6e9df3881ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f610a039de69bd5f20423f610bd21634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5791779fd79c93374ce73d5ab13ca0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d458451b1c01bf737bec7f281bbe5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab296b17b01ec13a27e9e421717d9f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b8deccccbebbce3cc7b6ee9a59438638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedfa021d9739b2f04f06d01cc942c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83634f030504ed5af54c7e142fedc13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a044a6ecd357ce06caa40974fcc3c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74227ae852a0aac53b951dd0094ec539642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d441c72c58e651b98c62b97d0d351643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f92e09108afedc01278c8433bec48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e46fdf607ce40142f30aa838ae7dd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09a02a2f8d0b94e58e060f9e1e01fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a31168ec73b1b154e30ee69bc43fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03c355adf7b62e1c7ee29a087b803d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063de613ee3e8431f2892b7ca83cd0b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401d38ac1c5c72497aff72ed34635b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0308f8eca8d880e0ae4f3644597529651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad395457ccc4511f080c9df7055508a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229afd166e6780e61b8017e98241e4b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8065a7f8e0a2c7aadc535c5316a3b58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35b55b8cc98e03affcb13b3e58ae1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfc30128e7d7872720e951b302f6eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f5c9d2b2fb9fcfae28e6e9dd89097657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72665420072fb25c985f85dbcc3abae4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ac7bfafc9255c0fa402ab0a0e4902659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc2af3a827a7230b39f16beea37b6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57288df1c1cd02e9072f7edd25a0e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3046444c96ab2a3fe370e83a9aa3d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58892a1081a1757685a3cad4d064ca3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245e70e756a04cc685964396f275c71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04476af27ef5770c33c0d82db1b11793665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfee69288cccbb176c2a12c8392606666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33725ae58e16f775be039cba7a4ce18667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5619611024b1a2186e4239d29713668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02822c5bfafbd34a6aef429c607b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92ac3b57075e65e6752be7041a0639670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e84c360f18ce408469a4296bacabd9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b1c07270f8ffa19d66511d83eec5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cefa86641b97ecd99ae4c77d17ae0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a7bd60462ace4e8655ef47824fc8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eeae3e9379f51fb46a0acd202031fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa890ad7089af2e4a018cf0d6b21675676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680ac7f7b10ffd8dbe286f77eaccfb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d16491b5af255cf99c90c7c1afa7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612eecd1ccf79a0efd2767492f257ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be2eee56bb26646cc5836d47732bc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d81f9782c8230e7acc4741627f8b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984c0348aea04f9110666e4591fe504682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d9bc7d037d2882f8f8001c60ee123683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0709817b2e476ab36a8f1a68cdd041684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6c29faeedde9547063f28f5ae97c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144293378e16385918aa087ced4a216686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4db86a8419eb4c0e595cca74870eeb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501de953b28b7ae019eccc1920e037c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39893937fba3a9bdc79c3771f9a87bac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7702d0503fb5ef73a711cce54f4297690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdb90ff13f51e58cd9c6882c7f2931691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3cfdbbdaba9e5443a5d9281908af7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cc457fa40908da00bbd7f63163800693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc859154d8b55852b48b8c3e466e1812694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4e1dd2d9c5826df15c89965ad3c1b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1086c3f24e8c72c3c920245c4d88d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03edfa0590ca92895dadd4956e2c46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cab4f1f70116b8b4612ff116a0085698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2a33ae550ea4976d33414b2123ace699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586097239eb53487915112be6d595e27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d22ceb3bb70e13d64659a4220fad57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a6dc41af6bb79a9e1e4d5458cbf11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b4bfd9ee6f6c869e5a40dc963d435703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931db96045d6f4b4fb50f699391e868704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7c980bd5f50b5a41d66c2165fed48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb4ba258d32f6d12ae817c91fa9b9c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58153d542fba6bfce70d7a6f60ab6e3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b64d6dbe6c8f3bddc236b476274e5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cec0a946193aea83bf3ce7494a8f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fca19381c8ce61e111954f63f39817710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1e22c384068f623d602c0f770e579711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba68675643fcd2ad484447a2c18a40712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6069b2d55e71bd51510ed85ff5f227713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898c785929c5e6fa20e54976fe69dff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a836372c7356f4d25ee5daefef84e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7b76dccc884bb249f6ade0412bdcb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582eeaa0d3307c4c931573ecf2fe83d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf629cabbdfbe3a43bbb934a527bbea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6affcd83447bec96e094e4e30a0e261719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d44df6bb791f6358e771943d9c533720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3a29bf015809687b5fa640b2fde84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68bb4f9582cb92691f56791592e3ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf9f6d038f7ea899a66b3d2936e46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb05a2bcf449fcac31152b04d58fa4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff2e2296f085c63d7f76dd7a93cab5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a7802cc71f263b2554d30e4d4b2bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d041668a625d97ec43dcfe6ded63a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043667862925b2abcfe3d9ce8c66478728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794c3e6c5e6667190e1250ccc8407e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994998b6dd34a1651ddf3aed9fda737730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7da6d492809e3f3d8df2f5648f663731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb2f0cc1aa7ee249294b95d9706df4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790361ba6a50ee20970ba595c8b442ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657c10e0205da2eb6054a9b73faf674734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5218b58be2fe1a42126ea61d826b8f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0709f1a1d2266097747640623eced736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4b05dc234c9415b88198b7571573f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768f2be6f69b3561723f4d0e96c2bff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e94ca653825637e7a6bf1f7311535d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af24a530e68c0c9b724357bc4413db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12e9e2e8befdf67ae07e901daa6e82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164c7a9944d71414ffeec20989c2371742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98884f622c6e46694b4fa31140d2ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc60a79c48b809fc7a1032ac8a9ca3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741c72e187bacb63cbd77ec1cdcd820745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a6b6330da848394602bd00a321a51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a159e158aad073dfe1728af51aff3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28a9408a8f4a8698b6d5c1bdc5be46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812db64fe2e353ad20a614cb018e396749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f9c18ceb2c704951bde4b60b8a983750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a88c28c9e24d2b913ef353a6554a18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec75f05d12ea913d802af3bcf7f2ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85211eb1243cc906225c5ec25298f30753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9a63bbea23d23a92c230abd37bbd4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4253ca549a50398a331a10216f2140c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f8d47eb94c0b5b487836937cb46a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e813fdc0a6eac145c7243065e3afd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f3a2f9f972711b6bdb3d664211900758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18022bd8dbc9b92d7ef076b139d91221759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d344785d747bd3c6e47bb77f7855a7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29898c3ee98ccbd7e6830f0c12e4b90761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e70a7b0f3719885e089d91993d9ebe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa467bebbc066096d1ccf2ca1984393763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620f2be831894eb2809723097c7683b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cdfa7bc177da7a7d8f4773537009b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a35c62891b5f55a0bb1780cc0c68c5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66489b31311451f90c6bf2886621eec7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06a60068e75e0d6322d66ba42c360b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3bca9bebeb3eb5e6059ae7778eb08769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f4ec0517af56bb60bbf5e48ba3b61770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96945daf06d26dc64f621c60d58a7ad4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fb98b391529b0edb11ebfbbd5e362772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f9a7c7217156389e000e0b844ddf1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0f96fd5617dd73abdabde3b1a1f64774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0be8dd360b968c74ae51ddec3d659775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acf4bbf572219b87ed81333b57c385776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338ca7f4a032e9b27ef3ba47c6643b4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3f4775ee42a531ba4237da4e29374778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5a1486bb687d36244f4f55cf421b8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ad22dc31aaec00fd692c4106e2e2a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecea6ddce56ad1d336da201dc2c221781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849c9008c53feef082ce29dd73f030c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166e32c9de4dff6bf8f0736c9717872783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a668dd6df2d12529c80b75822824913784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785ce2a673781f1dc6ce99885834857785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0803feb73c372bcc16be34e1deb1ef786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1344e07414f5c277992df1664de91bc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528d5f1f9db818261bcb90c74d73069788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823964e072c4a825e882a0941aa62c9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58519ac8e9a8c35a65daab956579b8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace8cd0bf5672eb0a0779d862d8c607791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd9a13fe60e2373c46ff21337b8807792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518a564aa6c354267e16df1b339b0b5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77645ffe79adffadf3745801667d56fe794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fde5ab8b12ed1c405a06b9aead426795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>