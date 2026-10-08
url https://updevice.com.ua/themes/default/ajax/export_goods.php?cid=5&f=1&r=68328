--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19d9e1156976c16993d039922ab27b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1af9af93b92c97208294cecf8c50e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e873429b86dc64ebe1fd3ec6ae686643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197f17791ea86b27f82f4d683d1a63d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ba977bb1b0bbd5c90f45812eef4415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77114f408b31f9f4602c9e83caaabd666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069469b69b356e9a8c1dbae3af364b8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36b073a7f34539c01af95b6cc754b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4c36f32ca001bac9bb0dfc06dfd829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c307882715f4641dc50ddbebf4dcec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed31227b6c4e25012c58d3f5321e45c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db378c1b56d2fff15c73973983f5e6a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfe48c10ea7cc2cd3d8c0d2d00757513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafbbdca9852b00e4ee362b082b2a9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fd95ced01cecca6a0effa9927950215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111227398589cd77c3f3527decca6d8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb88381423ec8c457746113085af3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0c4337cdc1b0659da275d0517827218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f30902d22285cc7c1f757fed88a59919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d67b92350742562083c4dc7b476aa620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64732e20ef1067e8f1e8f9395adb336a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73429a97af89236aed86e44c5f73316c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e93603f62f2676309aba5a2c160e2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd5939db67fd112aba9f8d86c9faef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c02ad02109a6b92d68bab45ba187425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b8100986c22175036c1e29adc768126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0cda05cf4898e13876bb33d58b03a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeedd5248ada36abd6ef43c6e32dfc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa79ae2e10f58067581f5188c2acdf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e10581cdec30433d86314287105aa930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37124482fd0a6d10fd303320e6afde1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8967b5bb5c879d49f19325ae7ce0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd30e27cc9cbca864412445a1ed5b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7a7c2cff96c84d0edc4608bd2dc2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a295a2a14072b3f7300dbcdacbb1ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c8dd9a3e4eda103081702db9600cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ef14248ce475140b550258ded1a1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0c11bf14786bfe6775f2ab290458b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df1316990ab02a92a6bbaa4fd7e91639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18467017c5b4bb2427c84d19267f06940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d662effa5f54ad8e3347ce615ec8dfa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df6de2c8089bcb15e52ae9d7dead4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dd5cff284091f295679355fdc2c0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51411c511b519daff0889f457b171944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d5c8ec118f6c2d50a8b16af968b0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b1991bb3ce849ba4304e2c0c7f35646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820ae8bfb830cc1a0fc2a30cbe9a8e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb1a43b12a7374013b4b88abc1cdba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce682908726f4c468416154c92b826149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c726ead768a41ee169318f84d491450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a69284ba3149a2c1c01bf3b93426651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb5459b883d00a9334b363b78e366c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c4ca050602fba99ae1c186a51fc4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24384a007079e19b6504693590cddc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7c61edca8fbea92f31944e6f8296c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44987fdf64611ee4a4f735560f4f4a1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3ec2b1d15c30f6321e88845a8671657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073188b1b457ac576658bdd68762683158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9b68b4f270ec73466af4a49d5553d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a82749eaf5be3e5d5ee9c4a54f26660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e0787835cf3d232a5527fb26cd97a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940baa17eac84a4cdab657878ecdda262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cce387043da9e486d9d73bccb1c7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d802cb17cf0a42f3e0735514e20fde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629aa72128911e2d562ba53303f508e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45bdcd5e25a8527503f32ed4ce196e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7297962fa596761a2a51cbe29767ec267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d543bb08c35419d769feca2c02568df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d17d26bbd4cdad49ead3dd000514769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7da7f50782b866670ff417775508a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f597f63ae70671de6815c30a0525d4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36326ff4fdd91e2882475b15eeea78c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b7603d83cdc4cf46ec20abea2b44273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45989b3de994e0024fa18872e5995c1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a1bdde159b7edfa59509c306ee0b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ed0fda6e18c6bf338f3456f92047b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd065fad2dd26b6009157228e35aaed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab1ba980c6503f2b8343306270cfba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107b6709dd01c41c089bc1733c1905d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdca82fc15fe0df61016b53836676280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc7451366f632c91ab04fbaca2d7b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba35145aceb16ece5c5943d7398d39a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe607943e03cbdd2f997b65c9fba6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2395870220e7e1bd52577db1c5140c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd21a1ca7d99fa2bf2eb27e26fe84ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a55a7c32fbb35e8c6eca0a327842e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e45a5e2503d715117fb8bc6591b5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68a082a88e4197dcc4ee9e26c42fcb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc99016edb1a60104eb4e79491f02889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff14242b5d116b4748b0ea6f193f2a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402ff6e57c3a8bc01bbf8c19ce01a7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf329c71ec0e45f0a30ea65b7db96892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c191bf4b7697b3c60ff6a6382a2eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6aed0b923e343f166bacb8dc686cac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57c73e450dac737232098606d31fdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ad91074c9305d9ed543a29e006c2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e7bb52216bf1c1638999c0fc0c42797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bee38d88a492dd7c110a7b647a1f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc17050a6f4f1106374546783c04ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237952ee27e3b1abc0d56a5b0fdddc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f11fba7bc43c77cf728f65fccca39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7c75fc59dc30d451476bb36b39496102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f723829181d714ae320d37a50019e45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0341e29657300fc536f705ba83eec3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122e0c3f717419fa7cb2a981247601c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b8f94b133919c0b9a6c75107b5578106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e873523cfe53c638677acb249d0f62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dae101ddba54565bcf59b5d87d13fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a175fd14a9c90d915c07053aa45de9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c46733c80c27c9ed00a03e65ca9c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8793f8e9e3e612ad55598a2cb0a38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1e3de2cb25d2deb05bed51df492d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b001a288144015fa7729d7a8b8b087113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045876e93300e8c89ddbd63498d0882114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c8adf8dee6213a29db0f6ed07d6fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0350b6d37f9b7d0cd2b7a3a6f9f257116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2230693e2d0a31285b669b0e3a05646117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a47864b19aaebdb933c85dfc6d4d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b8ae43854b1ff479bf6eb2a5f7c98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707472d7756330f8bc507a1ff657b429120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d819684a6d8debff5183ef2fcdf8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8877e6afbf723a6ddee1ccf44b69a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5cd1858de475f3841e5a674c4ca23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4128d2c8d3cdc748a131f8ba46581db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0948bbb39b85f419c10ea68250b87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5c9eaf1e591387edb69390f1a0e88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366e417f2591353d295c4e25f967836127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e34e0d287fca446e189c9037ba4da5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862d8ed5a93da500d67f3b5e8051896129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4f1c9e036bf1916f9be9ffe9d219e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2c3bffb4307fcbac8a9226783788a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3d03349e7ed92b7b9095d9c08c3df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15444c9982c32aa0d1306d591f4ebae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5403c8b8ad3a4d473573d4c2156b7ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302794f2ece89a0b519331b5d907b4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974714d60628f989bae818263c1853f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ce50601c25186a28510004fea71a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880910c347d1b75e08a79cbbf11d989138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b39cf332c6fba1b649ad5d10eff6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe040e60a595125c3ce3ab7b9a778e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edac97e810f5a586936601073cf7eb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf206c2ba7da36371161d6cceb6e4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6edf8d0395c4205fc02efaa49899a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d294ca032f54f7249cf08aac1eaf66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857a7fdfb54e4eb334153abbebf9a67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2842a313994d39e8285c657ff952e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf2b9422cac4822cac1e60c05dadbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d223009ea0222d97a5be21e28eb64e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fec078841cc1f3a54778129fe19b68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644d4fce99a4fd90f67a91196e5bb25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63e7048adebcfc6aa5c65fa7d788cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b5fd3f1779f8fda16e8aa6f67c7fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50d1e634923991d18742aafd798ca4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6b08736acf4474807b200caf00737154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01284b9dd23ee6547575a495c8cd57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f5f4b2a20d7e14bc73e66dcc2c9ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40950748140ed205d084be809b28c957157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9ed9f2f3f076d0275f3f6d1963b46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828e93120d4b2fa2b1c5506a33162e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235a3bddffbea5e1f940ddc0a9df092160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578beaee671749d8f42c504dbe1aaaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bea26e572afb70651376cb7d64706162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8277694b0c1ce2a36c582772624949163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674bc0f150327b060925bdde1decb70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8922e5641761e9cc2b2420a64485b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afca9420f455cb3ae0aeede883684d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959e63075e2322ddff0e6a2eb03fdd9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e7025ade099dc1204846e23fb34c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce89c31dc9e96991743e5136ef3fbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d286488b45e3b473b385c8192d71f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd598ef5f7317186b8d8d161d9b3140171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf06c69f6d7e6207238e77ba19bfb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd46670bc2c7b67bdc65faa76ceb1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647b7759467ec0016498deab6771287174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba105f2c9d930d64e7144455fca52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd73828b6d4180448b97a75e80296ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047ed9b8ee71c7145854ef1c1c860d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d65e5a7013407a5b0bcce62b384362178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9106e7be6dff092290011bc509212179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46fee7f5797bdcc09137707e9c0286180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ffe110e0f50e92ce1c22117a9f4f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8f89ddcd5aab33b2c786d182ffad2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5435d934c630751279cff93f5cd16c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3ba34036c37c52537de90c7d376d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286eaaa590fb4824ce9468db1527e6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6a8cc2398dfd89e26cd0527bd48cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421f4bc588e0399441814118301e42c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466a04f7db9f5a73b2718a5930741c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21c5136bf03e242bf2448db41d9934189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4a40d4776e7bc847fe57eccb4dd7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1bd9c1c2f9fd2f197d7285503d2ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a16d56318264474fc8338b67f4f71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c59c30b80c87699d5054aed7bf9c76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce115c770a84f2918bb3a167cfa34ff7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a358cd8f618b7cdf3e49bd0bbf49feb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9de4a4bfbcdcadf52dfb63524910e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027400f8c579f9b1e8cff064ac5ec5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db728aae4f07224651ae6c7ad5774a96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359b7216af2a45bc55ddf9268d4dc77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b78ceb7a13feda3c30cf18ced53135200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1967f49e622974e88b89575d8776eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb468279d7d7323509ab040eaa9b4a4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd811b5a42f1cc2eb3fcaccc620e83cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71c2116a17a001a27b285022a3eccf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052d8ec18f2d27407b6d169cbd1aacf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653315846bd5ee2f84db83a6a006c68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa12d4b8694fdfed01590bab4dc993207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c035d84a928a36b0cebdd11f7dfdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08e7fa17c6536821d7b1aafee2764c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3995b9a27dd452365443fe3466ab82c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684d689652258ea34fa105e1d08722c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd70141e655866a55b8b950dd45d369212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109693fdac883dbdba2f84757cb8199c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb85ffd04455eebd2d04d1bcec9812214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c14cd5f9ee46334d13388deb24ae8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7d6d1053bbf5a71e5d9ea03684c5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc608e141f13a0be54c5ea57d9cf28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda67cc644ffe29982e95689da1e64d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea165da209a008f74eea081da9a0854219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61e74886b348666cbacc65fe74d059220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43ce488cec33f216d9c5893a2c62ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201bc473324269cc62839072747d761222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f7c4407c63975d4054a4580cfa128223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06df6d11af600ca3259076f05802980224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63d5a358826b6c8d219859a52c8487225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efea13a6bf7d21cc85e584b126e7b80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590f33bddeeffbf3495c4ed885515b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eceeb51225d89523f1e1fcf1409ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf64fa0dd8d5f3fb6303bf9a3f123d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a0e28df736237756f869212e6a17f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3087329ba81492d36be83814d4f481231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7f053397daf94ad0be9f2c43f451a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f7ada0cb12b92c4154ac9d3fa9dc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752cf8fdc18a4b33fdb67674096b09d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd410242a562a1460458fe72bb0471c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14477c7daa46ccac1eefdc7c0aa3dd92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b584f7fbf159cbf3ff74c3ac7ae5189237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d244f64729611fe9b8c7c772728ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eac0573db7791ccc0aaaf6ac10711239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b2c25c80567456709d88541ad56c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40edf53bff7e2e70d09c9e36ae935ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae6eb473a1c8e2fd3469e357c0d0e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfef51f6a28e085eb745756c450c61c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447e7202f3d869cbb79779484d17e2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04626402955bb585b815927e14346b7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363ce35e73f0da0cd857b99c961ca7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bd061a7589e93c27ecf80f1444b87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076f6be12d22e4367d05bd9ac4e2b3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59843201b1e2103a3a5c8d289aba7927249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4462707890905ccc7ed3b93e1eefcc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8b78b3f9be160e19ddc55bf4d52df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57f120924534db08e2d88ea2df0705252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfa61be3a546c01ad86a9b6a28bee1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e6385e78ecab1ad3e3d1eb7626432254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0951c3637bf47b93561a55052c7e59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014137a65e036390c66e661621c8796256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb296da9d6d53ec7dc7312498806f7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6612fb239740a1e22606896cc8d757258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec8e483aed359f98049794ca695163259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1e36beba51e20275fe1c4622b0a06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030ab48d40a854221d1629ccb0ba48e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df715a366e17df1ad4dd4a9fc0b7a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c8bc347c60457aa2516e485ad0012263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d614a7520d6b46284f19b0f49d33d7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5397c8c492d4f3763c2de1bcf2a55e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24994c4e7b8ef56b2a00a75af9e2c757266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d779ad27704a5defae1f294d8fa6a33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e8097f1d48597d268946078c96a44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa5d4efc0cc924b5797e2e0bc3096a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c3c8a9ccd61695931b1139d2356b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4201f3093cdbd3aba4f2f17838fc8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ae32542a0e6b03d01630bca718e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de5f7a78d0e6fc636bbac6d1ead106273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8199d8f325ed8d2a9b911175282f82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23d1badd7f4888a1d16878eb71895d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d851b7f15f379536e0e3b863af45680276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cff222f25f5cd3b4d41c3683e8e6f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df10184a4d0aec4f0383b0ed454cf4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c2f33cac810f8a46afc3dea5e23d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d5ce058c1c328c04f00f4641adbe9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f142bef3030f4f8753837f25085a5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f252acee2aa653ff86dc29ed1cdb3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202bf5116183992ce3cc39b1a4d7fab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5040f3a4a33fc94d9cddc0424d9ca8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b0884292a807e5fdd5f79316a529c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76642ab185a506dadddfac431b1fd07c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d2df258d41747cf1556a10539482a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe79fe1899f64c0f280e1537855c846288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08a49bd15c220d2386f731a08b4708289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a61ca447167fec02045e0556907b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec0a21a86e138d9539b9c64a28fbb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f632b6600eca2075424465bc0b637292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70acefe8f47c6ed2f95484954b16b94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e4dafc70a7f1dea836061bd77b1e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bda0a81099b39d780bae1ade7ed280295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269d176d0d2e479fba916a0b37ea2ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81e64443cb9407a084d33f605b1f52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d9b3709515755ae314bb9317d33b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023a0f9c766861ee3a236237e4786bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261295b417f29ac1d346dac5022b441300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b327b4d4ea3e13b1f0738c8211df7df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7602973f538e3ef3986f01afb89a093302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6c1afd48d5c916ad84384dbef5139303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1c5da219c28dc9e9689dbdfa41c3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadacb38dca8a75225c8aaa968ac4db3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a25c7e726f5102ae2c1f0c7ba4cf1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975450082d6a3c4554e19f4f7f3e401307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076743e7d2615029144f9b04e642068f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a525f534c6e19824377e2273c0f914c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5d84ef339febaca9e5af2ffa8073a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db62ba982a9f4a8e08b9d7003dd0cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642c76e33558b857693d93e277ec314312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c11a756d6ba6b31408f8b9afb9599313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8c4a53e724b44d272465fa4ba2d99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f36634f4fb2e152b840dffae1de19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9712755130a87693e5d2a71f2ddf4ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a25de94367cd21ce39ec2731051e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2a4840aee681dd0bc0b3581b4efa8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d495c136a2b78ea0641498df47bd6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd75fdd99ec4b7edc4f69b6902da809320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482c0a2ff9cfd5fb6eaa7bf59a1d350321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d80c85e134e08d1f15d9df806b856322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2e9a103b744c6dcae7434db5e6093323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966daf71c8b6d59fe4f8358f90cfe63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a997cede790c2ceff48e63080649ef7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3c41c143e089b08609f6e476f6313326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016afdd249c35ced1c300cf11303ebb4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d47b2177b12a18fb611f41f56e169328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc49512d0cce1ffe40f1ff1d57671f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440723e6aa7909c70647951beb3d376330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338d11fe62262539f0331b70e6def64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e22faa8e8947d3f3a5c545b4cf3c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a3608dbb5359299a248a13452aa33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c69177a507aa4443753ca18869794334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91202ec41427c5fa57620a36be4d398a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744069514c614a16eb7dc8d21bec948336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8336adc826288c38d54c3d7d8f8dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbb1cf7088aede4d5d4def45726788338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe6f3780998f547737f5ca968d7077339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffee82e6eeb114325a352d63f14346340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da584d35aad68a6051d560ff3b9825341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2869965acade852eb0fce24a3960098342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098cdb55f08b5e0c1c1aff636cba43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70963b87bb3c30a2ed860dc791151ca9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782b82e96008f459cca0d55ed6da8b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e2f848013db152c2e15c35854c335346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205c04a84e0168ce36cab75b1dab861347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adbcccba666f41c5f6d754ef965acd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf04970ee660c02572fd70d10a1798349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f223fd31afcfae90cd347b881e372350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fa8df0fa8e1c7293c458fa5532889351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a75f24c1367539f10b51f0ddbee6c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0084eda7b8185deaaa3dbba5a420e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64b53373f1e92af9d488d695840782354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4a714dd10258a003e94963037bdb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894aac644da91dae643fc9f43e7a38e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff11c3db5e7d13d867cf0dacdc7db3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126c868658188787f1a31b22b838f71358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dfb777dab37b8ea7101eb9842a8e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595e343bcc22e6a21dd22d2fbd44518360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e25c76b30eaa828bc7d8b15c2803b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f0f428ec7bc763fb92fd4257382a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a9feadf89734138e9c9786a8e2c31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1340e4872dda6c47aa4e3488066c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc21d0d061e4cac3ce258bcbf6537ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60fc22a17bf1aafdf9a2a9a3ed01e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c31b9599838d10a38a6d54913f080367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d193c19945c235001a1d751db6a4437368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a446ab1238ed67d7441e2ce88d6b9ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bda6f5d5ec4cf527a697c4e0825b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfdbeff5b01ea1352c24d258bd0c6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b4efdb78fdda22ddfadb36721504d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d38fab1de6d6d47c77b8b84f6fcf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcc6f9fc29438044aab6f43309d05f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4fd653bd38c558765b6943a1cca82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd5cbf487341b37efd60de6b41b28f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a68f7b17a7b7651e4daf49e35be81b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5c58c33dd6c1c2716834b13c8d1e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aea421f9f57a55eb74c31346e5e40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c21fefe1d5b72183829f8ac9b0fdfc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427bf1c514a6a8576d3b7a66f5a839e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e83df2e456578aa153afceeaddfa68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa49ccbd20444bc33c73793f791b37c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dd7e9ab7291e8653525b92dbc1fa1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e83a1ae03fbe99a9e571f77453d08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a2c59b4b0712b5d0614d06d9f0d1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77baab97e6e90dfe642250b4de7ee8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0e1c84207b226747e8cdb5103ee00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2d0e0a0a3477806a8d942e7a70fc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11fcbf10490f6fe13d187fa4caa397390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb4faf346d5717e2a04bf8e4b86663391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472a1772cc8cfb924d0ae0d51efafc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31801bca34c483c1ee20e17f653b7736393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669b9c9b0afdce844fd255418c262fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51104e3c9a5fcf6c3e082412a7bba054395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06b560cda2368bc8bc429c61e82339396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b621d8281041a90621d6ae91c66131397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42722441980a838615d4a43dda8d7504398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32418b698ad80945c6fb5563ca026cae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc941eeb5d51bf6dd655b05cbcabc27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0ab1caf62bd06926aff9e4e44206b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ab77a7ffda4cb8cf5f41d78a79de4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164f3e18623208b7e9bfd0e11349293403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf696709cfc9d656a7c2cdc960c939404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460eb831dffda9258702eacffd9514fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654660b882b137acfe6de0a5c799c46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea9fe8e4033651417bc5d875bc9dc7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912dcdd0567e1588c73b9564e06155d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d424625299d5b54ab504090639c52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52d9de0739b2ba1482b13bea92e073410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12810033b5251e2380d7030d29acba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e61d9d4759beec9e79702d12d43d1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19e813e98949730dfb921af5c35a3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789d83710d8c7d69a2bbe8714aee148414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2468a011ad5d57d4e4568e41c31354b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a0d498d5e7cf693c92e323512b43d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042338aee4cc678b7882834a658d078d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6987bc1c8fa8ea7bbde071fee9f20f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095a7361ba2028ee63e63527047011d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4a2416b837ecb1089e42d88f9f12c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f001fc05fb69258dcab62e6900f3919421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b95402fe51f5658f5043cdb8771493422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3da01286dfb6f26675e20b6a54c5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8071fcd913261277061db21933e9d38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e098290e577303be8a634c932d55422425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b932a381ff59c1dd4b08f8bde5694d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29273d358fe6f0f98c46f95b82580726427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f5efa3b7466fbcb516805087840a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ae0597445eadb596d5571d0df5e13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac9b07b69c973d7cb77bc8f33a9ef9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84ba3acdd1601429570d1fddb51a90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d08d379753a1eabd6f3128a9a7b244432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11621a80dc00440b8c9bce0a011153433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a58be318e9030aec9988bd1d346c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbeb152aa8abc254cc8423a7a04023435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28a7ef0a843032ae711a402f26f39f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37a3e69b081915c3606781567363df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7ee9aa766739d185e1de1779e36f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aa1737e537c455d6829dafe581e59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af11f5cff32fec49ab8b5ecb48e8f78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a46951c787c6ab0436aebcb91b77d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fc70d7894b611f8fb3cbf19856eb7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e5b1e9432ea3eb67d1b98f797bc78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00dce9cc4a52fa46fef1e62dfbc5c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf82a4e1a8b4dd7c856d767f843e798445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23512a113b8eb5c1fdf9d8e05dd49700446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6590474c9bc5c5d3fb4ddd5cb35433f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810757c21997a82617a94fdf8ebcd37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5326573adaa85cf9dbb12f252262c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ce4e7710f4ec371a8fe206cd160d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de427e96a147a4d277cd514ab54077ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6e0113eba03d64f388766e4e85fd0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cad8f05c0a0daba561516a5e94baec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208f6a3869f8640b2434f7a3e8b5310454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85997ad00488fdad34bf307ff02ec4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873a0b663580a87e6e238cc4018158b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2042b6d2549208e9605cbd9e0eb53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4929dcbbf526bb22e80671b23f7c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011282d2df909a19023c825fc78ca51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534759940135c7072a4ab366768fa70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b9e80b86646db3d00875a05e8f580461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c955045ef0b4e97f52d6751a754521462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add92ceb95e814b60ed9125720464e11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2ef3a8340c929e6ffcf49da980712464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e5d56b3cb38e84aeadf799c6b50b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1452a97daa5b190a71a31b08b9d359466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d180f4c042f104b5676377acd768ed3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08b66aa922c50a4f1c3ce82ff69ed0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011827f8ad8a65efbc29648cd0775af1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4b6f4ff5b3aedb6bb2a57bf818cd8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd1c37c20d5d8002ce6adf3c487623471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df56429c57a6c66cea22944f5446cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1d3112ecfa0e3e4554f11efa18fbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548fbaaad3bb942458fe0d05410d305474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cd06210a368fa3c6ef4f39766c79c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e20262564530774e935c7e34a390a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43175eb830e5db9e28e3a65e363a3013477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b86c47844c56bb371b416dc3378870478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83a2c7dcbec48e041d956b485273bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c51cb88374fda53c54570cc0c14f73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bd833a4f4c4d43e614d93404ba0cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d4ca2c21ff0a1d73ef6611a978456482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa158f9f21cb8ee1e750c492a5651b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b18b2ecdafd6511083916a0a97b07a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e111a4888b3aee1f242108d3373b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ab1d39d95881b8f6e130ffd313d0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755de7a1e70f9b5ddf628d483d64ef55487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da943f94d6d8b885161a61f02ba6133488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c981916d5b60fc402dd3a1ad2e1f7a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cab579256b5c21fe2de331350cb2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfa36a75563c53929758a70f9313ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d452e39977c1ddd071d1215c1cc5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4950bd99c6e119408de5bcb8d904bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5a8478cb5c23a35b52903993e9c19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd80607871bae76ccd6c1d07151116495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a6291ceba3b896889ffe18c167b8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcbaf1f4485ea705353f77a85de1f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7bd737824d8f2e2fd3e800d7f1fbb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056473b44388c2e94894dd0b1c63211b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69921e7e49f3f46d32540d590eb14ed4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aea2ee812f8f832518308b72a20142501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330d12c72e3e2a2be16a71b1875f509502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec599348b0bdd91dce399ddc44e59ba2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64358a3513c9b7a02604426f93f7e8e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24581d8310166fa9171eec046eda119e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c8225116465428e518b2b16cfbfd4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eca35c4c0f11e13008bcaae61d4201507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2c8b8438c94f33a7902d2b71006d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e663097b14a9528331d40788b063327509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa36781867e1b640086c2ba2a62d9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59a20f13a088ffaf53ac47e30291b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9558c07f3e0963177f0e365aa848cc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f33c1e858b1a44cc3c182d34b2a73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17563b2cbd409ff6ec1975fce60cbf49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317c51ef599a70e533b5b397fd05079515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d858db499ad26b2fd81224f7b2875516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e19e3dc356143cd1dddc4a331b62b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c7e51923c1efffb250ef67bed0ae9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65248050567be8e0d54e177627f031c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eace7578c7678e13f5e6a1424ac94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724e08c2e4b895a4ac6a6300c99054b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fa37d03f6b6b32a7d9104546bfc62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4fdeb55c9ea3ba3c736f8bbbe638d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd849b5ce5f08dd5f231410df856d87c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1404219c2fb21d67f54f91c9c1cb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d6d6932529e20d79036b026c7d3c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d73f6c72b8d75fbdfc569097370f4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08164e22e45691dc1957db5d2c22a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60708e0dd2527312eefcfca7353eb74a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c351a56250a1b0c0d19277b18de75e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d6fd248ee505522017b28f1422a5f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e535c217fe13609c2d0d6611198bf6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7446618df62b0ad4d0c9d3abc0248ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee491eb868ac88304dddb6f2530d6d42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a85a62853771d8b569ef257f30246535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86b20a9b2b6c837411056dd29a74f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a7cc7423b7e0953e0e66ee24319f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c183f6e2ac1f7f8226060a9b546d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a009583df4fa07781b741f98e27c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac652b927736a1805d413077d01fb246540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88e5620b5250aea22cba8ca602567f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7c26e072b36a6e8a4b83eadc01518542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9511b8d3a3fd85f550eccbd9117557543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6abac804e38f2da0f5837512a1dad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e3ff4c7e164c5d704f592b15e3ecf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528250d213cc79ffda9b06aeadcb2292546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee94194417da4bceb22e8700136b60f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae1d9b2cb0a2ecf00bd28132ffd8e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66839211616c62362c15ea00c13e78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2ccde04305181af72f67ce9a082e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cf10e2a5a1ee879985cc80d280090551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93b7374650481563e73d9841bff6c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39081be04699a335ca3221358e1d3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b09dd208200b1145999c31977a34fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbc4e6af47211b5734fd240c3589be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe850c0b166df66f655c66b6466bcff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082d5730680144726dc9789e317cf84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba58d4410278859aae241c921a34d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5509a0cb5f2dbb5cc99c5067cec28f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc26e9e5d1894e902725cbdd113e1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e471529ef52d7742cb71996d290a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86634e67479c1ba6cdeed8ffb508ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb6021ebe65770e0c3e05722bf50a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65632cb40cbd4174190db1da5416397a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39192278d9cd9936bdd26e65f47e2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f69342e1ea89c3d975c458d8a75881566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cb542422ab473b1dedeb41c7fa5cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478d727a01bb65f4abd571bee6cc97a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8b8f57c261ae9e850c28034e97247569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85486e1ae2732e9a9334d92b818c8c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c202c3a4270c0018cb743ffaf45c8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122a245a9b2dc38b256da21b07b8e44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c654d37625bfdabe761f7534572622573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc906c32d04a268fffda83d86dd486574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e1f39a6937b5d69bb0c4dfed04ca4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c113d63d0d322f0547b816158618c25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c01aebccc36cd3f542370e06d1e6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fa52765e45c62a07de1acfaf239a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0febd9906a9cd626d67fbe18e95e65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d64e1db94b49ba0afbcf9763b74f6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee315f48d0d9e38b8a1c196e95ec31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912465da68a2291eb3bcb3ec0e8e129582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0443e65768d55d4df097c0c03b97be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbc279769cc38d433190ddef09aed5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db88abc04ed806f2032c79d91fb14b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79326a114c2508e46ba3f3717c55082d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75370aab0309f3d0d4e8ba01d580a296587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6c76529251e6915333be24a0a6f33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e277d4dd7dfd314bed2f5aa136bbdd4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d635dfded34e5746ef8030a50eb7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4fd13d3119ab2d70ea278e4e7d325591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8f5db28b5bea7513df1fa3fe117d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57826bb49a05467b30e72d19373a7419593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14351da648a359172ca63d71f1684fb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009121b6a60f7055409739f3cd636f50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dfba1a014adfd13e228c4c3f016ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b059481f8d604a7a029f09189611f25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f23dfd8ffe5a9e9a904cb3e59c7f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495464b0fba308211ba7bc319eb9c44f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530b4cb2ecdcfadcf3e911ad75c8afd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0741e877d7e31849b07f8aed287653601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c71cc4ed7571d1d2421f13cfb25549602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1943a520da4b44c892db9cb20714cf8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726f8af7034a5feb4f1a913978cd9b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d275602b1c0511c5d1a924ccfb055605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d67e92786de8940d52f3f68856adb5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc43b282e6653949c8ac0ebc5013d6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575f8963cca24753734bc03acccc84e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8b5aa7cf83b2e86d4b70c0cc19af7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be9e43b52bfe16abeb42e61ee6ccaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac86edafe53a963caeecfcee5a1c8a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb0b626e4a0bc00991d4e720978edf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6a4f4e8cd64fecb749fe119cd372c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cccd93263d1a460005c97b0644710c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae68a32fa8ddcc8ba2f5c2b26378063615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17477a54c4a654c6000a83f6efd404616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e2a7eeec01db537a6290fe7187406617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea77e1255d7cd5441124a34e389617618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912382023c5f2253ad3db225191a9858619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2e5b105a75f1705a59d46ef932909620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f44183dea0039435047139aa5893f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dacce2db5ed4138bded55c6b99665622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fbd251fa021a34fb123f4dbabe2c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd538cb40988aeaa8d70a918db208d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f13a222f7584e45b9e1bbac1d31b90625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc216d4b101ed26e3020be0869b22d84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04121025a2d6f70c2e16d645109f412b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88244b48ffbfc2a48eb25a4ad3e5c7a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4325088c05d445aba38ed600d704e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06595384ed1308f94210036412eb1223630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b822c9b604663d6e1310087bb122e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef105ac47e3eb571de0abb85938b3a93632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a29a2fe13154c05d28efbce4f90523633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e7ca2e4e4ce2fc9c5c6033a25cf99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b5db7e28f2d7085c245cf82b21b5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4be5f1b758706ba28b54dd454439f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f911e09f800a74a06ef1ccc58cdd2b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c211699824d56af90fe8a2e63b7265d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c71b6598210ad10623ee648b6e8fdd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad42749cd22473f3812d58794bea99e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caf6643788a0625ba7cef08d460794641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784cb10b854454fde6e797dab03036b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5c57b35d7266c8df8f4d05a6c800a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050479620fcb54ae5e92947c2b511e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e43e92a4281d3f8f5553cc7d31d89a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706cf262ba5080dd7e22249e55eb9df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c31e29262f8d94161d985b2854091647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b96ba5c9c7043c564b8fb9d1a75a7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a494ea8d3395c84111accae4e5a4d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7d4f9b170817358e8c298a3ea4d4c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eba501f941f1d8762ee878c567db88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7158e1058cfabaae79633e426b9d5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b8ad4cfa5629734440146bbb5d40c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76844dc9f7fc6d0189ada212ae01429654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe722964db64c121b2b10ce4db901bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59aa83c6a5741894d9dcfc2c721e04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325123a4689f841000f9eeee9c12bd0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589aa0d1fc0bfb3f8d5df4234b6c55a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c661c21d16ce1cadadf1da76f18c0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23472218cdb170b4c5d769d478efb700660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d8b539a7c4b420ae8e991095a4103661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389e1e7b639104a2702f05284653aa2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ba81f545e61ea5cabd7e70f563a7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d66587e66ae8a9ab15342dbd259f40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c887ea845bd224c0a88c91a41096665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a994fc6b4da477cdfebd08e1adba5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a2f0d8ad29f43bdd728e2823bf906667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e33a182129c513175ecfd5723b714668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca215ce19d0b6e8d4061bf1ebe86326669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5f29ccdd023be80eba69e401b2a86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475b5afe4963c48c0f6a55f2d5b8480671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b7c4f6f5cf070706450457bc2eb96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479d881bbb3924f7d10756be854a8ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45151cd4caf6304fcd39f1618db06a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747a4466645b5fd756c300b29e09d6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83517c4382e54ae986c550130e9abc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e18151dfbe0493f50431b031963b2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6876c4a5b97bf565818f141796135678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3149f0a5663d2a78f79bbc1525698679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192d092b9b9e164202fb099ccba3242680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa29bae9cfe3496c22efbdff2c10c04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf166cac12735e52fd1087d0c15c1b42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c8ac3c8a9a9fc9ce1b87b41961642683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b93211065579ba5e577eb11d5e796684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf421b658f6d00d9a17523878f1b24f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f96e9424b4e827aba1a5ba2887c136686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04417ff9ea153eeb74b270d5a892fc11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf3b50bbf5732a0aab02624fdb5412688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315edca9854fad42ba0923d2cc156ea9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e9bf8d98767e6c6ed08c02434d9ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ac69b1a5916b99517160850b984a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6c3f78c8afd73bfe09c9fd7b49c7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbbefcc0f0daa36fcc89438a4d966b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62063449ef1058d833b9218b8dadccc9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788044fdf9e95299c547df703e10354695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e224ad2e875f68294d9d79d6fc6aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6958e70859f9b9611668d027c23c581697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a49deec52df11bf683e0beb5f22d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901ef10f2549120c5ab7d7e38974a8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc231dd4b6b5bb30b93de4e40db765700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a376026f9e26a34a7cbcd53c91ff15701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c38a156b8993489a5fb48635d2cab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec75016d804c5c9f9f1e8eb7039ac5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1217882505bbbc855f2895c88b8c41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03f5cc48ee3bea459cb92621079bcd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc3a4aa01cdd1e82e4afb55f4d6b1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425a14d1e1861d5665bec3014c97d08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6fed944ab40943a5a7b0ecf614c8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cdc4b32ae656dd91dd85475a2977d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b1133b363e1a71b9d27c27352169c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb7a34d9d3029c972981ece034927a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b906774cecf20e860eb67d5b9a9a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4a377b8b24af0d749e08d21cb0fc0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b137de18ddbf98c40bc1b28f8704cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e3fd178fbf194dc1abbe0cf41926b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270bd67b28b9bcafa2eb5d0b67bfd2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23115420fbb7e0c1932384bafc8221a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44752245de5d1076f841cc3d8700a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467f2b25318073f444f47da1defb105719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b95f5ab8a94c9911f4667cc64961a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaf1deed9cc6d804f1383ed975ffb9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e21696f1e8afed32bcf707a766ffa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c485b0a4509b995fb4cbe69410b74bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dfc72642984af5670251b74c9f4df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e340b1de2c7ea1e802c2d1669827876725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5539e508288f43456a62d8d5377f126726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63200933736c18479c38a70f55cfb6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97454f74084e4f2abef3946d58bc96c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e1f1cf968ab9c4df9ea6e265b0aa2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bde35879d0ed0116d9bf6ff147048a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6636747d60f58b61e2834a77387abd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eb499104d0905d0c8c8b0e0dc00d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24d6fa11a0cb0c634257d2b7ce5d98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe91be6d5a4f290372526f6ab81c7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03be36b155c4521abfa22da4b1d706735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c817221b26f17b11f47346a915841fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120810c9fae12a96971eadc326e89ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131fb01cd8e300bf09f15a2733a90ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109791989a860a4799dd90c5145cd55e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42c21e6f76da0735d6f8f98d764d5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f755f063e16d7817701d3e93a137f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bbae59b2cb924da0137932af740b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10d568b538f698aa1160de343cfdd3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347dd9be4a8b50325461fa5747c5f27744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c0d5fa232636c78a4df92a9c22bf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f80a288b9ff1a7ba8cdfa5e64dd5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ceed75e4102832d76b4358bd8fbe9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef40fd9a399dbf7abfeed32a89f45e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055adb1b6640308148cde34ae7d0fe0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a5c1ff68939111db24d6c4b06f2b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536812e9f07f442fe04c443fc8ee9674751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f40dd7b902cd418ed7508a9efee70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0102cee8826169ab460b39bc83ead4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c684e125406402d85329e77ea4ab80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7e71bc1e27b5b9d9e49bc2325dff5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945ae00e2e407d85a9105d24fb609b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841937260c5581a4924505d9a0ac13b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12778cf2e5c147e9c6151ce34f98da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff633289dc36bcc6dfba1aab86c5aad9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95036e7e0f9a77adc413cec605402b6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ba66c8623a5cb87dc86e864aa47fb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3590c44840b5273e19fdde30b766df762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b3607ab6710703a070adf7b5e4b55763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0244235ddee803c68d3a930e5e10cb0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bbd255cb064883a70e460693a430a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdae91254fa17a413c20ddae319fa4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226bbfe036e7824aafaae96e86dd497767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd3e8083aa95ed257ded1ccf126739768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1085fc449a70f5a6bc655624d8f3f4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08cbdb06ffc4debd11b0fd530eba24770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a445601284696360dd9c8ca6e7cf18771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b69f7a1834c06ee00cde0927a954e1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628337472d06f1d07f4e53692745aca773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2562f8b7126783d7db63dcfca922df2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7090cc1b0ec5ec2dee6efbc758593775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf9bf2d047f4c62ab66d76280c7991776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd11024d9a75f411ab6556cb9d278fd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0c625a6dfd17960dc1395b9891765778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3b5b88b5bc72c0c2d9b478d61bf64779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f09122117fd3e507426ef8ac30f324780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa268d014f2cb658f9a3ada5d91d57781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221306eb0c5a3175516df3dce60b2cd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4de7686f97430e06eb1574a8e9855b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c265303f22f7681c41f950fb85a284784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25fa508081ddfa554bc0651fea32e9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e78cd917a57c90551de89b76938b00786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc018e5280ac5e850ec65bad996609787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131f958f7aac4b895734b044c9e9f8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889891bf05bc00dd0a3111e7ca3dedbb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615c503d49cbf1acdd19e1e1d62cf0f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c63cdc967796a1963348c6563c53ba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8062815208a9f686d3a6136a3358dfe792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818675ab6edc72018fbd45d2d8d926c8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1044116e83d775c031d7af4a2690c65794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f7c94fbbf29531aaffe6c0bdb8f09795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176447894a3592c0929e9849624a5a4d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5b390ae597c0b2fabde33da08d1ce797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb676a2a29e5d32a9c96872d631e2e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747ed9b834d87792257443580596de1799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2435354c6417fa9fc58bea1c2d841a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c60a109bf79222c4614c91b94530fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af7596428e21a2cc1a2aea6cf3274a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bf8d07705d367636f82a0d2d5e76a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a4921a0348bd31c62b3a03e896a475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cc030140aeb23fba8c5e20fff09b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf3fb2c09f638b212e939380e3a8ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ca1ced1dffa007afdc525b04b22d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606c7e5fd687baa02a9ac039ab63ccd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32962b00597a8bb7a1d8b277024f94ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9989113bbf06fc3e11aad21cdd35d6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468db330bff5a66060ce061eaaa15e6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666c2140290f8901ce2365c6403980b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252a81b6a469686a2986eaf724bb11614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b551478570bb107996fde0e370bea815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de156e9364fce2b27543a86b125eaea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec71d783ce1d1e52e5199356b21a90e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa01242ae123c12567f28c0b885b4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0781f5c6b6c8bb25490aa765f7484619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcace5d4bb7306688c45e1fbe86d301f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8d0918bc84e022be175ca55dc4e4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6eec9b302d720fd6672001907144822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f48df9e4f79f251eec9db3cac452523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceefffb8ddb7e2a02dba44eaf8c360224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3750cd8fca64b1fa0aca63ff90f8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44be52f445f4768921867325d6c89b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d642b53124065b949d3034aa2170027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c6a2ac3544e99b454dc401ce6e1ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9be8df53ea8ecd042f7cb8794f7ba129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566af1ed1a23a1544cdf2cc11aa3772030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c10a9b83e0bb1aa469f7e33ad4741831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48f38a88c5b963007968c36b61823232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1635d809a578fb1bb0e8b9234f984833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1573bb0adda81e2185b90c08ad2f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200bfa0c323d5ea8fe7efbc2438bbef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076654ee9b372960bb8e4018e1806d5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ade85804e68037185ddece6b2b46f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df359b3eb4177d3e4143f6c3747f64038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953cff827dc6d4da3d76593e031e6f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a407dfb21f9a943331e0cf6a101d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12067ab32a6737eda3dc13089c7b19f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55576e6cdc183dc6c486e2f858f67a2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cbb6656a5f6f9d29208c6b44323c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d43e38584eee3649028d8c1e20608f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd552573f8fd7075245993002ba00ed245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a6ab9e6c725bb2229fb3bc4f1e3e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163ea6b51c5ea3e4fb095106c3a8cd547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99371052596fc3cd525b6d82bb8b1f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec9ead2c32edfdd6f8e70a021939d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fde9ab821ca1637b349c37dbd8307950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc2a89390ba5d0a9c2151b0338db1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc650e72f79869d84c7bc55a9b8a57f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e4fdf5a2787b0043ee212846fe00453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230417dfa7bab185b9748fe4a5a1dce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf128f881bf515921af17012c3951ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeddb1463230b47c01b5736ab2aafb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36605cd7a593dac59a2e8204939bcbb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd470719e883f878b1f20b8898b05658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5955787e9c889a063353e8368d9f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567ea3267ced98eec5b9e652470e5e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009efe5fa3e8ad576f82b3a6944911e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bde5913a950d3a1bde5bd0b6a3a26462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3619dde6afc9397d13669549a9de4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8e3de1c42556a0307dde11699054264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab4ed333778293722dd732c122eda865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e2139545e60238b489e4b932811d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b49165f23251514ba7a51f98cf611567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1a0f91ef32046e5673ae0f2d1e71c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056ba70f5fdba1d0ba44e10b1b932c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66696d1794d660536d6f59cde0488cd570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628fd2741888cfe03cdfc44b5e9b36d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893cc7fb13ab8bbc3b7b2f19eb95dfd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e1ff1ab085f40042ab18220ec5f9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850a188c0470e70a9a8e854e55ea62174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272f042338bc43af34bab07001b9fdd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ab1bda77b9638a167d80d285178f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d29280b04bfaaa3a483d2332af9e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b89b3504407a2d85e8173ccc97756378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5cbb076940b0eefd5d6e60043f42679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40991cc0196b3511b160ef1b21973df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e7c039164c42a1571d58c68cc91c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc9350f28671ab7b64fc01f9a66f8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea8efa3997db3bc09e8327abc4e18983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b733d650a81dbc12db643560cce10284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c715ddc95e0abc44d827e06ffcb6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3c984a70ffbc0c5644db096f16ebf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020813fe9e7d337c3ba2ace0c6e0171387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9959faaf892b56820018b03c7e7d91488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83407ff794d8833f51e80f59f3140f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fedc4a3d3e13d413373f122facac5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd389db53c4bbce5416290b2c6cb6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88f0398f4cc3b96c660397f0a8340f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b443857c22cc1230d476d65d2eb342093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1562edbaeacffe8a9bbf8f94d7f9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd987a516344548926077e4c1e002b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006e82751d6dedd013356130d7e848f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871e14e3c8669737389018c53edb94597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6e14eec2d9290c3756be77062015a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31827a8e157d7f3b5c0773898bc59b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e86d3dbabfde6c0feac7d1d5f06bfb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96256d1cfd69f199704d25ef96cf64e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552848dfa0dc992effc22672bfabffa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282202827fb5293991ed31a9a828d883103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b3bffac6e47db3c3a530556ab97b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060854616e03d7d875ca66e0bde47a46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156932e4f02b6b637cd77ed323b2cbf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce344bf2757dad3ae0b9f873489a6d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45416074ea406c8cb7e8c717840c1fd4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed55fd42a77ec7a5a0a376fcf7edd47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57eb76538190e92ed4a9d54e4532bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4606533ced68dcd539c7bbb2ad04d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f2b088f2a26262a2e5e43bbbfdabf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268ca57c7d933b3663c0ccf45905d5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268f7df6be302fa85417c2aa62c00d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed83dcd7dd827a41e7de3fe0d8f98d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8149f1ebc762f4a62e1c80060698258116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6b697ec35a0929911196ed798bb34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a3b5dc07cd91c7bfc3abd24b9b149118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb940355563e980251cf612300dd6a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18d599d2b9a3da1add8694e53454d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3f8f40bc8e1656174747e31ed1205121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26280621fef9dac1fe589c74b2ca8fb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf73f066d647a31b5db8a5beae2f6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5f53e988826e34e220a43f92b784a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfe2c2b047c5d1c1a0df71273e4f83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3757aeed25c4c724b23877c0f3675126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e49b81ce19c9a7addf330033788b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395022106a5a375da1365c8f27b8ad8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747ac677034f3ad37e74fdc28ad2077129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a421199a08b1f62bfe356925146cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d748cca86155e2744ad4e009b96385131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98eda71f3e92fc000a5ff91e13e35b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f724002621a0a5d4642cadc49a3cd51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e746e244cb0e461fe5071d3390777134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3836d04ec89c18013acfd26a44601135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0677537c9c1156b78ab159ccb4eb7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54270f0cf02cc852dbdd795a8e7290d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af3c98aa9776e7c808c98d3531e680138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350407927389ea86843134ccdcbe48ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25b119f0f73177a25efedbd81d6a9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e5c47fadbbf8efd4c86cf26b165c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1a5b87d25c0c808e87635a415fcf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4573ba2f67ee542d95f68a741d869143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca984cba3cb6210b4633a9c64029eb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793c521c37a00eccb839b8d177be398145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5e7737a7e23551aa19c07650869ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c001c544aa7258c32c68cbb7ac3ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0f7b3813fd4693ac0a2222e337f6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb497a3acf1ef423534f220d6e946b1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad605bff02ed286abbd6d19374ab77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58682a7cdc095cee1968d3f2e3b689b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f4294b567b626ad9af9d2db9d237b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f06b1da29318fe05e811031af5c42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ac7c808d7f40bdc1108d4dac88fcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a3a4c2026533a25e40012fa597100155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77cab6b04d7f9c2a058331806bba9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f15d73230b6490313eff73b4a67305157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3b7fe84137b5b1a8745baab2b31f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff4623e953e4306c1ca5fb30cf44fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1278cb4ea1c89ad3f1858428dd8e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf43f7caba85fe1eb1985c1259b4fca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4e268ab135ccffb1eb85e059bccc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b629ae49f30bd4869bf8a4cc7149f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8589c3a08350b3f3f4140ff84d4ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8258fcf7f35e34b9f01b786abb7ef5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45edc5ae824dbfeee2d9241ff790d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0bfc66dd8d362eed20e809119cd40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c983a27e70907dd72e610becdff8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aa0454b7221ba478615b2b65bf17b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f098303913226c62f93beb103d734d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc8788f18d8fb9172738b8f50578df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c691272711cfed292b3caaf65e2b59a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c5412eb0a4f8ea50711c5be7089ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cbcca57d85fb4bc4412917ed06ebe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa0a4abf3e5a107aa32f5d11f021f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142a76a55cb6a7a6cac9997cc8a76fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7f4c6457264d37004c387a9964977177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8e7735a9b4d8b6cc8a3262c3213ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc94cc003e5f7069fa9a38215e6947179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0070a612ce505742b4daa067521589180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022d07efd0aae79aa9c0b122abcdced181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0546329b31a39f2c39b496514e49d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8b65c26537b235dc0f5be2f0578e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992fb073c79377f404877e8e99a2b26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e6f937530b5274f3989a85fa1a8b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb452458a5976f306727ede70cbad1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e872f5401016c131f6b97ff042d06b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716f215c0c818e6ad59d4b6a6e0bd86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1539328fd63d9e7937ac0b543373f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d76239c68e03fe20dc97dc6dd164c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f83bf43a4a141b2f0f9f5f011f9ae2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248db912ade37766899313e933e208d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bc681bb00f1c336e584fe8f382b69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164a163724b7e88d4bd5b96f1d580fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74c600c4d7baa05bb72f7c5735de70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfadee41a736ccc2db976a61973f0bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2fa7eeff7ac5df966e8dce94ca308197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5791ce4e1c563298a4ad60dda11374198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fe4231619980028450cf3720c3047199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9001d7bed8879367590e8f7226bd1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a397d412a6d69511a2f50a804de9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cdb464d8d7de20bd7ed792e8dc328202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66729890a8962c96283d714d31f26bc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e7cd12daf0766b7f51200da21f1e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b80ff7048cf36a5521b746ab9eb19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f60b84530002c320bca81e88bae889206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07704c18397ee2f3b518d76edc8eb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68c6ea218e3869c11bc0180d561711208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a24123fb9f30f49a0b27ab5c2aad5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16986ae2b8b2c298aa43776e2ac062f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3280ddab27639d6ab07d8e06953940211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2f6761ae585f4cc024e0cb93e427c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4c391037c999bff97dd615d551c55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbe809fe9ec0386ff2cfcb85902285214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0563c8221902b705e1ccac63c71bdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79245070884495325c1d67bcbc7104216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36a26dae606a8486b52225243498b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c83b21be5f48d63a8aa80a2db10a06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc437944ca08d044cf6fc493d14ee9f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34309f4b0feeb558f849c4179d535f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5967b4e99c162dc0cede0f894f5d8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f0a6daae7fad7be3d436e77e53241222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20efd3a3801bfd11983a631651aac1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ad3fd95a2fdbc81dd29daf6f45dfa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befadcbc530b79e2dcb70d86b94d376225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44b7f6cf68dc8bd3c1c8e5a79a3a89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba94fe68d2523aae7e0c335b3555ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b0894e9be6bc78fce5716f1cc7470228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297926b91bfe08921a87cdda0b9d8e09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a43b7d74b388775a65af29464950f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afdb8c29bed14c6b8957efb38ce101231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75fb33dad47bfaeea88f2ccca7df7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92af796b8df28ae07f65dd17269306d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a640c9e9250fd4c7072ca7cb3e0d36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a5b682876f74b4bf8f5f4dd99d6f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d5e1e7434d68b2023f41ecf533368236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a9850300f608f41fac6795c4f3607237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bdb63a2e38a9c054042611c558ccc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81cda988782c14736c3657960eb839239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258e9500953a62baca2bad3a5e92f7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861c625f402ecca8a8475328381fd18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c6e8f91e6e50fc70e82c09b17d6b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7bf3aaaf85dc0a07d988c7ed5ac08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6a2e2239c8b90dc1eb1b7979bcfa7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd795a0285362b10ed68708af96f2c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218616fb2e09780b36f8ee065f5f9fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852e719230cb6b9476fa2318b8f72ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e12dfe9d85665368f4ebdfdbb0000248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c2f29524b14e43684f87c252a365f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc13a30a804e462a5bfdf50b9f0d59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a508621a7145782316c9b63697c09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e80ec565c80242a3f5643b3f61889252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c39da42d2c6c1eaa45cbe98df8e6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d2da0bb7950286175756b288c9e45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c76e111b2e962d3d1ae9ffefbc231255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8366e4bc94f40610f5a12603423a30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfad15959e7e62388b13e0d73b7637b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ea033d7f6d233c200cfaa90b30adb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd15768e5fb456dc712418928e15c1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2089d1a112f3d5d4c2e213ab7552ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016dfcbce468d1eed838c55acf34c74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db78a7dcdb500fe1bca1b9dea8c73f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8b4d432711646d8873eee701a238d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a4054d3483fab50b6dd68efa97ba3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c860e202e48f60460c86de1ba6b51fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f1f83f7cc0052c8874dc48e2b0ee6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd524b3723e7f5c46cee38ee9f8763c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6153effcb7a942030b70b98239651a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebb533eecd8598abc08a1fdf32f54e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bb21cd501e06b891d12bf9efaeaa5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0c523fbee6b7fee76ecc7a5151bae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f88141ec3637807da2715ed8bc7ab2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa311df859f01976805a04947a42ea7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeee529a229f8139e3c711d471ee24d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc0ffdac86011fc783bbc0611ecbf4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29728867b522c88a13efe87efd752968276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4bdd76dfc8539ba86281d8a44e4b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd571d2fe1e5065631b26e823f5c820e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16628d86529b1f165ca7c5fcb7889624279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362876ccc61c6d8c40e03d9ea1687f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cbb911320e4918ee03d45ee813bba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2a5f4df4c48553782079f7ac3c9bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a46bd578f12bf890632e706bf95fa2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbf548c1cc9435cf2477f4915de0fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd393d0ec734832063ca33117bf2eae4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb26554ee533c63ed7f52990a0154c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cffc31dc41f2128e75444f07afb91f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef425f8054773f4795f0d1aba7779af8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfce66efe06b1717cbaa8c9f0e201b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837901c85a8138564b5ccdadaee9c470290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438c4ca7020192bc37375381e30b30a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff915d9594e740c5bdf360c82c2a5c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2f1b2723456c42e36960e80d548ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545af468607091e5d31b10a9f033b71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8687939ff08d6c91c6e7edf6b75bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dfe9255f3fda6b2c81fb92c1d2313296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14467acc397e270cc1a1db0050b6a47b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea071e15f505a0a1c868e0272fde1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64454452769e17cb07b2ba65e7d2f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeab8c8078fdcd0d7d2fbc4fff0818f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b7dc363859d30bd1b9f30e2002870301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b252b3861760c4fa2469eba96fd4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68087c4455502f8ec45f28b20f5002df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24aff0a7f998e1c3f93432cdfaece54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4c6d1fb220e1cdbb5e2de3c1a9104305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c636bba1f45660d4d07a5dc19f43f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275a56e5d3e1fd272ae5d670546dfed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92269c3193fba8f27c0d8ba02f443f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e01db8b768c93522b0127669836968309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1191d10ae94f6c37d3fd0c5e0e5a6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3e0d36e85c7a772fe78a03c6d8e35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9e0050cd28858a24cc35d0030d673312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2745cf47115c9a882e47373988a22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edcd74e2176ffc88a97b9cce383cdc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c160959a5d5d946b91a435d4be54b2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b529613b7a3cf05baa7aeddc708c12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b46697517de8c7dd2070445119c255317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b25dca229016c70d5f9481ec33dcc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7ed4c2c694b4990a3b781f009e2d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068df69f25dd28ce6e7dadf6f4f38f4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10183079809ae609c7b0cd1637bfd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651a698550ea485030ca8b21589e7ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73f844f16a90d37daddd102a032b18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4487c86bdf3b5215ca4eb135700711324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788d671beb50fc9f4ffc76b163b89c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336c5accbb04180a0c7c73f6171db8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef95c428c53ce7d0e6bb3ad63a60c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31875c36aa5f697be078f912630781f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049904cf748ca5d5925e28e500ff3aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4338f60d7b0ef03ac0c071cc467d99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d577b278bf2c8748d98488b7afb10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0853ed0c590e4f6afd4bb1eba89435332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff59ad2f6bf00c4849c1ac84348bed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692cce2f63acf4c298d38a77be94aa0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eeb0f64b1de9ce1aa0dec4d11e3034335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bd97a2699daf6b144c77a07264914336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915531959eeac8b3488c3e04fc4f0c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91c7945cf0f9f3fe6e1e1599d5d503338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888619661ebfa2a75522e374ab6acde339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055a3af59784fa1030d3310be5dd79d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2bbe093de2c6820f812a9db3961bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e801980d0af4f257edd3cf3595530f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547b01b3926ad48c0476dfbece87b0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34fa9cf3cab6d3145842d6e0333be4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50f90a15925a9fe5ef95aa721d9c97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13451b7572318145577b059beea64c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6ddce6e7c774b349912a51841e806347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570afd7b123adc3e41c08872d699836c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db79b416b3f07b7be3e5ed47b28ed3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5dfccc5d560896bc39bf6c9c343e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c77283a8a1fba661525b3c4bcfdf82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f639ebe115f993407035d4eb887aa85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5c024d3ed16d6807214ac7922c0a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c10209f3d0094783760ca7393af53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be8bc06fc59c562c8e121a0e7880a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012e6f39268717d4ddad74d5c3bc0d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e649150a457f5dc4cce431633c994357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f5673ae0992f719c11d466ef5fd24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a70608f34ef51d0403214eb127b24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f829fc02df3016c9c5321d372c8f2d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f2c95357a225f03768d2659f32c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edaf5f1b8f54a4db27c938b7aa9ce8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f3d7d23169aa299dd23b3433a64f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8a1a60fd6d840551cf90ad8a0fda2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b8ca355653a05acced041cd7c694a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17704f1f0201844167790d1831e69a11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787995367b88f5fd3e2f7955d9785170367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c27e672a1146b64f8717251316e747368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8996b691765c3cb9b5ee00c556e62fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f89dbcf251e0c0626bced3dcb3e75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04874f6d73b02ab86b52bd46c3c33f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbded9591c81a199954fdd70cda7e5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bd9f6339752464641f65f19f028fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c7a14cfaee0dd1c0e7d21b7ca05e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613782140566be8300d44f4e97973c57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba3e65d4b749b5e0c9ddfe3fa34cc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0210aeeb1c80d7dafbf8e52036a8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648688c831c06942e384151c7f281a6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115ab588a48cc5feb43219bb5618f63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba86539770c9748c72b0f5d14ce66f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11dcc1559a2ca361266666e1ea2526381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eea48944d8e64ed6c4be9fe80bd225382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c44d2e770463df976cfc8ffb45aa80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7550afa93068e40e798d32b1f5b0b6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd1088fb33cb5b74b4f4786c653597385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79882837dfa42e7ab59a8e3e44281a3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa52a0d69e893f9e81b7b916c1e7a82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f1481352c47e58e189c06f976e31f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e85c76b8c7d3844223d6aeba27fb8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e359e6acefbe3b97ee2cb5a0915361390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f870476daf9a54b0527dbc541fd36f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d436e386b5677841a2b44078aac1f82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d76a90003fb8cfc502bd9d6ddd8a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369f017751e37558758c660b703752394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb6c6b3dd59387832ec95bb6f126e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c31583f8cf63d5a28acc9fe24ef9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a049af8f12efb53130375cef87840ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b45620cf688587a89e23fb7918d30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41375f22c606ebbe8837e8a04f8aff8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ad18c13742fc9e49dde67d02961cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660973a8451e9f0fc8f68289663810a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8accc5ed48a4e95a5f1c0230c1b7cce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49455063839a946dc12837906f5c750403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e29af51f253adaf45906f98aceebe0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204e31605c99c46720547fd23d0ba12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdd5c97210834d249f11a5d1d09b9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d2cf9c77f2e5521994897d07bd825407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33220e2ae4f2e603c699b1c9ee0fcacf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18d726450f2a19669b05d969cb3152409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3b8178577c2b9693589bb5307e54c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab85b83c73a1f5591a3c5cc1c4a5147411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fde61dbec7fdaa8917df32aca8bad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b2d9715720a17e31f3693d2333b11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e144903532e93cac2a82b42a459ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498db0376e6e9035089d91ddf26778e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4086e80be053f7ade7debd3d9ea9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924b90a40d3cf1298c04b59d0548f89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00417659f42892e1bbff0329252fba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cad799288b9fb053b2e2f9e04adab3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c854c8d21b21f6d601e99fcfa250f8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eedd1189648af0bfd82af0c5ed944421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96d0b5bdf6cba9b03581a21a6537d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5361a36cfab2245a451bb29954cff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32fd93de3d6db199fb631895014104424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de28cdb45e1c44c116c0d2d34ec4d6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb82ca421e7072d74643fafd0ff0d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ee8fa4ea8ef8ca5a2d3b3f6e2b22c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783a136373b60746a6362ec5af252ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76353260bcab19c4efcafaf73cf290a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736da1be852096ebdbd9b125d883f04a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0391652f245a7e292aa289d42d9e26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e26229fd79e3c94410e9950159445432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbfdb54ba5ae6930e19ee14aa9417a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d5154d9106c5a3ab5ee6cd1777b59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e43a82ac10778aa59bb5f3d2957ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b81295a5590e3b5878a4b9e75feab7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669ce4a81b66aebcdd867cf3ccdf6a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050208c72f07fc08b1730a6619b3ca2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9570575828d952061baf2d1a2a249439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ac694182bcc6e82a1e8912aaa680c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2380f3d09eee6ffd306a0b9e8e0c9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adb959824983207d4601ea19bf1b9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340b59efac6de293ababf69aef047db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c98d4475bfe3425af760afce9a725444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca8b8b35befc1de138176d9b5b704f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ccd49a96aac5deed2f717e8584242446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66bd06ed762851583c12d25296463d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a6f194041c1f49df44021630b8e45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cfe80dd60b58536b6ef38e15498d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343277f9b46bddb4bc4e4da859a8e53d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a8e9b79fcdc003f54e4b2ed4f2052451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9f99019f3ac7765563694926b602c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cd0aaa9ee54efb9d684d611b3c3ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67257bc63b3086d8cb095d8db9d76f6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d09c01e4d6f7d48a0d4ec9e796ff2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e9292ad4b02bea9dfe7dac3ff5bb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3e8975031829d7bddab1435a9e28c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738b2465b3ed18c37d00cbd46b65f10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18283717fd29ede8a87d0f8a4117c106459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa1b0a0809a7557f665e1493ecb186460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a22231eda8a4c2c648e1a9086c4409461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3e3a3c74971192e346bedaa3e7caa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18065fa301997765e8823fc7714704463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ccb08f1c52b31710b9d6f0f95a08e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8e24297dfb846407bc3b1a5bb55e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3586334b8c96369dfbacf16c7b95ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec51fd7139c7acc5d9b107d4d44b941467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc32ee566d299aa3e00ee8addaf7c93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6563e6aa44431d91081b18e86598785469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807e6689bd83627fccd310f7ba7a8e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f796e7484cd10f16fcd473fd911f1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975feeb632b2e4aa10f5d2b6ad2e6cc6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3762ca6f608e59cbc8e8b006654e9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832b619f2956fde994f1505e703a466474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8250267e411c50de148d441ca871f27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2ee7135cdbe5edf4ff88498ba2e3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6b87fe4e4fe2d5db10b01229f16c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2e8c80f4b24a478eb8f1d0261e0f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65ba859870a3bd4c7b00a8cbb2d590479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b67fbd1433f488aa2b4dcd962c42c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a2a32c2862bf645e19899567800ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f8ec27484ec479f818760787d5aed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3b2498f446507b42f8d456f443631483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4b444b6bfd12e3622dfc086fd9f20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625054b14310cf60d8f0c8aad4f233a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9aaa47950d21ecc631a4e1231ee09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4f0f1b008b4a6ff3fa18513bccf43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674cdd85a6988664903a8d4c7872194488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee23b488d8b9fc1996fe3ecbb67e9a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67973e327c5ae28d9d6c40e627d0fb4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4de5ffc757b75492b46c4a89173fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8077ad127c197be7b95769242b5d26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a37e04da15787197afaad4717b6aff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5d94e80445277000d9fc1b76b1ad7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649ad942870f1ed042e61df49ad2ca0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eedb77a5286dda5ed6d4ca28306e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767f462ef15971b9617b5ad75e68be2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f68649f5abc957e4f9fd582e62a4a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994ece64038e46f054b46a649f9699b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67f81b735b5be5982c8d95428bee89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedafc57638a3b0e103072a7c9b241c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5474a55c4f35bc8f7c104f4bc756c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd700bc90b7129f0e2dda0724bb0d70c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7d52efd9aa15b2ae548c4a099df3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a447fe81d2e167c55118ecdc5140788505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df493697c8f277efccd11cb64f5269506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee4f6491917f1a5d9950c22d76be4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ad6ed21e4148de640d4375c6eb771508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb112276bdb94fcaa1fb6bdbab833845509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312e1c72761c60d16e957450d8d52bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849503343443678adc6805b4fb47633511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0055de11c11f341e22875028438ebf5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dfea535a3ac78152665cbed53f568513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79819283453e3b39d36fb74f4f6abb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5cd2a424882fc55ad852bd0982e7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb353878992ed58ed5da4071a038c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f45e8e83d158102242453a6fcc5a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2b61b13549da6a4a0cee112045d62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76282b61032ecef06ae0ac3edbc6d560519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce7fc6bb29dd882d31c3109078f3e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af771cd4cda1a9aa4cb282051331f6dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5172dd8cbc4bc843eced58956cc9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fecb18611d5bace959e491841f4b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543320f7f966e9777d5097573cf27d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966c2ac2314ee9847f49ca380c91eb4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e017fc1646a18bd81e04c62761eaf82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5683c89ecd518efab08d2e092e87c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05479a68a3d39f9115d8644551863e4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c16bf1ac5d8b344234d26de614124a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1027eb72a8fe5ed2bd890666c7f97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b814a2839e6c8ff8270957aad014d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e431b47280fd5def53b525bc769d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206fa8326eeee4d922bcbf875223695533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958250bc9acf77436b436528654cf046534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668ab143b67d526c59c65e57a752118535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a404bd411ea01125af60b6bb9c0062f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca8b2f7acbb934809ec5a6e78a9ade537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752dafcb83d9ccbbad5a75f17aaf556538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab3eeb97d3f2bded55f2060d08b110539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702b3c9005e0a9980bc4b0561b24684540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d720b2226a560a7d049275bfd6f9e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b42321d27fec5fb704189ca28e713542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcca3cdb7fbd7a133c9a939bf0cd86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497881b324a04bd9af933e6e1ac8c4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131931bf86e245fdd6f0f8935c7a5e94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e9df531daa80a77d36483992ebc0b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883dc9952b38db82f60d32e9ba8fb5c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fb5abac0cfd979bffebfc031a29a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f58cf7376bcc87f5cd5d6626a2bda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12795949eba1a6dab3a650550f2975d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c9dcbfdae75b5c5644b68a742f227551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22017cc7c3872cae8024d42471dce3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ed4780a7a8cf8497213573859950f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7f2e3283b0bdff6b955cd251d59e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4e7c1433dff09b17b6ec0af10f45b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efa27c35bc219a2f63ae25043e699e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463296066d9c89a8a7ff8df58c28bee2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f7ea81e34b0d0e17f590444984780558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4ea50557e5cc21dea42fa7670e9fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b0296c27b8a4d5bc5399f41bd4ba0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e62366af4d14d97de1276c693d31b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c1b834958828ba44279809abedb32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80707c4f9de32b663d2c78d903c71636563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dfdb842d1ac55d50a9bcf0fd78552564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7df3f06fe279dfe0cf9373287f094f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4d783a4f8b6621261c9e644bbf75b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca10b59b5bf1e6aadb1ae0ecdcc5cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec99f64538fc7b9d0b3bfa2770442568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbef8eac79e4befbe717e7b0e239274569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a8630c2bbfead40f522075ca525a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64689c1c244262c1176bc9c04aaa48be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc080892d376708c75ad5aead0895a9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e22b78ffab107e958184b95213d6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da8227c0b4e01a631f45967f4cd35f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d71b6e50fb741cb1add30651032ca6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c819cbfe5438009529405dc335dc0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6ae4dad942a26a60e4fd94f6ebf61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c052f89de98760c6675b4d283979d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83c9073579c6de2590803a838adb3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b67e73f9917178002bdc43b47ea23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c6c4c49fb43d2106db6adf7aa3ce2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce93e5d86aa556e9d5e6fc1823d0e4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88cbc0c964e2ed1aa5ea162c1f929c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664062efb8c657734f888151fbd156de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f013484443d804fdbff2a10365949585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff859718bf4e8ff8ad83e5aba657eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1017602a471489464389de38d0f13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dba5b9529f0366bc59113ccbca102588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14490c17b018c71518c01ade6e5511589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488a7c11063ac4d1b133f729c00892c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d52c7e2ca0812ba4b40302d9a196cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77958ef9dcb3de029a643ae595fa4c39592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933f1c55c58805dfa709af03d9e8cb9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b33d9f4b94bb21850f1e4d95140743594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36ffed04f94fc2c86fdda8452c30fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b641a71fb779e52365443eec33904596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d026f59e794c99897a5395206eedf3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7a2a5eba68fe5be6f03d7bef87870598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119a26ecab8c00ac9b5bccf8159fcf9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3ffba432cd584ea49c6545dcb14ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae45844745e54723400c914256d246601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db22a66dbb37517c07fdaf33bc2a3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a877457c75fa44506cc760b277f9f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e853644882c65f6c34f01f9faa96333604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e0c823646bc07f029fe3159e775c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecde1a786045823f3e1fe1f9be001c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24523d276ed2628fe3efe51d36c33bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d4bf30e567c294a1fdb211d878d96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3360b65df41366f6a852671439825609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a374521949166642f63a7e9f93e5b75610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a9878b0f58e906f0d7c6c52b3012f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82277fa3ed33667554882c8fe26361ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d81714a84d8476fa26e508b28899f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1be3aa3cd8d92690ee8699e984637614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55177157ee2678d7e44f535e55bcbc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8094a3d5f58624d17768af9909a9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b5698995deb90f37e6fcee9e1ca4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0a2ddcc8e64a45d488d59946757ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28932ec99f10d4d8a415b2324525017619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480a1157a2aae5397dcad68922fc78e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f042ed9ea5335b13d58265c221ec2d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636dd0814cf631398276492eb5de3e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f3fd09d413508f850ea648480dcbe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b32c9a2c56cf2af9ac52bb95fac3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8bc29114a0b80a1e2b803dc1bed36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112c006fef1f8c9b3d79cfdce0f96dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9afd527e3cb3b83151831d29227b6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7467cbb97899c883adb8a22a2982334628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a622e51ae4bdae548a7240c9a583bc9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70babf9a07fb2a3bb81f1fa38b14cc35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d161871455c3d98b8b38fb7606d4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12a4f9c2be282d8a65531afdc3bee5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4d1d3989e11bc2d06448b2c524ab9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d62bf26524386c64d6347fd55f3572634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b550af7c36f43a35e51f430d55f51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5387944edca4221901baef3835512d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1a5d42955b70074cde7661177aa72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d656af02d75c1b73be08fe0d89a76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bf69ea5a5f4e56043e2a7d887c72e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34674ff25b2da35e846d038d6249e5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37939eaaf59f99dced174765546898641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421d1e3a5ecd441aa7048c8dff6008e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbf265fec17c12ff4024bb2f726390643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fbee5c8ed0feb0636f5fc1ac95a43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed439ee9c108aecabe6c83b65676e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fde014066de9d54a7aa4901832857c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd163e43e496fa9023385269c2f43d58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eeb38b30bc43353b9259ac9c6d8d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed62dcca31b38a43571e21be5f6eb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d40b5730a9a3a793ee6959abf0c4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0455ddfc98a8418dddbc6bdd522e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d8ad6ace0092714fbeafa2715b376652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65f0cc2effeab8a6bb732223854f05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f9eb8742aa3067f948fbb6367178c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428a38712341e0584bca969562d6807655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011d532c74fc819b46e65d5dcd30222656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c65a343e20c2f6cca5f2b741f22b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a62e4a9228fac60e736cf6fc20edc1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6379a5d86373df719ec99bc5f5f1396659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd07810f0d0cc22cae8ab1eb509f579660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507723985c02e6a5b58cfd4385a1a85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44c0e6efac6aebd4298e212ef78616662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade04a09a1b04ad428db7a5adb69f86663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fdfc3bd73480c8d7936b1bbddd8fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd407268fb892ebacef16e591bb2a96d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373050584d06c07db8cc26d5008cea4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2140f2579be432e8e36ff567f5b1c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc59e86168988877be402922cd07e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d61a3dcd49d7e1c5f14978867adc98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22352b373dc34b44a30088226342e92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e1d3a4277d58078f795f03a78782e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1c0728355b3cfe1391071c0f6ef21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206402c6d54fb318c3edb777963c0f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3f517287d9dc9b67830234f7be8ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e89facd400eca1aac2f7a3f976babb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828848c2fbf986cd7c8dc6e4715309b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe695a22fcafe80d11aa0ccc4d02ec0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580861f8a184697b8d77aa54b4a6c6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fdd64d5cbfa58ee6ccd27a7c2a76e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768b6e713f47eccc205e37300614c83680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71674705fa20c468922babe478aaf1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c4eca7b8284a0ca778e8867d8dd4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e0a439437b0156efac84c8791da95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b52c7c54a482053436c55c79b81736684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86ec9455d60204dc94e9d78abb7526685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeac44e721d81443c4234ca1889556686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2418ea4e4fe2c80d15b135a157732687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905213582f52fdcd008ed67ebea507a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ca5cb114bfc2196a5dfb656b11d9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab89328ff159ff08953aafb420eff95690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deceb0e41eb08a9391203a89083be31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5720e6e7af53d59c8ceb7677d46c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd2441ab9585dc1b289320a41b63b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7bdd9857027b8c23f77703a84ee7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487072062daac41fd4db154cea1691e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afb40199181ded53aa310379e4a8da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b730d81d5f2753f34a9057ca9c4c0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46253a8878ebbc53e931b166c8465f4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d7a188436636393002f71ca62a5c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac042c44b967e358052ebda8605a27c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6dc7288bb6aa545a7ab18b964fe38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef50b20195377c476f5adcff99bfca6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb749fb3075447b44b1fa30288989c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef348744e5b39e3332f876a0f9b87b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc33ecc7cdbfb7f7a0a0ba18a1d4a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993e6df7a50b5881572b418e1273548706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a8259ee4bd367a603871f0b690e88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341e4440a9b5b498a67e1a4cfb4959b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca11f250310940d7aabc6e397188029709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651f3cbd1cc22d9eb84a04e96bea0de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3813da75f033169926ab19881ad53711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22fb2349abd36f9d97a35e9b76db37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0c05135bf2397faadec92d00695fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dd9662d0fe6b5541ad80dff306ef6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119bd5b3344256f0f74a40f81e1aeea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fa2682ede7378530e2c83296ad79d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2b3a62ede03f4efa735cf7778b861717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6958a716e72a1e86bfc94308d83a678718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b3d1d40d5f27eebfd866e25a0727c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90df8a372f6e3b6e1b1b9beeee2c864720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0a3d67be5a1b713f42181a1ad3921721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a265e6a6af91c88cf34c71a5afb835a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883a0117cf104faccc9973e07df1674723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505aacab5144f93ca4337389fc555d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca0f13d918800387ae1fc79f28a4ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8140a23f7aee25d69d6dc3c89ec98c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0ca26dd39c01f41df732f242abf1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e76e060d6ea8c627d7032d666b65c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70da594eb39e443ccaa8ac5893592c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e53d1fe7b7a08258444a98b5b9e0ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45eb66149bd96a50942b6f5a8415f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f289a94c20cf95a6752274a75ca91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c28a9481ebb1c0267e32e5b036ef8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b2fd648f3851b77d8ac04e9377b9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04d3d72658f1e6a97730b0fc2f981f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b46c85c91acefe1f5393ab70f8616c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9d9d699bea108ec52577e8ef3e517737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80f103eb96ae7ad2306386b49c3562738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c425c1d59d8c01854d08af76b281a24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba04d87550393d10bed461854e5c883740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1a0420d5445018706ce23186f1eca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88240273c58e23fc4397bbef86858e66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408b66728d17b632e4a143504ffb40c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51718c7816d44f12c2fa1a49d0736b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdc15405ceeb7c7c89ab10dfd760af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cc3bb1170a850c8f8f7db56e0cdfd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68ee3ebd7b3a45c0f7e748570c568c747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>