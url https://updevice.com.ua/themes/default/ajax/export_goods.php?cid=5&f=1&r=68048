--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2257,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6357a8e99ba4d7f88805adef092a87c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b974889746776fef1eeb41ad19fc132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f3e92db1d6f9b83cbf87d83536f0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba6fd94e3641e162889bc19269ad624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179e57b4b9f3f011bcc7092ef8747685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb4633fcf9faf906d934939e9bacc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b07e5644ae9d91952242e2106ccd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c29a2c75f94b49501f17946c289188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5eea92dfba58182e9b6ecff661cc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6093338c21b0483a48927dcc0144710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e77995f27680df99b56f88d43b9c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fcab0798c658a6f2492f7c63c0e9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aad66fe8810451d93a9acf8fd885513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9bc13e6b2e4583b4bbd3e7abe677914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dba6450a6f7e58c521a09d72752a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a8eaa95a9d94667492e4725c9dae916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d4c0265ac990648c64c6f0c8758a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156da749192e9c7414393c69e2dffbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172294b2fcb05246673858d4753d1d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645d652aefaf0013ac39cda78d5e6dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eb6ce024d44cc905f737f60d96dbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e9e50c28a0db136a777355126575122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf2c685a262f89ad3d3eca8cc3e5ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec36a2257476b3adc32f53fac0090324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c9b76b27a28032d2b5cd5d5dcd23d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb174cf85208a40b1ebd68f14b4f174f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d344782d518e2a1d35d40e02df960d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156100f44a1fbdd38f74f98e1aa60d1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b1dddb78136541876f331f60cc7b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87ef34be33ccf96c63e03d70d498a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05170c66d3479ed7af32ede4df3ffe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722be72bd97babce857fde5c2305bcd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f9e45ea676c4b6c0396d42fcb98a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef6e88212c4907d8fddd210234fa9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264b263ecd02b122a87dcbaae04a06b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89b1e4fa4e8dc41eaf08de94b7c87a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb612ab40c97077c9a4513422138e4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b13508eaa2890fe2ac722664a10b2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e2449d82cc8455f906d4a3630676239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581be72b6f6a3ae68ad55d3f86fa9ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aa601ae5cbad226ee7513cc5e80ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ed9d42574b6e6e055617e6d87f03742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da652e37a90c44f391cffaef96fa6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c9095bb1929601ae4af107c29e0cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae4c63662ecd9756867eca1b5e166c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284264697857f610a5b45c1ebc26d4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b347a349f06e6083a21ad3d9bc9c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7119ca7a451e81602191de69be7e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5861f079edd5f8f850cd8f32b7a11b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4b3f7a0153ddcf665176bc445a0c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a13b4425538043431ff66d6ef176051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac2b4130f82ce8b3df5b5f0b1526a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec1b8c278820ecab6649c69c82f39e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2f8dc837f92ba7b3552bd06c7b55854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e30df98e21b0d4e7928a09c92d77555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ce543b166421e34f2c53b6ef3843956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942ad46c8348f935c41492714c7327c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11df7315b9e318eff544fe833ea0c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f6e24723d67b959ef3a3c5d930ec859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae06bd8bb171168d3ab542b54ee276560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1723a2b0b7ac345bd1b20f9b2116d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051d9a4f90a01ab0ac13688da05db2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1dcca8cfb9212f219b2d1ca263f4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e09553ad87d731247af5d223fa76764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de6824e5f614cb1db4c1eb082cb09965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b35c1769e07d6d948575a7d081aaf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ee3acb405cee68c5834663a84e78a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f24962b993973ba3c79eb78704ae868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64799db6a433b3971d4b2c5603f6e80069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2a4055cbda49f949cd9d26c555d4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed52f2feec6d6a7036eec4b443539471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e7d3ed653e6aa5d597f1db996e61072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02821ba61e3f7552a7806d140c3d5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7317a87087123a2e2c9c3b3aae2c7e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e63fb025784802e6d20e16b409b0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc71a2f21f371bd3d586b2a7ad89b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92039a218b3a5143cf60d233e7d2584c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bdd3041be8f6236fea9203e4b7c8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8278de6bdb3e22617f3079cf4233b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894c78688d23ba697508e3fdf8469b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177e5ec8cbc005baa9042608ce8e72581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855193c681daf273d571024325d796982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f7830da8ebf84c9ab8dc84a61222b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc37f3e53555d4f2074af4679cf840884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fe875b551d55d1c61e6c0b41121c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578598725c1a07cc64ca743ed37f1bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0633b60582a2ef28ee5459d039647c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe4319dbe923972085828b93d904d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2bb8fec6b1b17ff5c3e5dd1fba41c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6b4bf0278d3b79075ffedc66b451790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93f5f97b6020938dd1101d47f5176191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ef923060bf9738e87aac2dcaf669292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee332413fefbdba8d90e37c3005a2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec5e3b711e10f3271cf0c680ea4f7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212df33dc0999513b2542ec49ff8ac2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342558c6ed3611e399db33825b76bce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bfdba3e571019c05bb7bce274c87397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51b338bcd4033ed8842635c2dc21dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa359ae04d14c9d3e2196f415e32648399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8449ae3a4449beec60819f849f00892100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72538acc04c15ae4894a2f9fb5c5f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec909f7dc76823c9ad4d4b096c8c5e20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86131af8e8c86135eabf0820a59ff289103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cfdaf96b070c3c1e4714abf5ff1b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec372d5591a507b91007148f897c38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91116949a250929600bf782087b4c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa760e4233e722c41c62b125ff7b26e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a2e8812d9de58ec8506430c7a5e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4140a049032e5696a3b411b56f208d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631f1e599749780e3fb31527172dfd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b213a736c31da7924fc378417bb05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1083596e43c6d29ef34c1ac88667d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a921614e31282b88d6ee2e8f2921b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d835d86bdd312815858fe696bd73a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea783f51ff9c0384e352ed828cf9a863115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fe40286f45f495c3c2361c0721a9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce15f83dfa4b92ae0ccbc988f95ed4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a958095cbb8bf363ccbeeb1f0c64c3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e867dc71cc5ad641e83ec1919c687d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c599c9bb36c17d192504be915ac43c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe05c0fbe4b6fa29c24a62cfb020524121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c4b1b70fcb2daf56956a8c1047227122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f33416b3ae392de8899d3ebfa7988123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da231316b638b0c0770d7658306c9ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79b9118dd651f593ff658c6fc5c074125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a41923bf1ed74a297b1436503d6c84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9bf2a1175e98b24ffe042c440184b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea81a8089cd2b001c62b8e8ae3edb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da1b1846e03229f0ab79c5f0ae631e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3233591794abd39e91e1b109917bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f0aa9648d76cf19b03d02928cc3c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4c6a2537dc8dcd43a43e0190cdb44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6db1f08aaba4949a92e1a354f00cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f146bd20af403c912091e48e72d6b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b6226700e135cc8832ddd116eab86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069189be82dcb437c3a7d059b36499c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d90da5e7abc1fc2f573dfeda1dc0c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e018c8e2f940e8094752d6967f729c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96cf9d156c9e514b82b9c544fe899c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c2fd785acc7110431de385e0409a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d629dc02bbb07314abd5e5dcdb1331141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fc93d511ece53208f02cf20e5cbda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f4ccda496072ca768af1aab7f1ec3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab466eb76ab9f27fbbfe37e21ca6ddf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8af7061e09a1f524cf2e993e607cc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6408e4f4ce356c0a3a6e632ac7856d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030b8d9885e70c27b56677658a643bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b88930bae7083451d4671d8a8b224c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a9405d6010fc28b7b0425607555ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0036379161268ce3590cf67c3e95cbe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a66afd3ce7d2e7375a2dfdb8af304c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8f02129d18fe36941ca262b453ae7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4d3abc496429a021ba22efdd18fa7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164cf49b17454cf08257eb4a7ed2098154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016ae8095626010739acaee31b1968f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca536f7e50c7bfc00bbbcdf9f368f77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b16b744e7201b41283ee2027c4a223157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892ced0617baca68ae6a9089596d2fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1715db636727a802965e6cdcd7333159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbab8dd0a5f349dd466618abee2b07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39618b8e5d3844e04079406c8eb8bf49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763f2978540aea99a7d37e913611030162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9e430c82d964bd24a8ce090c29d35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba808918f1d33b6ba5be10ea28648f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac12814f9a2c47bbf589db48ddf305165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6963e394e47e81bd6453b4f8abda6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917bd7904c778cac4f4a57003f516cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ae483a2be623faffe877865c85f90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ed054b76000ac8adb8a7ea475ca30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbcc8d15cb1439d9427c9d3aa68b93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddbe4a1a3686d5868f86624718558a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edeaa8ee887fe3110b979b99665973172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1851afb6b2f2cf0d246aa9aa9c4938173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91280acf139286216f7b40c024e10170174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e16748bf884173cee4404aa4be95b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bab4cfbaeccb3d6883ed5a89e862b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3b4f265878f824915a236b59fdc26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be7d76f74d4d1f80dbd476e3124818178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e0a44ceb27146566a7328cc2cf2f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a78f598df62fea8dca924fdaaebdf6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed6942f9bd1caacb9360797aa22b5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292529e63ed6a3ae1e8562fad9152d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd25650c2b17d11f7833d69ab866f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30120071eb381f4f852a2a302dea4fea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481d6fc45a8329350b5a9aa62fd3734185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7096a89070af1ba3f78ac19295ca1bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc861fd6e95e02f8055d5db4ade1a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81f6444c027e55c5ab030271f15c64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc86e7f3485cd01bc363cd681b9fb13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303cb08dd4f0466f5c21ec0ae5bfa05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5503752ded452978394e81d72c3a4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fddce7a520a6f074ab3b0c5116b07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e1e8db8e1ff99ede6aad67b296870193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72647bca0d7b58782ac162ad81322519194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f9aa31ee2a3f28887026e0c73c833195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15de6e45ad946bf05e4a9319281e82b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fc0d666c0c9f9c636b78dbe72adb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7b9c32331f8892ad629f0e01f63ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54370cf15225f406253396380a37cd2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3f77904e931075458b2bbf5cc0ed9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169032c3d37382c14a35905b9ea8a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd170a5b6c705a29d48c9ab66f04c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10000afc108c01d8fdb855ae8ca1475203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ba42177245aa6fb3d20de3df3bd94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5954c9b1cc3d3ab640b2180617e39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47e89b3e090bfe8cb6f328c56e76f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e20567ac620d58b7723ff1add69509207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6f06790f889363bb3c26a49b260d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aa19f66f7e4b834b5bfd7663481a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bb9c604ca7bf74fb98303c8ec321c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509ede87d9ee4c8f22feb5043ef6958211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e90db1b74d24ba17bc3de9713affe3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4195574a3039a330931c95135d947db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421124bad3d3f8639f464cc0f3650d74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eb25ee80909d3b94bdd640536ad3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeeb63d64bfdcd92bdbb5ee0d08d6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9a29ef2cb39c0089befb4c1363978217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed8cbca0b55d875fb7f7c51147ca13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c08a7d07681c9d7a3d2fed9fca5d1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dac86e31d4556d3cd57fe3b78a7dd4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c7453fcdb35bd4b2579d4cc655406221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64ccd1f3ad0486436d654db2cc8d43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cb49fa08d07389bd6069c4b828b61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b20354453494d4fc0a4aca676f542224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e611e5dc74864b23451ddd709fe9c8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d59f0a69d58660319b31b01375432c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073112a974eee72cb9c3df032fe27592227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f988e616072b088dea386d6038108228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a933b62f571501d90db0141eda4099229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72389aa31e1085ecc2cde0840a0328a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c091b7ce1dcc90fb3cac5617c658bae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785c6d2694c22e14269e5ef78308133232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1387a541ff4039a4c1cdfc18f14b61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e13f5f089d775db137b216c24a0e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587f82349678db491be79cc7b6ad249235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3def6f6a3445b571c651c4fa84944ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d60a19147397408cbbf28d96438033237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6c5d4e5bcc34dafb915eccefb6228238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddd1dedc26dee68790b6471afbe948239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23a496576d43db20af9ca431bf8af3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abe220f952a7dd6f3407d6d3582f82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f88e5d55a0dbf5f2f178e12e110266242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e87ac6e2faa33aff22d6397ee4f58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57613aa3ab5634fbe5be2539e1ca8efb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584070fdb4f7d82d1fd4bd7011f4da9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8baff790eb04896448339b551329d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f26386154bf6406105d3952c8393e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7ce8ea908c7370e9c49dd15e4793c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b7d2c9550fbd4e9fbb7cb9198842a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62725b6215c5c74e842439c9f7f27ed6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ab39f56419c80f45bc333d767137a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723b0f6c7e0e5a346387a9f2b6e14dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e5b0d7a9caa4b95e96bc9be1454bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1de7c95f44f93d0f93f5663df2d437254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b02f56d2fcd17122e73215d2cf1ec1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214e05139b8fec3d271d5aa87a33643256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df97f1047903a56719042a6d114c450257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef88f9faa66792bac65c7091f29655258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e5924f71dace69baae4f628cef08f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330e7b22aade7a8ead37526f36ed029260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aafcac8fed4a7b6b2129a4c03897b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28f1a1b9fde93eb387b1f675c755cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5add7f9a5cd571aa700b4166a68d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ae57dc34b6da778780a39d2ce1471264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3856ab29e52d0b424ffe7f6652061265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa6ff9ca687690f97d09af670be636266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafc7b9f2e9550013c7867a769aba8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34f8e97d32a1bf480376a7201f7109268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13cf2f391651729b6a9ee87f5259df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b32e28b82f9c6544e61ff99654c02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e36ed6e48d43f90104cbd483670d3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76083e401f75af288e039b034e3d0ed3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1f148e0ab61f3a929c47da5495636273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006badc6af2b4f4773d9871af8589119274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84606f81ee25c801a596275534b238a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec95fba47d825ff7c4353d1a4e4a623276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834de86507e9c914d2be6ccbe823aba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b2e744d94e7b47424221814b645bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617c1b7c439e52ab9e1474b8e2e3322279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208eb58759f949e6155dc3349bf0193280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910204078fc2d0b86c24a2c675b85c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643842e4856979293f0da27fa620879282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d3c3a4a0044757a9413ab34fb166f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafb0c80abd208e867713b1fd4e9070284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94746dcd7eb725d65ad8a24fb80c0c42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcb53a910bfc59359c4157f90841d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1354f5c89ded8e1f21841d10771ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b70c6c0943292b13d8bc0961f9c3a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b1d5c49356313337e13bc96c80748289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46285151eee9511fbc0680a433a0e41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c934315d9d5b9157f11f4397e0104291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66fc9527f3d631dc74d32fd665ac12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714aa5084d416773438ca3a3e72d108293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222bbad06f6744e558d42ee2c2415e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8939db92a18037ae277f85cf9cb1410295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e137a6267c09e33279b366f104d73a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4430295ed1222268164cbd6d420b3fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924323cb656b6209013f72e1b1f5c20f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6c7ad69815950f95fe53fa8eb97a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695c4b38701084735d99c3d1097f9ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa4643185ae1741404fe4b43ace327301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533162bad0ec3a1cfcddf67f3da9d52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d0af33d66c235d46d0436f8f5600a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ef8ac0bb63b7948dbbe60bc75ed4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891ba90413cafbcc5a7e325bda17755305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5720afc3cb7a2093dffcd7ced766c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd50be9bc66bb7be9c9f1f1aa540321307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c164a2fc934c946087ef359852af95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b45d36f5b31689e0bbf743c9ec1063309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf99e8320222914937e12330e648c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a58c5a4a33baefb9d86b0d77823bcf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12514f571bcdb09fb62bde12aa7b820c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecd825f164e4627258f97a92a91c35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1971fdf285ed7899512638b990f76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617d185ab02d830e59632bc27a501d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0c83fd8a8214c8ed3172427d93a35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b7b8ab9576e171cf4c1233c5c304a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28733feccf00fa1b714c22e5bb77d98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dc54789e1d476a138531c5cc90bbd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744c33c3e0c27c55cbce055011cadc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581dc1ddae2b629d5ad2b99f4966dba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc512295da04c09e484e196b91e4fe7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e612a422bc6d7dcca649a8f9c3530d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74978190e0285b61e46620d74d3cf2b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab5a3dde1faac35e902c7c4d024ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2f4cd6fdfebc8f6f4326907cd7f05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f867c3753fcfc75f6e710b46c4738c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074350e28746d3f9bac396361c188f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb43d9fce8d895f662ce831ab60578b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e30576c1447a5cf31b06696d24a2c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05856e57d19ff797c906c9a5df34be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea05c9602e51688335425732c0a58cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe82e4c77005c3bc7bd51bb71b8d63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e321539ae51d28ba94667918365230334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bb5fca5d32a11f6e2d0111f028bd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbd6190a08393c4b96a386b9da9c8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63b99037a44b47966323853db2641d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54a71ab4a5e6b6bc0e9f8bcd282271338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3aa10fd7423d36f4a0f8c7b0921de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f73b9d09a30c239d51741485899f1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab98e23755e1f8289e21ced8d64a73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee45937ea4d1a7eee88d12bf88176a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d7a7a013dddb22a9402b67b185a9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60f67c76cfc37e9b2177a97b20472d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f97511ac70843a24172eced5115e6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1479158ac30cca166fea3dae299511b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7f3050f5606deb0278e8378e96b48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9440672ff6ab28d50d0d78cee599d4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641a8bad285e6455153b8c05ec58381349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bff046d408ea13deefb80e5789c6f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae28ffd2e737184b1e4807378f657a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47015315f2e5fcf3bc955ce2832711b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a24b0a999829552fe0b19b51de72c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fff42419010325f80fadcf6a0708b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737199dcaae34c4da14ffa8e0a0ff674355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15de706808c2d6e238a564d602663f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeb3f98acceb0ba5820254b548af2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612317c29e389ed4c711d9947655d0f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c1ce5c5758d082b65b67adcb00e54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499968fd41bb4917a0c08be06f04cb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0be01c1b5abd21afd6c2301887738361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034889573dbabe25786c3bfb79d8242f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2e1b6b1b8eb09d89cb8c0b3445fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d11e46c81701522ebc1f99f86297c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79e5a69c00a236f03ad3ba888c0d9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567f79bdc0b6ec1fa63c6a0cc5a0e03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d44aa6f6b0c084320f1b0bd90a59a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a861425a2c70f6c385f876229b8f1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c4aef3d080658c73a430ba1963483369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed2442e4e19a46fa64ae922d0cd464370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72052cb18af016a584673ee16257e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a3a18a70006b835f23cf7269e92c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a5e4d4b742a4c9990a618db309878373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cc4bc334fdaaaf44872fed2ac4847374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4c7eb8894d04d9fb2d8d242abed4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5fa634e8166e472b6984b88076294376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb70dd591e4ea917b361bff06da419d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e59b1006b3547b60a8a23d454d716378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fb9756b7fc7773287a8781d3138c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ca762b0cdf3ffb87e35aa4fe9d3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6e88bf6481d43b4ac004b65801461381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506823530647bdffff426a2d18d38b83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d25769b9fd8f09b93ebab9e8034eae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9618660145ea058f0018889c1caa4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92855d01c150db8f225e4e82525268385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145244f3c4ca54f0908789774901874386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a735bc4c1e50ad34e2c1b747ef3d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec6bb6356c1f5e6b7e817d30477dc5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940058d8c14d4d3845db7263f2ec16ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ea9bc4b44d02a8e7e83f8d58ab3d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c724442a1de924758f1248cca90b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a66b8cbaffe54c9e5c9f7cae64ab69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72e4bfb68cacce806ae8ac2b13e242393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39727ee941348a453fb1150de3b42918394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aebe230b12a2dff80e70f516ec916395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320a5f25376f1008d9d7d6231f274e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce24b729bbd3b257f1e6c2a85544ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92c9e6d5893731d1cf11d436a2ee43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a3744fa4ed8f75cc8d791d36b334d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c02de69053080e49a63c9902be782400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089d708a8af9cd006430421f41583d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4fbb264b8b32743480db267c049be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d64d08faae7c8ef658397519aad458403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0185267df45b3e4aa5dc6e59c3c21d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b0d602db82ac2e4c4b764d6b35028405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2f8902363f8126a68b33e5649c440406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2067641f7357a6be06ae4eb495173407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bd2d059f5c4a352d0363f030645b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a26fc27bde5dd1a8b24b67dbd19e4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd1b6d1b2b83716a90906427bbffc6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d145beb6e9a06d13917215b0f9319411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef74da8d58e3119e8df98fcb3671d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c80566de5bf46b817e93fb0e3fa9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcb6f5f3219d6c3b7de210e89307a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21ce210fd61f6484e5214e5303bc38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb7d7582bbd70cfbca919cc091f0f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f5427bd57fad726db0ef9a537bf55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b005066ad9091875df5f92a3d0d1cc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa693886744e3919ca12eb7efdd0d7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d205f9c920dff35608d1a76443391420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dec00ddc842a242f3ecc1ed11d504421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a8914ba6c647054b4f6c793ad5f97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57244e864fa70bb63bce1f388bec47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ed99efdd8d06958f9d77660bcd3bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5b6c2de96f89c4e98b4d9bee0b369425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b238e0e278ac106b3f24427be4d93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf1a00ff87bc9e2d3c58f762ac91f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b88381ece4046089f17d765a24466428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069901345642e690dd10b23d829fb26e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677695bf5b9bfbc6e13d677a028b142430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c22927fb56464ae612acdd2bbc693d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548278913322867bc69add608552cc6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5344c4beef31dc0880792d885f7ba3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ac77c17724463e9d4e98c63ada3c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e23fe7a8df671ab2c958d4bde52c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9b8a52f689bd430c05f34cd49c10e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe32543913456c12c9d9c27ce275e02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d3db533820eadf113d69e66e1be35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c7e0b7a3575d33e8f9089a58f3c17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eb9e4e853e452655199136948ba29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b86fb78a66358537c21a03a8f76cca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadd764308cf6e1d3db15cb89412761442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433e56eb46c93795cc992611abecf61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48354f97ab6e99cf48a431b9e8633ca6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab24d51cb4af1990c2f5e53ff99af8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35997af0e43647b7afb9ecb1a0e6a707446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0dc23ffe0f68e28e1a64816e6ed62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8567343ec7eee10174d9490ee81f42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bb612183839110df4a6f19687cd2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24567d2bd685aaea56b465d74a12a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f7cb3b917434435b1fa8d59ad5d3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ba9a785e516a4de3da25a5b291bee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce04969cf88c3c27b0f3018c7698244453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4097cb3f38560f377fd4845e0d7db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251100cf1383faf173f3f13b5635ed4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cede05f6bd074e62f2bf981d211a7bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40804265a05e0c52c85b3b0a3332ae0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8fa92f6b8a2a9ccb451f47f8772a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadd0ff651f9dfece1b3ad6bce994af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0d90b40273c24e402142bded53ee9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f498282945336dd4c5a9c151d4030b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866b4aa8da3326b0937625351d94957462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994bc65410ae2a2993d82920b9819fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028636e5e07ae83be18377621768987b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236b3b4342efe42eb0ea43927a77306465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fa97b6ff8e2134cede8d24f90a302466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d00610c321c9e4976fa0490bfbfd7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a302a57a48450896de4e0d8545ff3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96775db0625a6b8a2afd82064ca4478b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dc9f9cc3e90e8a0253a7ee86aa85d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d24908470593bc3eeba8994701a152471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8890935594092e17f7fa2c41de96c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d992d27579cd3634c654e20d8cbab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98650ba62e9a97385640f02268d08e15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fdfebb4f38b5b2b775eefef1c6e0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa85f5f77a4a91ab672382969f85e6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e5a5311fe561e1748cca67eddd7be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82b71094718920793f21b1394871ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955470ffe427016720a167cd2035e9e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508603449eaf6c00d72420ae565332d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3073b2de06e2078af2ad804b40258a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a29602053c58da2b8babc523cd12e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790147d51e499f329650f4b37951e846483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a243bca4c12c3dee9f4d4f6e5f6d71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8240aaace36951fb57537aa5584759485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec92f1625e6f4a9fc19cf663e11297b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda53f52b6db0535dc20b135c4b998fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717ac6f7951960939266d0de96dd08f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabe84f44652ad4c77dfad30a207c3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57def45397c6ff59b31536a3de7e93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a211ba69750c1a6d8a8de4b37a8c4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aa7cc4a3b105d15dab0190e0093b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6009968f27bc21f8f07ad1291835d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72405d62d198be662304dfede3bbdfeb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41180e5dd9f53a8fab2babc5c10a7e11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befff6929637e7dd5a646d9f89abfe21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad408e716832acca7ac322756bd6e8f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf02964564654098197c305200638bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b68689cbc42262bd5f34887f517047499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3ae393e131b081b57b5d520abcead500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca3eb617cac8d352a069e894c127b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8a17addce81e249d670c1f407b4de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab99dda4b90709846ac4c5138b679e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e3536bbf7dca6c682fdf813f89f20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29241fa9a6d20557c5de15a00d39eaa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac40e17e9fd4f52063cca908242c39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d84d08cd8c4e84d8ba78f17670851507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829923880ec305654e8868638df2d810508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab873f7b7eb8fda0e86d837e283faf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc00ad607f1ec51ca22d2bdafcfd8f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a90cfadaafdb54954f6058347651f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bc3075d570290c2abc75d88648680512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734e697edd906da99c3d18bdeb64c33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c78d6e70033bc41f5907f2f539430d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75d0078d19caf719d96c7db9506d61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a5a546b743b7558ea93d1dadfffb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174ebf296ff904c7c019693eaf9c60a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae34a1dc4c386c2e7b26765bfdea616518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca10361d33d36f93d36ff6e50602b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58bfbad761cccd3ca0791b7812ab4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f78e51c79c71cbd579f9b98528601521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311fc3ae3250634aca6316a83d07495522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559be58f649ecca2d9dad9542e72daf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa0df7e5c18fa1c52e4568e1b12281524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01215c0fc39b22f11c9689797e5fe893525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2de027697c77d93662526bb887c8b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d60598fca6c959da62bf678b80cbd7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf93b7c2169997e2b441271756bf78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cde555bfc691a0df1312f8c213c6a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1450474db30146d2e15bd32ffb3df75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7e1cc2d337cf3abf74517f2b6d23b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e79c9d249790c200f0ec35739be3cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4044512b029461b0a7035275ab673533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c6322ba1ef3a018c328f4a5f1f6c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9979f8a4ec91f2c0d0d361bb188877535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4dcd59f419c2a92c000eb72dee0c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bfc51a6fad340e6809a2de498296b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba89410d2dd7b0e3e241f0647a7aaa6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62838d86559863ef0d4b5101a9883ac0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b20f562f5cddcc168c2f37b63627d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc423ab3dcdfeef191d694bc3adbceb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf8594d447e3ff4d52d1f1a0fd3f14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623d585235504faee456e463f2c4103543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555e667ae984261e49da6f48197f471544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15edf2c77f4c870f7b52b9018ced43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa94a90fe931d87fb54bb06f8b69652546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dcaa4f0b85e9f481e9fc1d30bacf9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a23dca418a7bf70a543e4dbc8e24b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265891222b14afd68648dc6130c53b47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359a1fcfb17ba3734e8c19621cded63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6832eeb1ed4b672f2787a2510e226551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f148cffc2074c2260c30c6fd29fec0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274c2f4961918008bd3945a19a80f16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8de6e48eaee51ce7e31478e2256d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d146cd14f02d02b745f77c463b9a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3586f41fa7ed887778a10ae99c1d3ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debcbcf945b7141b1f91fae2adbdaf0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37477c9f514661af641e865c3f65e749558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15432ea56504600c585c105ea1e07e34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9abc741c5be1fc1a9557a9013400e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677a6d6c740e0dd917162bf8bad6843561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a1cb0d3a2b2d796f04beea51e299e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cdbebc47368e97a09a8a4a794a1f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060801293503fe147627ecc5d990dae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be282f79e632ec831bff82f5d360c69f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391602209ebed8d3a95ab80807a8720e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd1646f2f5c7c013587343a4db44b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adccdeed998c20d05c957011c080bdd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4815c903b4c8dc8b621e758806209569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf191f85204154a2124a0b0a54ce7dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797d8ee9014df7c1d76f83ee8177e0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5282aaa5ba2ccbef1a04bd9499be3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287ce43ed649b0f23e62a896e882b5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ac2cf56649dfe9d399978c8193208574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed93ca84a7a01f43efb2e69e4044229575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd46901ff895b81fb844c6e675cf2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4f3c8e6ce93e7d19cd190fc3db95f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da52eaa55d76f3ab6bedbd5708b0f4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab90151832f166b944ca2c93fa1122579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c3cb8d672eccb1afe0230f3b35de3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3195f66acaac155821ef9fe9c164ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39cd7ec2e84dbf3166177eee568dc2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd765f9a728ee6b00fdb53201bd39b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70175570f2043a2d24c32fd0bbf3f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79661cc054bc90936963d25e66c3df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fac5c178f76c2977da245c572f96f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da670df18d8d48a3261caad82d17d22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ef8fcc48d46f63cec83e9fad8fa73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbcb7db973e20f91f971ddbf2f873b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0758bec34d2f5ef55cb06018edbc1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b00fd4684d4c75cfa2ac124efbc2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2329d8bd696906518d82b9da8de3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c79c16de25ab65e431cb6e9482f4b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d00e93a1fbad225ab665aab25b4355594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55124aa3b744cbc3716e2fd4412cf4f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccce0eb6763bd1502c88708cb429b73596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c440126bf04e4b4dc8cfa9547a85f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe73f4724d1231673cf9196ed542af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60c35fec1fb21dba2a73594c88a22a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e42d5b6fc4befe23c3cbfe6e327f54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489b5b9bd90643e729cfce6c5d8c23e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb8b23699c515642db7433b5f85787602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7d0d04b45f56e98e29e926d2542e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34725d75cdff721b0d9f6feb70a4d233604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035d5b905999c55cd499dd749ab30e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8185d3b5f852af9636a56913ab64cbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f060621811c0f79715a8680c6592cfd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd2fa3d1f172de38182ffceaa2075c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756ce194709b3a254239d013f5e70d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f9aef79d89147e23fd82a197f1a4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623df5cbb483f787b59da225e3a9f40d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b716a78f30c6b66cae6ed7926705612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de067c9ffcedd8f74b753c96f3918380613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37b8d8214e0cbe4bd0d09d873e44d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29f7470c9e64f4ac20f92fd8789ba6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0a6fc49dd458e9ef5212bb58fffbc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11308560e7bad99d37e17935d83d53d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb219b039e785b7671ee9ca93deee77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9474dca50ecb1050b30e9f7e0f2d1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1487bfd6ff4fa8f8434b691f61657c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71d7760b84f616549a714a665e39bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7f4a789f9b78ae493462a6bba5c27622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae89ec0736b66bd5ec4ad296cc86d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b154e4b42fdf7896f3966c288f43ab4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d973819e9a526caf47d37fee400a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f1e4c9ca14e1b19ce5e278a13a1d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e69b1130e12ba90df4843d0b623314627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4d92c9201e16ca3b945b15feca35b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc28ca2b3f62cb9243d1612f5795ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361625172692eb63e35c1a284e878cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f078655cb078de445dfc37992128c11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508b72f38d38079c17de48ab545e933632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0a4d3f69b6438fb99e51a1159e436633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd747350f717ec3935717d4c2c0f8d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a810f7cd01a1b3a24ffd171a24b03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13213ba80018705a279270f02bf02f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f2a232c764cc2ced8ea76308bed68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ce4182d3b97a729bda9036850a658638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2166cee7b3a42d4cee5012beae6fd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527205b231168d1cb0d702301632efe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8230bf20c644c7f715438c24dd5cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb827f1102062bbebff4a8aab9ce3de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c6f54934f73740e15f065ee570581643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729437a636689572eacdb6ee85cf9c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbee03aa58ea35be3ccce7de80e1a0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a4c8080b19674b50a230eac371b99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a33bad40b2aece1ee5a0230a63828c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da50abfb5194d766f349257baa52eba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd793125e113a79151938596c97c18fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f19978df2550161d1070f22f99b788650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd51d20a3161379fe8f6c4d3437874651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f26c1be69c890d6e13c06f493f4d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ee20a7f52834dac15a530a9b7c92b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2607dc6ffb232a81db6b90c7c81fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aeb8880e75cbb801218f2ea41e2034655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436d4c9594505f654b0e23eacd075b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d949d455ffd364d1feaf9d580312179657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6aadf1eca6a776055fbf1cd76013f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38542059c490df8fb1e5dc51d4e6f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3889ee3ca4feb0de00b70f7be4327a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe88cdf9bf73f304d8e4972e136e193661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18668d3bbf40a628dc1bf78d04d6668c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df40acb8beac7c4244c863ffe6858bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c03a65af2d5c6d2a0cd9b0dc581f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c408b1456430c3cc89621d876abb13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4b77066250729f7f3cb285c67a51b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc473dddbd6d33e22cf49a89d1ff5ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c38d05e8a5543a7e00c6ea8fb4fe8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382ce3cb689d996c5a4e5cf6a250012669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878096df48e947675e848af13295709670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa730646dd6e203bd3c465ec6585ebdf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5112095da319c9de2d6e8ae87fea6cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c5299b9c3fb874ba90f90a1668607673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547b9cb0ff959d7139cb49b7bfe20af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1fab1a172f29eadbfc511a10728f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb9cb0e8246750f0b03024b55681e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f332f512b3ea9db648ed0df72cf9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c90de56ed3bb93581e57f1afcadc3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27b10fa9ef26902ac73abccd5bdc81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1f1aabd7ff806b88d135594e3ce57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9ec522a5e1b6335048a993b282906681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e32dd74163d45b804ee6fffe4b540682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf4037b2273521110fab42d2c77086683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5f27aa1ab85614854aac82b23e534684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d4c1a747d3f3dc2979ea47ecf7fe7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7436987f0280489a07b26b0501112c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecc04b71767a758105179b2cf545b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e452592724ac0017590619630349b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c6718bbb4a339db908800e9877e26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7992ae40c100a193c34ba3df40e1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e230bf472611257fcfa3e99d87e44fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9081b1262f9f5afa6e1f1f83c3f40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fd3d73da6fb1daab8b6a897a4f855693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae853673ae6a01d3fe402aba9a088f9b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f8d969aa4949672221785bbf0f494695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37de463720fce53250d05bc72118460696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a05b496aa59ef07fb39f723ed6d7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759f521e7de3126796d84e697b7ffaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a4ae4112cb639f9381f0f1016a7f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f106f4605a1f5f6b9d7afc4d76d91700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c631a0f2d802d4c0d5f4b52c689f723701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827b6ede594357f34a1eb723bf9c912702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b9330c2851b5f709fe8192c1c8c80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcf87633c6d091358dc1a871d8f63c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6d4c949c3eb6051059c403a8d0cd9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a750716e8e45106fb8d44dedb8679706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5553cff1f780e517c8e261558bb99707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a27e65d02faf3c39b23e71477198c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d47fc8030c941d039cee092d09a0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0ab1e446ede1acc2decce37e69863710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa257558fa2e10509d45fb37b41caa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f68cd2b00bbc2d3675e7dcdd1af4b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e5be67b063899a01965b2f48c8316713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7571530788674a029ff8f5e934bd4f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d12383fb92bdcabbcb97035a4d6b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44ea727adb4d1b70ce26391861781c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac532ca6eeeaa054315372ae16c874717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40092fa6450269d4cbd889566cf44d84718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88e452fa462f7380c47dbccb031554719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccae5a66996d9bcd802a7e5b158ab23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9d027e1ec16187875c0bd3ddfc8a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52aef2c4c662ed51f8c58e38e72e32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad81e9b65b0d7ff58193b5c3b78e16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65651a3fedaa344ef735f70efdcb03b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45361b0cf22ca1823fe3395b6892336725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0ae91bf9fef3f4e3c91286a787bf4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395cb9d3f85c2036ba2583271e0a9b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f17aa701d4265a9a3e6a70a4242e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82722109d57f890867c509e79c0c6247729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81920547f89a2ba533e3e926bd6ac279730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b9cfd3218a050a1edd132aeffd306731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea934b0f20400845e332f586880f060c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5fea9571acc725e6efcd4341ebf3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed43a3486543f45ef6fb833ca2fa67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cfbc8f4bb255628c7e0f1e95a5c93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe3a66252f918e3415b8547a0f05ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686969da45fcc4ef673cf40aa232c61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59702d2ab4bcd6589e8a4ef54e6ae153738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dcea210901ddd29db0ebaa7bb83ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de0f2c2f378d25d1f7a4196a6c7203740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4300ecd58e7a24d681f78d02c1daa75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb284a52756de87925d95b70078799742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240197effa5d76fe8e4ef84d054453f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0cf260141924a6c876e09a175349b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fb1340d6aad87bcbb6dc160bcde2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051841c597d9037bca4c9f84d8a07b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59f3e162e6472638673eee0bdd9539747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68d038104f5ac6f354a66bc9bd1212748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f97ba7f9386839f4ee62a57ceeed1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542a48d0600e6ded23f2f847c21d9f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae214b9f0ca2961ace19e154e3578355751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f08a9c235b059521f41a22a67b4a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50eaa50cd99b0ac4d22f6e7d1c2690753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c47608448b851c6e4def401180c90754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068310e4d785360dd11e2fb2fed22e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671d592c5e009d269ffe18abe2722d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f667760a1bd5de418a69e4950e007757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fd6f77a510ea12183372994962161758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68734c03339a456dc192e300f8c9d5f2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129f6bc318e9b809808ac2fbe918dad760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a977ed96b343a7e7c266b80d583fff761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd562ccc9551ff3cd9350399fc011d9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc3d025169da3b655e0f676408c7de763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a917b69120e5b95ef3152f64eaad413764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f221c6c5a5591ab78ac8d012021fea3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f72d7d6e87bf16b34b4761285cec5d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af002e1eaa911e3ad7e784588e4da42767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96fdf3a38da776c845f26cbc905ab7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6064581e97542b11f70aa7dc9c13e4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050ea4c9663b932e0a5f1c3fd55772770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9bb971d6f10ec717bed9205060701771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd60747f799c463c6def8ce7055c61772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a969dbea26fbeaee9ec89a68837880773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47beef6ca79a579d92d2ae54327a76774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02d05b8a3879b52a902a2f97db487a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ee132a10ede87495aa5b7a4a26dd3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37b5a4d4a3d518e09ab69478d1756a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8512e1096c6493a4912a7541ff0d3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64998baa91cfe699cd967b8607a34c97779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fef96e99aba59de54cecf88a9d83e4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fe7c3fedf001eb6a98e8d0a355f88781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b754c21486e1c81571f6d43191ae5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363be2d07b6755090549380e4b27825783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ab36b9b62660e21442e4731933225784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbd8ee1d8c378b488e8028b5025ad6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3bdea595e0a53a6bf7359f0a6d06b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1807672c323333898305ba0e721a857787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507ba06759af15007394a88073b4a04788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fe008755f9e919250afd6749b1724789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c84cf73fec7952aee5729d118dd4f1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aefa1c9ff754fb569bd09be1448ea4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e88e70a28ed400dc3c88d8219301f8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48cc87ef5517b6d3b6a9579f4ad748793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc5e0313e60f28101275c5571d2163794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b668db33efe26fb67e910d08620cb0b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb053484d43dff3d580755494ced4fc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1db40e033b3105c24d8f4937bf3d3e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42a83c9848f899d90c6bb950625bb9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b38030b498658a65e4db35c7085533799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb94fb7a6bbee28147bf36ed08dd29a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c25ffac34ca14ea645c6aa3199e11801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304628c38db270ca88518beb94a7b09802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de742d3468815d8aee540684013d8a6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2242bd6f66d3e9fea2c4b8afeaa9b0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6023e6c6ec971532bcb386db4124b10805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64222e970c760f6896f8ae7c1d5ea84806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6080221ac0d4ad0551f634cd3cff4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce93c9580354374a7a2f9650dac54e7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02502ecb4472b814e0bdd31441c149809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2d8ddb37051dc188966528a71eb7a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091725dd79226b25731db37ac40a85e6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d727e4770a1518c9250675ee22c4cd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37d6b9e3cf62f9da92b660edb28e3e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37032c4f9792c3ad8595f7f2307da37814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5402dc1a0da170b97b1408bc5f37df0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277716c733c4a673449f4538e8fb5783816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d75b42218d2e902581c6496fe4c5b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efdf3a747ef08c20b369dc56590f60818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6022a55bafbb88b7c26d8288fb6cdfd819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a987925e2e63cb7863b938e603c1a981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9c37ac24faca740995142117375ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad608fe3b1330834b92c3aededd4523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5716e29950fbd86a8661b0011ef3a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c2a24aa8c9bac8667873ed8649bc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ce03d4af88a57eafa28f4079c4c926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4b0235b9b7c356dbccaf664543c907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b170bfba11f7479f6ad8a1a0db5262e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c55b2383fbe123054a4f4ef07e9509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd311f2dcc39cb67a4f7084a5be86aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd4035ddd744cd59d9642192cfdded11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891faab29852bc69b6c506a93f5f54612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c714ec0938749b03ed2b48bf7f008913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5685ca8d31c6fb7f183b9a8cc171ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b9932efa11d0f5356a1f26d9354a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfed035b12975a2173659f5dfbe38216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb07e08410ba96ef3550c32f0716b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753eda6b630ad9cbef9154ae44bdcc8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883fd90bd9dbad619fbbc770a23955d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b046f1e4d1d019fd14322742717eb7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c60a42791852093bd37f8f859120ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd830fbc8c43b241eb504f5d577bc2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d93720c46a07db78b38b5e40b8a9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d8939eb400e6be294e3347f45a61724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab9b7ba250dfaa52e099edc8b8522425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176742d5d45bb31931c6b11553b28b5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacc3a003d031d3e4901693c6dca3ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f63fc8e2c01f255160bb948f64bba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082711d0dafa5b9756c37920004097f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207f514a84619c2fe01e6dba42c3c7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05332a1c88e84feb27723493833cc1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384f6d720f2b7e68863628c3191a77632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57304994d10984d2f25023c098c1c89a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1f0d8b210926153e430e06a643d7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b87acb1a3f147625b7f00de7f05be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5386f5cbb83d8fd356e84ac8d080a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64f538bd1c87000797bf98bb47834737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461ad4dbea9f97a32e7c85749be3d9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d67b431537316f4c65d8eddf2c0e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f351e6be1e0fa7a9b1b25c07be57a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e4ea7283e80fef322c4043856a23d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51568e9f9a7c8024a2c78c36837b022642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bc6f1f3ab748badec3e1c3723ef6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123050a4689da6d1f29fb093989a0ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23549c5d0158ebf434fde92adb637dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e1e328e6887625b4a061f756f380146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1543d706bd8c63848bad95b6cbcb52847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24316342ee575bd397ffde172f671df748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aa75221c3406ae4c41c089f5593ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1b1f032fb41e94a69dd614fa9b1cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e20bdf4c954a599126306c8a88dfe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06ef4bdc83ae6999967d40b4c010e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e0e2885a7486734a110106793b85553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de4d50b7307c4c4934493559a5455254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d00684bc5a672b90cf0747418ffbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa918e4664dcf4ba46c889a41751353956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43424292cb4bf30002382e18a27ae557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e6a21b94a5d544a22b2e6d9de6bc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf3c7bb4957ad3cb0fe17d5a4bb53459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067796fa6f47eb234c6f6e2c139be5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44389f08df004aa7deb42514e617f37761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129778631dcb4f6a1cc02f2303677ef662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90166c214e4024b05f61dd3bfa7b697c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6e52a1664724765164319fac6e37664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726de11e5ca2a478719491e36f9045165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f4d1555c4efe90894db3faefe778266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41573d4ea54f9f71328d2eff4ec2df367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3fbbb2faa967fdbc3753018de428668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af255712f8f153650cf9c3f958e3f83c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afa30d093d948605bf9ba47ce98edc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f135bedacf5d9287fa9b07b0dd7cd4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a4ce9d0041491a8c6f3b2b0c7a39272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a46e16d641013ff3b9d653c44178a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514db8216278dc3e32765ddd54dac35574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5474047e18c677c3229d2c7dc65d8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3cb51da51c852935ef2bddffae59576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f821f3e3dd5f8b9a7a0f04c3dbf19e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d49dc547f38aeeef82d3c504bda3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f582fd58c4ce4dd266a391b756e8ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccffc9be93ba53f0ca3e281991a17880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170ab0c4917ef40c995db79eae4109d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ae4e0e44b994fde0c295c8ab04aaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315e7d6dcff6b72373c86051ff1f60783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc29eac776349db70432f80a05262884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270767e851a9d3207d307809ec8a61be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f75b8bbe1653b2419fd9aafa0da7ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4f87979fb82c1e2612a6232d43e7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8af01f59ec55e9825830736391186e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331283ba63dda4bf47382d73dcdb46589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d6ba18cffcc93d8472acb532fa3db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5b05d1988debc5c746726c17f5a8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe12e1806bcecb7c006d94435bc2a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47018e7f38a03dec61f97daa9463be493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6b222209ba41c313a8788a3caa3ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf87eec8fb5be4bc237932f212e17695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509f4f269fe966030d1c32bdc4dd30896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f38b578ac1c0ff387745dfb9a5ce1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd91a6103890b77986d77a37fdb90698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807301c6f6587f8ff5acd7c493ed37499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dccf6ca27e3cc355293894e0e3a929100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064b37f29aa710e22817ab64df50c54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc0d083bb56d0ebd119f73d264e38f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00b9e46158c0d1d90542e5fb7eb3be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfa65488f7f95f081a3c51eb6cb358104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33af4713a622b8074a7fdd132dd142105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b3ee99c1dc7dbe816be57ce13c8d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3189e0de4e4d0e77e562347a33d0c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561d3d46058e8f652bbee9b740da3ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466235ed3652d7db3d80f99cb237eb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdf629cba6185f4c7fd25095660925110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c20487e77ba16f0cb49d643602dee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcf0e8026b05436866c425e37485b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8921e2adad361ca6bc2b70fe058934113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22be306e38686a35a0f0a9d25bedbce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2649e2d01609bd37fede709bd765a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143f123ecdf5d90109a8e56be035926116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676ef6f5253360b15138b6a6055c4ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593c9705a34a362f41cb276941bc1aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a5d3473debebf724452917dd7355e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed79d994492245f90bca38a800f0343120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61b340480a2b480d35be4470bdf38d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ef0a75ba9e4a7772eecabab3b848a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752ef9dcd505afdd79b734f513b9655123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f95d34d0cd69d1e92dfa0103207706124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f412adf45b631d6af790581ac682b1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c766bd6ecbec7e2e65094249d4ee415126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e4a452fe32bd3e41013322a33e0a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae1fd7c0a87a31a88a347716de777c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975dd7daac2c639ffb81bca5027fdce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb3d4bf0bdafd5f3b9750a369278fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51c06bb4d573b7e01df2d3210c9934131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563efd13abd9aa2cadc91aab078a1ad8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e00b9b678879e1e5888164ab94e45a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213317340a38541cc70d29846d5b495134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27933a29e5ff18242f232360d242c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefda64cddd83582e0538529f9d9bc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf495c3dd570dca943a480ca67e95e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f887856cfed409cd2598d519646cb2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ecbc74e2511e954d972b5d645093f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcb01412ba52e340f357db7bb53068140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfef152b63847b1073355935957062141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e6a2f30a55215cae1dafff6a4756d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96b7de23387f94ade4a32aba4e6e8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a945591921ddfce66a17273febb17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7b8f012505f3a06755a072720d382145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de4b22be67cbb8f016b501f50d2d8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33ff5714dd7cdf008c865c4bd2d44b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8a6a200873d4431ed6453e50d8bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd15f775a299a6a68f27640847ab23a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a6e187b3742eef4991262b9e4ddf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fe881a4140c66cc292b1a9ecd80fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2273fc5faa5373731c913cc3c291e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca80a0ed841550ebe87f6f7035449153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f405dd3dc3bd83d4b6fbdcc01b87f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77a277f20c3e5cc7918a61d926054f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70953fa051934905ca5e0ee7d68f37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b575207c01a99ee91661ce77d1c9b20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f79660ddfe0bfb1b36472ba38f57c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370cfa388dae5b10d3136c34673ae66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a5ce39c20954fa73c667862790d42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebb68791710c5a162833b9a99db7f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87131c16168f9665566d929e4588032d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc774056bb3c2b91074eae4e3d3ad13b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40cd6a7961dc04ced93c74e21468fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff600813292e08ec8d33b02296e7d35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0448e8a5d8c86d869545774b1a3dcd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65af468ff28dabbc27a6ff1f8e104ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f5abe4722c77b953011f4125b5f8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d4fc7835fb21e731c4e09f1a2bb31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3b4add821ff565d3d4d7f3d878bd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba0c90facad66325476dae6f11ea9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a24125b4d3c953f06368f6c842828172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00276657087ff3f254db4c40c66b05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cbb334464e0814e25355f0c3c20d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7c7a7c2071e4a1adbaa5f1016540e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b27e6e6f903a193a0359a5d634b95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff74bc47d30e83ad710e8c867a70b19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2796d595d927287d36c904ba17c6d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6f46b4b5fb31918fcfaaa19ad39fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47893dfaee96c659736d1040524fade5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d51c9a4651bebbf6663f18131a1eb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae41e379655fb403b715a4b3dfe368182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91edcf484340f1bff25914692e9acf4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a84784fed96c38ff1238f116bc441184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b4b9a65ef15b4811b64d07e304020185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ec98745954a205db6839b76702d51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1bd29f2a38b10428a494a417355c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b7b303c55818da1a89ead46cd1e1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059855284756b7783c34ebae6c699a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9111a21ef7bfed9acbca10ee8e7f23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36ebf60fd00d84e0ce017a3c2183d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bb2a7e9e1cfd50479cce66af09863192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdedce120160e648413c12cd57ec5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26527019edcaaa7753c9a1bc6f03d62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b7477757a2e475456321f51242d42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1585d565c68f5d30b8abb895c0f7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384ef2cc873152b88aa474f2ecfe736197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d3d28f5cc6fc1106d1366833fca2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537c4dbe13ff81dba6712f25af7a01d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b90d00a964df236ea0a26a548a417d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e494a5c8f374a66d03c3f4fb5d7829b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630b7b9992f6413d81b36d65c45a8b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd69cd53431f3198057972ec2c8df6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67312b9e8f759f2da7b63f64aaff70d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3962dd9768acc23f78850c60bec9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db93c6c45d1f3978594c92df1ecaab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c40b8287110be287f7c9e009dd0810207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bef4469efd86ac31acc633899ab9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8772528b6d4ab1068421da8da534f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b282d2e2ca9c10efc4e4bf0c48bb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b7deed13a0644d0e8f84a38f92c56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12681f8f05e6375364aed075bfc8d3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6395642f12003579049bfe6230660213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e4783789ecdfbe592f8525fa95577214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc7e9e24eac3ddfcd3ea335a402041215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3f7c15c8b752aec4d9374484e977e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a803d7a1bbec08c888c23bebb9eff66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963112261224ac5ace1fe612bb4818f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda1c48a6df327c1efda94d974179f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e8529be0e57143967321eaf8b28a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff38a12eb6caeb0cd731619136667c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731d16b0c4ee818281246ea4db28df2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1adea7214b975a14cd5b832be31b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82649884be55c006a8de963bdb637780224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387de7842d89924b599f6c59d57576ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8176032a41ca6455f3b65c72b0bebd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75483b3693f9d0af5e92e47c5b44722b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7db8bc41dec7ad689de43630570d33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26ceaf2193f68e2cacecaef4f851a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da179d4a7f1c155864d278e525507b3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72588eac82eae96a3bb0507adf20d05a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36c7f2cbac0aaebc2b2335a7c90717232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132142bf368299f00cff2f3df3b6bbdd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80781b12dd2970794b9c67ebfd11c6f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c19102911839e55df633d6bc2bff3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5353180d11373de1532f5e42566bd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653f3eb5ade087bfa70375d76cff323237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f89b137430aac89139e81058ffc470238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc86d584cc9dc3153b78b11ca0aede239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d263648ab771678e23927303fc54c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660995fb54155f108704bb5ce76ac18d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f2654d7fa385ab40c756ead92e570242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153e2081a4793fba4f8c44fc043b5e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6b84b4e7fe253f8edffd24829f280244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18676f90e0c743928d107cef8002163245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1cee007fe909699f0b4567af33e28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33035cec553c6a3e743e95f7bb1e24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887caff5d6e09331266dca009a422672248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a157e36d8d63a0d2fe359cc157be1bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e431a367a263396d4715999874e45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da726df0dcb74a26171a7215e55b732d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5480bb94495394b3ea24c39d1631ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cd27edcdcb852bbb530bb437aa736253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9971af532dd79fa346eb18b8b612b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756099cd1b2abfae3c48e3dd9fa4a5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8ac01e1be22661756f60f9b54d107256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380b26616fe40d67ddbb02987602cba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25007235132708b11d1fc84c2d8b0044258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf874213b79198c81b370757c51d434259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b30fe85d32989f3fc2ab07d4b02be7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011991dde001d08245c3cc55951a9bcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6642d23e73c2e2cd7f4cc0369a36f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc07764f16b459743d8113b1ba1381263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c5c019c6a90709858ab4a27fc1747264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df6a520727d184ff457b3d00722917265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba22887b8fa1b1c1a6e9eeddde39b21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d5fe9c2466b1b2f35d75321747de4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41833aeb67e831e18ecd2b1154576e31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6262ffd6a37352dc86e0ed17fad70b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ca8a10185a31ac2f8afb78e9a75d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913574f972baee4e7622e0b8e234a23f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5b3a885281c97bb9fee4f3aebdfe8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040f973efd37863cbab0ad1d376a844273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48962155b1b6e8f8b5f233f8c7daec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507ec2bac570ee57d8716b2adc0e987275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df03409df005d92f119b2df416dd438276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184bb4d73d2f2b8b9104b3cb76417fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8170135469ed5e072082f2b93d148d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3b2ed04afbf50a79f48a0ca9640ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e816e126719e6906bb792ef0a3bbae9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039b88a5cee029b2912f514872e05bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4e10deca952048f7cbaafeb1a9aee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3371d514a4e631e9b2710449dbdc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c420f2a6fcbb794510d304f8360f0f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0415085bc3bde1d3354e1656c2a04f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09592412eafa394a9965f097a0d0b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c591b9ab0cbf3f165543f9e4acadfee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f42c09e48616fb5315f1024b13078c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56ce6bb97ac239c90de64961e48a95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb05a4e476deb0d599b17363708ffc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044e9b220964ea0692d65950fdf36c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0125fea77c4fac4c147e09db46148292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02246c4417ab236c75d872760993ebc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3044cb37410128a25217e38407cf40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4c21d24b16a55ed59441d46a83860295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292cc8c3dab7e4a7ae6b5e99f40f188296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26909963f5c111bc045fd740d3fc414297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b0a8048ff2e1e97eb615aa95cda6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57737e05dfec8a66b37b599280dea4f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863042ac9c510f33c0aa2413994ca351300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b58e5ad14799a75a93850fb8f0aa75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4003ded52354ab3e4372cf504ddf1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9ef1f8e3a11718daebf9dcfea893d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c737305877a4f700acb63b773c036e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bab53b9a2d0a49ff856904dfdac1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2e09b015e8f2a29ff69599c767d2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a47f71384ba85ac0e01155b17073e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9082aca69039f0b8acc1b5b925415308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d5179f0ade5388fafc732c46e0a0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e5c2b4b8175fca2d1f7814b1a6ff7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba45e480c693aab26c220d0370d3206311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b760a63233122452e4d8dabe9384ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad29a0c4b379c18af201e1ce7345cfd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac276b9f89319ab60bbeb50e321afa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6bd5c9bfad1a4909a173885f0e6c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbfc5b7dbb62b15858677080310c58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34018202b0c633f72e820f435a562691317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b05186605ab8b8031e7157dafaa479318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694bfb49278ff41c99befcb4d0abbf5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82a9b660ed6a255860ed0a7cfecac2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1329513431f0d72263bc6222230b228321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945d23e9474de1b5e1caca5c67258a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c1dd4fdc818a2bdde6fcbfc662268323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b1f928ad6c9c068df5e9ee514999e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48323a23ad5caf970dbfb67c70ba1e1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1126c06bb8c09dd3577417fec43fcd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633249cf41148172e2419cb18867673e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19fd24a972f67366694d78c50fe126328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47046007a76aa6b87243408c474fa6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14da9c32cb7a1d20517e45dd9a6bba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdae3c62fccb1b577738354acab93f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43188e76adaf455455037595de47bd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d443479f483935cd416bb204b4d07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0048fcd306471780fbe703bd0301d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b1ceaef6e57462e11bba1ac431820335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c5bcadcb468f7c5fee95b10f650f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40176f1032474b367df14051cd7b58d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a61fe524d288cf475f5ee26af37f0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788eedd411194b3094b11f8a4adc2ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777b75db9d56c1cc7abe92b86371663340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040fe695a9fb4f81c8d76ec30a2282a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e8163c2c2529111a692e257552cee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773996e0c009d660c33f5e25c90a8825343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac21e3d69ce3b7194c48d3a420b417344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd781175cb10dc56cf5d48abdf1e6a53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc615823bf1b3397eeeb5c8a03c1ac93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb77fb42756def63fc3776be0f131c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acd39622502d202dde747b96319c28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea51cc101eceb544a6348975c58712f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82f9815843955028d810bd1c4caa51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6ed6de394d2ad46758555495233dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff178621fd273c2c2840d79cc6ecb8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a170342ece66f557c2e1159d8cf75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba7a41349b77f0d4b373caa0d39a8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c88185df639fad42be74ed77cbab6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb37dff848bf21dbeb9a69b1c5b5bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a46f441b00380646893b7dd17f8f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c34f43d7ef92f8935caa8d90bcacb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e077fbd39285866a0e46d613a6fc2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244ce474f0728a454697aa5fefbb609360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84ed713ce6d287c9afee1a475aba42361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae256d56f78d0ff54f8c5f87ff345ca0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c727741eef476d7fd3758b33f63b1fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d65728583f228a77150a427725c530364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884b6a69804cb1129fcae7bcc80ba34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e1b42f1060d459e4be35e646e536c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db0fb11e8bac572efbe1de524d4397367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f03ddce15c0e4702cf0e643ac97f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbef62a76926bb4b18a8879bc7d96e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1ad283625a9789fb0aa707164982f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df8f925328c5d9c085c04c83722509371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf02befc750098a2170e555233c9706372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6957f7382a3fa1a732a59a468202d4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8a94b0921f0fa08b631e65ad4c0ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313dbbffa243a89942e2d552e264702375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaa76bc23157c31906febb6d9a752a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd35b4931443a676a3eb4877ef8125377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bf0e499a70d8f0adeaef58e69202b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeb35bf8ceaa0dc5f4fcdf727a0703379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f97af205d8f4759e315e06d8100b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239e17984f7e12630a973b8eea7a002381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0ec5281a70b44bde332ecff832f67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a648319cfc58c68d0cf150b702ea8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361460c89424376379d2564b98c7f22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c52e353a090f439c495c359561b8b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba49f267075a60ceff0db4abefa3939386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b878b2385c8e516b3d2eaa6ecfd20dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff7e9e3df36077f4adc2d7aea7c737388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae3c8bc3eb9462603d96806a377272389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3531d58d063cbb1d57b771c9596fe23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a76b7439cad6d4b9808c3f66ec5b64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acf89af0ff1600da9a699ace15e2ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a5bbd3a1902d5b03f8c421f15d8a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f681400c7789c505e8dbb218a750fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1bb4dda0a7758446c4adbe1998155395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2057e23528d4cd9283819ee89277a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb441f433c19091bf4215fa4402dc016397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb8cc0d450be7b812f60d84d7cde95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f5f349c48d8852a6cfd956e140e6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f291607656a6f000b6bbf00a96630f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8de61ba63df004058eac5a15d5e2ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc302cc6f72daf54a90d9df1901cbf7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ff338ad44cad3b5054291a3c941c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81c470d60e1eef5c3bd2c03bc5fe93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d20211375785abc3a916684721ab82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a78272eebff6c12defaade6ef74868406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057984c77dbccd676e20201d3c6dccc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b47ce4c9799076c17ad831e0360c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceea4033cc990484873920c4d3e621409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75323656ac1eb0bcf8d0bc5551fe8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3876ca1f366a44ce6cc5fd1a759ddb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4009029104d01b0974af5af85133d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d405706aaf62eac27791e0a276c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1ec793a59af5a618329e9726efcc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d378b600d07cda764e2ca7676311bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4727848309f7fec2fd632cbe693ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6434e681eeeb084d3409989e81015f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d527f0c914b3ffc19e7acc239452fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e5bdb0404881fda462139095accde419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630097b7a52df795060462101fe534e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b847ee36a298798d6aadfd3f2dd7f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da080210df78c56209b3453db5d79d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31457a511a2a10ea953039868436079e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c712a8212bc56ff3617963a2a3ce446424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b0ee9df2273a2e419ef4005cc3dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a06bd05009b14897ca15ea146cd26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc6b70bbea11dc159c2b0dc36f5f2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cbc7f952db004f4b26e105769827a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29a576fa91234a88288c2a224fbff6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053353cbc534bb90e95e2c282bee231f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba841ade1e19b679f42abd250b45a43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b78048d58bf5266dd0c4e670e6f4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5032d21b172040d70868daa80737202433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d548be93c25670b77eca80457464a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdc98299acc4991ac576cb8b2563e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd3157e343fdc726005bafd52700c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50b8dc9eac3a94c50cb611c35f98f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a6000222d0ab4ea1a4e9e54d02ea4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8006744921bfaf4fe512e74817d71b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f77c064cea0dbf27cccec8fc8872e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b0825e29ebb1dd198179038451e70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dad9f646b0a856c766d01c014a08ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9efe3d0fa1b3c1c3e233ebc8eebbdf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7325615dc8e95555432ca039e261c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1a1b92597e33f5e89a595d32fcad3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2740c38d94c89be8ad60c4f725a53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1458f80f28f324e8bd79e39a2446c61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25202eca481046bc10e4d16cf812d53a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ff70e1af0228469a055b15f1695ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeabb5ec2b8b23093832677b25f6ff0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364130f6bd4c7a7b5d862f4debe6dc3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0e77dde88c5a4a1ff35cc504e4b0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faafec7efbb1565b4139281c6e89ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47593302de15c912ed577c23c8308d14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e1f39a0ec49db5858297c44317421455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dc558c4add0f6f645c5aaa7d2e352456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598d7528d54d95b73acea5fccbd2873457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8e4b2ddb9582a40bf19616e9c6710458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd91bae2f76885c27828ec868aea3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e0bb9bf3577248e28c2b5f71921e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f87136536b596b263237ce98bfacd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073e3dca6ea3435236b239bc274b590462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccff8773babf2a22ae444ef2166e343463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba76978043528c31168dd247d9f5140464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53451df5a94dbd0649f6144df19d15d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cab46ec8839acb44ab4bf267bcb28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65ec1c270d589f598804e81b71211d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a044bee9a99a39aa7d6ffe6a5a47c4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be3af9bb6d7005599d5d282cfeb09b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805212295e5fe52c78f5dc78ac9dcb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef572fc9af5ae32ad68f5a81f18a82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205823310cfaeb9f22245aae5a7e29a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1815080c3fe362e5588e53f4354d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1c4263984a9652213a847eba2211f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6bf4ab73191f4fedfe71fc65a0dac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886c77a78b2d9fb9c1511fe3a4ffaf5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f459b2c595dec9e871c46f6136545477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45873681297e0a1fe19d5f4071bed9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29356d3b6e0021265b27803b756eee44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0f738f86c05abab49df721a54dce1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4151ba9b2235c02a219d2a6a84b37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b1cb3a39524438a284dbc0a670b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5cb738bbe4751a3fc54d328f1caca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfbaae011779826e7bfeeabd451f98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f47e598a050de9a14fc528856667c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6371c7be70cfd9ff69d02c2689f0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba1490f6fe233cf1bf60bae58da90e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453e74ba8ea93aaea09418899255c55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff340b11ef981d83bc6b6f5b89c1240489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc89cd6b069653723a424660b6bbae3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042f7ccbf00a989c7581712acc0adc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a37a0fefd6b513ad293de609e6755492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bef8722e74640ca8f0a037eea5ba8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577224851ac8f97578baa9059cbe445b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84860c164d3f783671800e4f205b32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f773ac469efefc71431660880f58e9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cedca6d5233dd3da9a25390996136497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257104288efc9663bd92c97fe14a47a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bbde6b11f1c214351842e11cc9984499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf8dfd87a9e2c786e03801e8422ae8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738585be1ad838659c1df905dab6d97f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a874a349c7cc816f3ce27c4c5306f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6265aa15d985bd2cb207afe473a7d87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af41426c8b32896ce3702faa2de0116504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848ee4de9e992fbc8bf87c700a6141a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2395ea05dc9b5afdf95e621979deb8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb18e831ca52c2ef95156dbf00558f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391d2b68de0536690a96e9689e7b6f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c358e79da0eac601f863c10126d13ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6a4ff7686b8a5eacf4301bc891ced510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452501c7c5b4437b8da3514910a26167511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96766f8cb973f26cac1b2179f0d8acdd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e0e18e3a7d6ef82d8044e81b94a94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61823c8b4f399751d662c968776b629d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab8e0fd1832ff261d08392c01d4516515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4a45ea38a1a534b987493301c99af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c23b4fa213543318e00f1529e567e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba261a0b7e2e4965ff9f706e54f68b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070445eb155a06b264a0127b15bc4b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b57c58c2213d404e008f3e9029f13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e104a1fcaf2acfe8a2d8be4962219a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8bd3e172ccf971d687ed035589881522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9f7ed287c813464a35e49a1f6fffe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1d7facd950d0c1553c538aa7677f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31142377eb2a21916b2689ee208123525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab9919db58a06ea8f2738bb219fbe4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae58726d41f2295816e561f90fcf66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cbb90ead8be7a50035b982a2b24fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbe3ba29f77d5550c99eb65bdfe7c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e5aa4a0339fdb607fd1e2033a2709530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd6ec202bb12b2a4a63695495add16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f415a7baf38c4c1f4f18412b95c0503532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093b3bc61568a60a80372cbe465f585533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0285921b795d2adc3fc108caa5dad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a08763f42f1436a29f06c24d66a1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388a5af3c2f89431b138afd64397e34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f7cd6423d7897825e7836c29c48b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c1976bdfca7cdf94a1ddd3c98313c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8b24b94daa2c4e5581cd620b0e22f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38399b6c2292efacb8181794d683c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aac38a0fe116752b0b72d3fc404b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c13ec8475553fd9c64e0a173716a54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc0197a1a91621b54d67fb4d4720f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaefe96d074de317eb065dee75e545b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe54c99e449a8bd44848850216af5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add61fa3beb8ce3417e0d852cd13ff79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79be7c370981051676aed2733e6695547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083b981ea77f2b492080c06897f7473548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ec81e3ef2acbda28e7ab3513cff32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb9a36a21e44d2d68c0a4a4191a50a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f3758555afe042a273ffc00135899551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5805043a686f4df74e2b9cadcbbaf07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bfa32c44d019a362cc8d0d43d654a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cdba2239ee53688190f705c96f664554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414990f7d75dd1ed2a1f605214a136c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6a0b82383d4b1cbea1a1aa0a2d6ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0036d96bfc0535bbb55022f22df9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7784668b58d217b08638c5b75c2f06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d9e4fa8fa9e25b30e6bcee7574f38559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12280ba960f649447e4b1251b33609560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4b8c1127e044fa95f732390093f5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f14ac6f8825c23f9f04b6ab3094071562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9630433cbe82ccacdc892f1d5c487563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c161628c17cd953603b01a909b42f0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007a123569211ccab4f2319df06c431565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a0a50f7f376680294f5a848d05930566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9a1b3de66c0ba780499f1c1c5f904567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca952c43205d477f6eed66f9de4f8f16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d728f74cf78d88d46b6a16970a8e905569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bf567ccfe147fc75601c50a522c84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde982e144fa4051e783c78bf542c437571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21f04ae3044116bfff0fa9426f4fe5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280d7e968bb62b7d58cbd3013faa26d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217ef6e72ed8d8faef1094d5e17d7a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10797cb3e986e4bc40938fd5ecac172575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d18e3e60d06ad138e3d6fd5e49656576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc336f6057f19adc0c781a023cf809577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e4ee920e1e95446f4642d28beaaf4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8224e4a8c1eadca8fa23de8151c8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e063c99eaecb57381f81eb4cc13b27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968255eddb1a23a31cbc4a6789477ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a281248a2bcc59477506ea295a45f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930abc5b944ea8d08f96735551e38ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25f7c5abe96d11211bf8739608561a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990fa540874c6da8d83808052a0992e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2498921fef3046dbf0266facccff7b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33578dc69d40906e3c1eb495e5cee85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e59c2bd68646ff89e71b80b07c67b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2916edca5e7bcc5fe7d6d2425a241589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615cbe0c0cd00fb1ebfaa4054f3820a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe039347f47ac01f75dbe394272050e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b085b48a4d2995efaa6054de405bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c48e4a062901ebf85b345d3bbdb75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9948fb6f328f17d3c3d65200fd5a80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8d8b5056ec9f68fa28fa5c9909764595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc16851456f995877ab666f42802c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9594666e003783a2539eb9639b328b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addc157c7cdee63ec0aa7cd890b3709598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89467d9c463e23607a62266053254513599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dbe5038cb7c4b4afa7b8e13a6229d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d5e01962cd1046aba64acf65b27bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f023db3829d617c25dfedadbf9802602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ad97c0a30aff2ae117ef04e7cb3a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c332a8fba01e2b339af96479a57550b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419950147cb73b4875d97ec40be17078605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d51548f67dd03bfc9f3b85637d6fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c60ccaa8db0ad5aee662eb0a69460f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509c234f029b40492ac5d8628fd4e65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50beb8e571a9d62c7327bc4a99019ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b8241300d459432dfaa60fea44382610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96366f74ad6368fdba112a1e6df7ae76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f8080e996a0efe0b244c5f8fb6a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09c0278a7a0b7b7defb25e89c99d8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8ba47210b88fcfd3db782ec61e59b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d544cdbf06b5bc8e22994308a166ef8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373f694281d61393b045155dfa84419616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f67b45fa216d3060676342a2f8ceea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e80cba2c2aa69bf5b2111e5f242be3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b56ae6de3cdcffe67b0140533d596619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6867e16a4d986e4d3e5e2a2537ced0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357a540da870746e1f31f98d8895b9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b851f9ab62a3abe32eb590a816c3cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f3e087c2bfd07af307a2a3688538a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8a3faf09f77597f292f101af8fc5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24edb36c5dd3528d41c57a5912d341e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf88e0e4eb1aaa87856b069716cec9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f4bc4e0c875ed027c6efd6df0925a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eacd138dd5ec82bed5832f304d057a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea42f8ebfcf7bdcf85b9d7bc1e727a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609cea9ffd9ae8f4f138a4d304e8399630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6e7edcccd53d928c6f8eacbfe1402631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931571ca6464b1ac00a22de26055531632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ebcdcab799bf17fa7325e1f7fde18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd176888e898a83842f54f68f35ffe05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b1aabcd1f5dbb922e9a3960fc2869635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067020ecd985b6bd1ce3785b75164de5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bffafe4956e961fb40b397e052ec6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5c395d86ea189e283d2ade5da6546638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149c6035012061883917fee614f03dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ea132412ebd07ab46b437647c113e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d237141a2ab866cd45032dc018b7b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8741efa05f309734a6941d443ebf6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e99702f337195d3dbdc2e4c742d3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f813481a8ba869fbbf52f9c04b76f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d515bbf5284cf27fa62799537b8d99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daea40db7ce72e5a4c8f0139762f615646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c5d558023d0d69b336f1f335d3057647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1dcd35be5abf0e3c26030e5f2b0de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6059751e4993d598ea5c2709a6662eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885f92b36bb6d5d98ebf0293c5ba936650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b80ddbc60b0ccdb2523388819dfc1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baf8af3d045ee9faab41cd1a7ef350652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ab4f5faec59aab777fc3b23c8da33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b001953ce7460d2190ee7cbf978b693654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2261312a4026a4662f92f829409dbd3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b9f24902d2671a8739d461b2dfcec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda67669c605c312347133bc4019ac57657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4fb44dcc5f50b0d89b068e21b379f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09f76b12b295b43e58d67d4ef0fcff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce74017fc6255a1e654261e06b540c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f9390ddbe697ac65247258c5521be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a3d0eef91a21ef3b36eb7672e5e41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aabaa982b51b6bc702bd722748e88663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb76d39033ef89e90c13dec01bf784c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dcb11e2b1945226ea41b3d40d39f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa95c7d68961d7083e4632b80e1c28666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7977804763311ca55532c20e2087d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2e013e1283d645d545776c69be050668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe567e24a04318aaf31ac59b37a3d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d5f9965c48d96c6145c9eb966faad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639170d0b6b58745a15398a1b3fc779d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68984b6da2e4fe6e227ec7373e53cb8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4df35c41f5c728162397aa2f6ea5cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14524be8cb97d2913a690e7906f769674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6985a68b975391fa2a789aab29c8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e352480af2f3a21054c47e6a69ea1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829279b61858f67a39b759f07ec0c789677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc4aa77560baea350014088ec5ecc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df345201a20cd870a95524e9cc6e3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06dc4e87ba85cdc8dd299235e79617680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abdc6d3ad2b273fb769b1a7e4a7f14681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773976b8120ac70658b645f65351429682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdefa8f34c28daf189536ca746174d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbf7388177a4a0100c8a6ff1e7fa7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed58cc9ee48e63d5d8feae183462c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447447db85115d729a40298c4930aee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d346b15a5d9680d28b0ecaf54e2a588687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae736a68efc090139237412e3713ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2ef20857fd41ae9b671e191a9b4ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e53fcc8c20a822efda29f4dd63d195690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974e8f47b5814113a804380e9202bcc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b32476a4a8e6f01db6a9740e62b9cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c2bc3b9d76e7c56e604f2ac988af4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bad68df2c2a47aa60e0f9ed6d35e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02938a30b15a7c0a1ba85e1c6ea785da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cb2d0577e6721e67b7b0417171174696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536145dfd9b705d0df002b887576c949697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561a8031e530e23ea515e8340ec3f31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86579c88f85ac3ce7a0e53ff8dc59814699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa93ecc72664e1705978ad1968d2cf3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590939071a23ae10300c72444c1c2da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356991659f0a16deb03ef0cd3f092474702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b401da2088cd732caaee100adf577f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191bffc434082600f88dc99530fa666704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7344e4fb6461d289a56e03ac32542d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9c316ca45a1069f83ab5c6750dc7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76b0dc5cfb42c02bf18b03382f9650707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a1d873396ba4eae7212c8cbb44a76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99446205d6a1d062691a5d213a92a84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d825f1ab731ab237568a7f6ed8d7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13843f36be092d7b4158056bf9249f96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8fbbcc82e6534b66188f1325f84c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757843b48c570fecb34e8ff8ce92f17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd748b3237c84a1c42cdd5086915785714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a39ac5b178a7cb874a5f775b09ecc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc05b26ad82659e93a38298783ebd9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68f3d8bede4ab9505f737d2d7737af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f1f1ecf3bff908d0730384d4ab416718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306db37808f336d6e56c333716379aed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0b9783632e333a83a0484f2989985720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64ff7b391d1d8691761b8bb136dd76721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6977deadb7240f060ac7a7f3fe0df2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfe8f7ff95f9404b37244287620bf4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512766c66790e206a6a1f852446dc6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902c617c47fb51b43401200cd1ac5fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823107e7c886a0353181ae6ecadd979726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f66f41a06ceb75df8de7537621682727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc736d64500426c3eb321dbecc26fa1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95198520ab099b866d8acb479f3fb4ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172033a51c2c556f6b39e50578e6bff4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05ce314b7d4a018894178930d93b59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb5ac89236635e9b83d9609851ca49732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083e0aaa4f2012bf462dcd30442ca5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1ab81e853da6f8b55f62d2695d892734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d5fc207bac6be76396512d3750314735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65e1aa38318c3d459ecba89a273e9e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34584493f5123a1ab54786665737f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b48ae4a59db77a357e8510ab38d856738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff97d43993810b84f46779c20b172e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3fec44863ea54cef01a86991bb0b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3e926fbc609abed2c393500a54f4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f353a79e599cc63ae21447663d9e586742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea04d14c077900d8a12acdd87b64596743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25960,2340 +25624,60 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="F222" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I222" s="0">
-        <v>10.21</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>14.3</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>6</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>8.49</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>32.08</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="E316" s="0" t="s">
         <v>934</v>
       </c>
-      <c r="E316" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.81</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G339" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...949 lines deleted...]
-        <v>1203</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>